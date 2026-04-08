--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -3936,51 +3936,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal disease mapping applied to infectious diseases</w:t>
+                <w:t xml:space="preserve">Cartographie spatio-temporelle du risque pour maladies contagieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrido</w:t>
@@ -3998,97 +3998,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Spatial Statistics: Emerging patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. pp.62 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743643v1</w:t>
+                <w:t xml:space="preserve">hal-02798846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie spatio-temporelle du risque pour maladies contagieuses</w:t>
+                <w:t xml:space="preserve">Spatiotemporal disease mapping applied to infectious diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrido</w:t>
@@ -4106,73 +4106,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. pp.62 slides</w:t>
+              <w:t xml:space="preserve">Congrès Spatial Statistics: Emerging patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798846v1</w:t>
+                <w:t xml:space="preserve">hal-02743643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régression et prédiction non-paramétrique spatiale</w:t>
               </w:r>
@@ -5729,51 +5729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.129231" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdillahi Isman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Nefzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mbaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Khardani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2024.2382442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Llop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202374002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2021.109274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pommeret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-022-09272-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222898" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deregnaucourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kurtek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Yao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2021.1897970" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar, Saikou Kid&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-016-0343-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2014.1002940" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ternynck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2016.01.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ettinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mounaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Magill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.04.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.05.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Manrique Llerena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01094743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hamdad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-014-0903-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghattas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pommeret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Yao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.06.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCKGNKF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-009-0339-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z07WMS8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Degiovanni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ferr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konat&#233; Mohamed Abbas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191657" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.07.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Thiam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119387916.ch8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973943v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Forzani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a Arancibia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gieco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah KHARDANI" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Abdulaye Faye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druilhet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00955728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rachdi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347813v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.129231" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdillahi Isman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Nefzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mbaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Khardani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2024.2382442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Llop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202374002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2021.109274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pommeret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-022-09272-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222898" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deregnaucourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kurtek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Yao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2021.1897970" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar, Saikou Kid&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-016-0343-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2014.1002940" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ternynck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2016.01.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ettinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mounaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Magill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.04.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.05.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Manrique Llerena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01094743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hamdad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-014-0903-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghattas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pommeret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Yao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.06.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCKGNKF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-009-0339-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z07WMS8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Degiovanni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ferr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konat&#233; Mohamed Abbas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191657" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.07.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Thiam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119387916.ch8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973943v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Forzani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a Arancibia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gieco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah KHARDANI" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Abdulaye Faye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druilhet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00955728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rachdi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347813v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>