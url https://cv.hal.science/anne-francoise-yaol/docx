--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -506,356 +506,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric recursive regression estimation on Riemannian Manifolds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the equality of the laws of two strictly stationary processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Françoise Yao</w:t>
+                <w:t xml:space="preserve">Denys Pommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2021.109274⟩</w:t>
+              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.193-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11203-022-09272-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799262v1</w:t>
+                <w:t xml:space="preserve">hal-04799290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of the Evolution of Absenteeism in a University Hospital over 12 Years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vialatte</w:t>
+                <w:t xml:space="preserve">Nonparametric recursive regression estimation on Riemannian Manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Khardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Françoise Yao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19148236⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.109274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2021.109274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853951v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the equality of the laws of two strictly stationary processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical Modeling of the Evolution of Absenteeism in a University Hospital over 12 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Pommeret</w:t>
+                <w:t xml:space="preserve">Sophie Miallaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Reboul</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Steven Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (1), pp.193-214. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (14), pp.8236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11203-022-09272-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19148236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799290v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian hierarchical models for disease mapping applied to contagious pathologies</w:t>
               </w:r>
@@ -1069,581 +1069,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitting the truncated negative binomial distribution to count data. A comparison of estimators, with an application to groundfishes from the Mauritanian Exclusive Economic Zone</w:t>
+                <w:t xml:space="preserve">Building vulnerability to hydro-geomorphic hazards: Estimating damage probability from qualitative vulnerability assessment using logistic regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Manté</w:t>
+                <w:t xml:space="preserve">Susanne Ettinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar, Saikou Kidé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
+                <w:t xml:space="preserve">Loïc Mounaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Mérigot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christina Magill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10651-016-0343-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 541, pp.563 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292224v1</w:t>
+                <w:t xml:space="preserve">hal-01637127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear parametric mode regression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Françoise Yao</w:t>
+                <w:t xml:space="preserve">Fitting the truncated negative binomial distribution to count data. A comparison of estimators, with an application to groundfishes from the Mauritanian Exclusive Economic Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Manté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar, Saikou Kidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mérigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610926.2014.1002940⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.359-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10651-016-0343-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799278v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric prediction in the multivariate spatial context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
+                <w:t xml:space="preserve">Non linear parametric mode regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Khardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10485252.2016.01.007⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (6), pp.3006-3024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2014.1002940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425932v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributions to model overdispersed count data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Coly</w:t>
+                <w:t xml:space="preserve">Nonparametric prediction in the multivariate spatial context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ternynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.428-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485252.2016.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606783v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building vulnerability to hydro-geomorphic hazards: Estimating damage probability from qualitative vulnerability assessment using logistic regression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributions to model overdispersed count data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (2), pp.39-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01637127v1</w:t>
+                <w:t xml:space="preserve">hal-01606783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new spatial regression estimator in the multivariate context</w:t>
               </w:r>
@@ -1655,51 +1655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ternynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 353 (7), pp.635 - 639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1772,51 +1772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26, pp.32-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1850,103 +1850,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de l’imagerie Pléiades à la cartographie des enjeux et de leur vulnérabilité face aux crues torrentielles : La ville d’Arequipa, Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Ettinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zeghdoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nélida Manrique Llerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Pléiades Days 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1997,51 +1997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hamdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ternynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2082,109 +2082,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial kernel density estimation for functional random variables</w:t>
+                <w:t xml:space="preserve">Kernel spatial density estimation in infinite dimension space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 76, 1, pp.19-52</w:t>
+              <w:t xml:space="preserve">, 2013, 76 (1), pp.19--52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943638v1</w:t>
+                <w:t xml:space="preserve">hal-00958113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel inverse regression for random fields</w:t>
               </w:r>
@@ -2246,109 +2246,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel spatial density estimation in infinite dimension space</w:t>
+                <w:t xml:space="preserve">Spatial kernel density estimation for functional random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 76 (1), pp.19--52</w:t>
+              <w:t xml:space="preserve">, 2013, 76, 1, pp.19-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958113v1</w:t>
+                <w:t xml:space="preserve">hal-00943638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data driven smooth test for paired populations</w:t>
               </w:r>
@@ -2605,64 +2605,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data driven smooth test for paired populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Pommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2842,51 +2842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal component analysis of measures, with special emphasis on grain-size curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3279,459 +3279,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode non paramétrique pour l'analyse et la classification des données fonctionnelles(Non-parametric method for analysis and classification of functional data)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Papa Mbaye</w:t>
+                <w:t xml:space="preserve">Inférence bayésienne pour l'estimation de déformations larges par champs gaussien : application au recalage d'images multi-modales(Bayesian inference for estimation of large deformations by Gaussian random fields: application to multimodal image registration)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deregnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Conférence Nationale d'Intelligence Artificielle et Rencontres des Jeunes Chercheurs en Intelligence Artificielle (CNIA+RJCIA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Nancy, France. pp.19--26</w:t>
+              <w:t xml:space="preserve">, 2018, Nancy, France. pp.43--49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088696v1</w:t>
+                <w:t xml:space="preserve">hal-02088697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence bayésienne pour l'estimation de déformations larges par champs gaussien : application au recalage d'images multi-modales(Bayesian inference for estimation of large deformations by Gaussian random fields: application to multimodal image registration)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deregnaucourt</w:t>
+                <w:t xml:space="preserve">Méthode non paramétrique pour l'analyse et la classification des données fonctionnelles(Non-parametric method for analysis and classification of functional data)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Conférence Nationale d'Intelligence Artificielle et Rencontres des Jeunes Chercheurs en Intelligence Artificielle (CNIA+RJCIA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Nancy, France. pp.43--49</w:t>
+              <w:t xml:space="preserve">, 2018, Nancy, France. pp.19--26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088697v1</w:t>
+                <w:t xml:space="preserve">hal-02088696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'une régression PLS fonctionnelle : recherche de liens entre deux ensembles de variables omiques</w:t>
+                <w:t xml:space="preserve">Représentation et interprétation en régression pls fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Not</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49.Journées de Statistique. JDS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787426v1</w:t>
+                <w:t xml:space="preserve">hal-02734961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation et interprétation en régression pls fonctionnelle</w:t>
+                <w:t xml:space="preserve">Application d'une régression PLS fonctionnelle : recherche de liens entre deux ensembles de variables omiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49.Journées de Statistique. JDS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734961v1</w:t>
+                <w:t xml:space="preserve">hal-02787426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIC et autres critères de sélection en cartographie du risque</w:t>
               </w:r>
@@ -3769,51 +3769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3936,243 +3936,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie spatio-temporelle du risque pour maladies contagieuses</w:t>
+                <w:t xml:space="preserve">Spatiotemporal disease mapping applied to infectious diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. pp.62 slides</w:t>
+              <w:t xml:space="preserve">Congrès Spatial Statistics: Emerging patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798846v1</w:t>
+                <w:t xml:space="preserve">hal-02743643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal disease mapping applied to infectious diseases</w:t>
+                <w:t xml:space="preserve">Cartographie spatio-temporelle du risque pour maladies contagieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Spatial Statistics: Emerging patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. pp.62 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743643v1</w:t>
+                <w:t xml:space="preserve">hal-02798846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régression et prédiction non-paramétrique spatiale</w:t>
               </w:r>
@@ -4272,90 +4272,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDI (Multilevel Data Integration): Intégration de données hétérogènes incluant des données «omiques»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4442,51 +4442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric statistical analysis of spatially distributed functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ternynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5481,51 +5481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new spatial regression estimator in the multivariate context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ternynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5729,51 +5729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.129231" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdillahi Isman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Nefzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mbaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Khardani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2024.2382442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Llop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202374002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2021.109274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pommeret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-022-09272-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222898" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deregnaucourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kurtek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Yao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2021.1897970" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar, Saikou Kid&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-016-0343-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2014.1002940" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ternynck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2016.01.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ettinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mounaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Magill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.04.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.05.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Manrique Llerena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01094743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hamdad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-014-0903-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghattas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pommeret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Yao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.06.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCKGNKF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-009-0339-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z07WMS8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Degiovanni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ferr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konat&#233; Mohamed Abbas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191657" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.07.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Thiam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119387916.ch8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973943v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Forzani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a Arancibia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gieco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah KHARDANI" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Abdulaye Faye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druilhet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00955728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rachdi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347813v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.129231" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdillahi Isman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Nefzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mbaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Khardani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2024.2382442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Llop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202374002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pommeret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reboul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-022-09272-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2021.109274" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222898" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deregnaucourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kurtek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Yao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2021.1897970" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ettinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mounaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Magill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar, Saikou Kid&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-016-0343-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2014.1002940" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425932v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ternynck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2016.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.04.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.05.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Manrique Llerena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01094743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hamdad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-014-0903-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghattas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pommeret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Yao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.06.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCKGNKF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-009-0339-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z07WMS8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Degiovanni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ferr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konat&#233; Mohamed Abbas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191657" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088696v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.07.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Thiam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119387916.ch8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973943v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Forzani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a Arancibia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gieco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah KHARDANI" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Abdulaye Faye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druilhet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00955728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rachdi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347813v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>