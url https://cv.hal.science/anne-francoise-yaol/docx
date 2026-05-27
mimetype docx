--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -610,252 +610,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric recursive regression estimation on Riemannian Manifolds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical Modeling of the Evolution of Absenteeism in a University Hospital over 12 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Françoise Yao</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miallaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Steven Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2021.109274⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (14), pp.8236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19148236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799262v1</w:t>
+                <w:t xml:space="preserve">hal-03853951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of the Evolution of Absenteeism in a University Hospital over 12 Years</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Miallaret</w:t>
+                <w:t xml:space="preserve">Nonparametric recursive regression estimation on Riemannian Manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Khardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Steven Baker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Françoise Yao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (14), pp.8236. </w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.109274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19148236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2021.109274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853951v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian hierarchical models for disease mapping applied to contagious pathologies</w:t>
               </w:r>
@@ -1069,884 +1069,884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building vulnerability to hydro-geomorphic hazards: Estimating damage probability from qualitative vulnerability assessment using logistic regression</w:t>
+                <w:t xml:space="preserve">Fitting the truncated negative binomial distribution to count data. A comparison of estimators, with an application to groundfishes from the Mauritanian Exclusive Economic Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Ettinger</w:t>
+                <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Mounaud</w:t>
+                <w:t xml:space="preserve">Oumar, Saikou Kidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Magill</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bastien Mérigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.017⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.359-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10651-016-0343-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637127v1</w:t>
+                <w:t xml:space="preserve">hal-01292224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitting the truncated negative binomial distribution to count data. A comparison of estimators, with an application to groundfishes from the Mauritanian Exclusive Economic Zone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oumar, Saikou Kidé</w:t>
+                <w:t xml:space="preserve">Nonparametric prediction in the multivariate spatial context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ternynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mérigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10651-016-0343-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.428-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485252.2016.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292224v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear parametric mode regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Khardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (6), pp.3006-3024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03610926.2014.1002940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric prediction in the multivariate spatial context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Ternynck</w:t>
+                <w:t xml:space="preserve">Distributions to model overdispersed count data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (2), pp.39-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425932v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributions to model overdispersed count data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Building vulnerability to hydro-geomorphic hazards: Estimating damage probability from qualitative vulnerability assessment using logistic regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Ettinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mounaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Magill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 541, pp.563 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606783v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new spatial regression estimator in the multivariate context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
+                <w:t xml:space="preserve">Spatiotemporal disease mapping applied to infectious diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ternynck</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 353 (7), pp.635 - 639. </w:t>
+              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.32-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proenv.2015.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206781v1</w:t>
+                <w:t xml:space="preserve">hal-02635068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal disease mapping applied to infectious diseases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
+                <w:t xml:space="preserve">A new spatial regression estimator in the multivariate context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ternynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.32-37. </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353 (7), pp.635 - 639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proenv.2015.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635068v1</w:t>
+                <w:t xml:space="preserve">hal-01206781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de l’imagerie Pléiades à la cartographie des enjeux et de leur vulnérabilité face aux crues torrentielles : La ville d’Arequipa, Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Ettinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zeghdoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nélida Manrique Llerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Pléiades Days 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1997,51 +1997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hamdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ternynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2082,273 +2082,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel spatial density estimation in infinite dimension space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
+                <w:t xml:space="preserve">Kernel inverse regression for random fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 76 (1), pp.19--52</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mathematics and statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), p. 1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958113v1</w:t>
+                <w:t xml:space="preserve">hal-00966142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel inverse regression for random fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
+                <w:t xml:space="preserve">Spatial kernel density estimation for functional random variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mathematics and statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (2), p. 1-26</w:t>
+              <w:t xml:space="preserve">Metrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76, 1, pp.19-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966142v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial kernel density estimation for functional random variables</w:t>
+                <w:t xml:space="preserve">Kernel spatial density estimation in infinite dimension space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 76, 1, pp.19-52</w:t>
+              <w:t xml:space="preserve">, 2013, 76 (1), pp.19--52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943638v1</w:t>
+                <w:t xml:space="preserve">hal-00958113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data driven smooth test for paired populations</w:t>
               </w:r>
@@ -2842,51 +2842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal component analysis of measures, with special emphasis on grain-size curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,51 +3181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning a Gaussian Process Model on the Riemannian Manifold of Non-decreasing Distribution Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3279,459 +3279,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence bayésienne pour l'estimation de déformations larges par champs gaussien : application au recalage d'images multi-modales(Bayesian inference for estimation of large deformations by Gaussian random fields: application to multimodal image registration)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deregnaucourt</w:t>
+                <w:t xml:space="preserve">Méthode non paramétrique pour l'analyse et la classification des données fonctionnelles(Non-parametric method for analysis and classification of functional data)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Conférence Nationale d'Intelligence Artificielle et Rencontres des Jeunes Chercheurs en Intelligence Artificielle (CNIA+RJCIA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Nancy, France. pp.43--49</w:t>
+              <w:t xml:space="preserve">, 2018, Nancy, France. pp.19--26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088697v1</w:t>
+                <w:t xml:space="preserve">hal-02088696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode non paramétrique pour l'analyse et la classification des données fonctionnelles(Non-parametric method for analysis and classification of functional data)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Papa Mbaye</w:t>
+                <w:t xml:space="preserve">Inférence bayésienne pour l'estimation de déformations larges par champs gaussien : application au recalage d'images multi-modales(Bayesian inference for estimation of large deformations by Gaussian random fields: application to multimodal image registration)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deregnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Conférence Nationale d'Intelligence Artificielle et Rencontres des Jeunes Chercheurs en Intelligence Artificielle (CNIA+RJCIA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Nancy, France. pp.19--26</w:t>
+              <w:t xml:space="preserve">, 2018, Nancy, France. pp.43--49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088696v1</w:t>
+                <w:t xml:space="preserve">hal-02088697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation et interprétation en régression pls fonctionnelle</w:t>
+                <w:t xml:space="preserve">Application d'une régression PLS fonctionnelle : recherche de liens entre deux ensembles de variables omiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49.Journées de Statistique. JDS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734961v1</w:t>
+                <w:t xml:space="preserve">hal-02787426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'une régression PLS fonctionnelle : recherche de liens entre deux ensembles de variables omiques</w:t>
+                <w:t xml:space="preserve">Représentation et interprétation en régression pls fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Not</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49.Journées de Statistique. JDS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787426v1</w:t>
+                <w:t xml:space="preserve">hal-02734961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIC et autres critères de sélection en cartographie du risque</w:t>
               </w:r>
@@ -3769,51 +3769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Journées de Statistique de la Société Française de Statistique (SFdS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3936,243 +3936,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal disease mapping applied to infectious diseases</w:t>
+                <w:t xml:space="preserve">Cartographie spatio-temporelle du risque pour maladies contagieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Spatial Statistics: Emerging patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. pp.62 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743643v1</w:t>
+                <w:t xml:space="preserve">hal-02798846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie spatio-temporelle du risque pour maladies contagieuses</w:t>
+                <w:t xml:space="preserve">Spatiotemporal disease mapping applied to infectious diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. pp.62 slides</w:t>
+              <w:t xml:space="preserve">Congrès Spatial Statistics: Emerging patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798846v1</w:t>
+                <w:t xml:space="preserve">hal-02743643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régression et prédiction non-paramétrique spatiale</w:t>
               </w:r>
@@ -4272,90 +4272,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDI (Multilevel Data Integration): Intégration de données hétérogènes incluant des données «omiques»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4442,51 +4442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric statistical analysis of spatially distributed functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ternynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5361,51 +5361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel Inverse Regression for spatial random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5481,51 +5481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new spatial regression estimator in the multivariate context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ternynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5729,51 +5729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.129231" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdillahi Isman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Nefzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mbaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Khardani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2024.2382442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Llop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202374002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pommeret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reboul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-022-09272-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2021.109274" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222898" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deregnaucourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kurtek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Yao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2021.1897970" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ettinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mounaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Magill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar, Saikou Kid&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-016-0343-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2014.1002940" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425932v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ternynck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2016.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.04.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.05.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Manrique Llerena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01094743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hamdad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-014-0903-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghattas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pommeret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Yao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.06.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCKGNKF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-009-0339-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z07WMS8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Degiovanni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ferr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konat&#233; Mohamed Abbas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191657" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088696v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.07.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Thiam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119387916.ch8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973943v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Forzani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a Arancibia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gieco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah KHARDANI" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Abdulaye Faye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druilhet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00955728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rachdi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347813v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.129231" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdillahi Isman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Nefzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mbaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Khardani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2024.2382442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Llop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202374002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pommeret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reboul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-022-09272-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2021.109274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222898" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deregnaucourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kurtek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Yao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2021.1897970" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar, Saikou Kid&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien M&#233;rigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-016-0343-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ternynck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2016.01.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2014.1002940" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606783v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ettinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mounaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Magill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635068v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.05.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.04.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zeghdoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Manrique Llerena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01094743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hamdad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-014-0903-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghattas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pommeret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Yao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.06.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCKGNKF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-009-0339-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z07WMS8P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Degiovanni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ferr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konat&#233; Mohamed Abbas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191657" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.07.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533873v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Thiam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119387916.ch8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973943v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Forzani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a Arancibia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gieco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah KHARDANI" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Abdulaye Faye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druilhet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00955728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rachdi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347813v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>