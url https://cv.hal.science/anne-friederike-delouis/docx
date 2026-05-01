--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -511,174 +511,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01450158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When history becomes a metaphor for the present and the future: recent far-right discourse about immigration in the UK</w:t>
+                <w:t xml:space="preserve">Siebenbürgen und das Banat aus der Sicht westeuropäischer Reisender: Eindrücke, Urteile und Alltagserfahrungen im 19. und frühen 20. Jahrhundert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spiegelungen : Zeitschrift für deutsche Kultur und Geschichte Südosteuropas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (63), pp.31-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01448149v1</w:t>
+                <w:t xml:space="preserve">halshs-01449970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siebenbürgen und das Banat aus der Sicht westeuropäischer Reisender: Eindrücke, Urteile und Alltagserfahrungen im 19. und frühen 20. Jahrhundert</w:t>
+                <w:t xml:space="preserve">When history becomes a metaphor for the present and the future: recent far-right discourse about immigration in the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spiegelungen : Zeitschrift für deutsche Kultur und Geschichte Südosteuropas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.29-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lexis.219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01449970v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01448149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Burdens of Aspiration: Schools, Youth, and Success in the Divided Social World of Silicon Valley, by Davidson, Elsa</w:t>
               </w:r>
@@ -1552,51 +1552,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1659,963 +1659,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04352833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le baptême des enfants de France : rituel politique et religieux, entre sphère privée et publique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Sologne des ethnologues : des missions d’exploration au musée de Sologne à Romorantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Friederike Delouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Garnier. </w:t>
+              <w:t xml:space="preserve">Pierre Allorant, Walter Badier, Alexandre Borrell et Jean Garrigues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rituels de la vie publique et privée du Moyen Age à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.189-203, 2021</w:t>
+              <w:t xml:space="preserve">Les lieux de mémoire en région Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.71-85, 2021, 978-2-7535-8169-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04027894v1</w:t>
+                <w:t xml:space="preserve">hal-03336215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sologne des ethnologues : des missions d’exploration au musée de Sologne à Romorantin</w:t>
+                <w:t xml:space="preserve">Regards savants sur le centre de la France : agronomes, géographes et ethnologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Friederike Delouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Allorant, Walter Badier, Alexandre Borrell et Jean Garrigues. </w:t>
+              <w:t xml:space="preserve">Anne Friederike Delouis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lieux de mémoire en région Centre-Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.71-85, 2021, 978-2-7535-8169-2</w:t>
+              <w:t xml:space="preserve">Voyages au Centre de la France : L’identité d’une région au regard de ses visiteurs (XVIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99-115, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336215v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards savants sur le centre de la France : agronomes, géographes et ethnologues</w:t>
+                <w:t xml:space="preserve">Un regard anthropologique sur les rituels de la vie publique et de la vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Friederike Delouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Friederike Delouis. </w:t>
+              <w:t xml:space="preserve">Anne Friederike Delouis; Aude Déruelle; Philippe Haugeard et Gaël Rideau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voyages au Centre de la France : L’identité d’une région au regard de ses visiteurs (XVIe-XXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99-115, 2021</w:t>
+              <w:t xml:space="preserve">Rituels de la vie publique et privée du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.331-343, 2021, 978-2-406-11487-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336210v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard anthropologique sur les rituels de la vie publique et de la vie privée</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Anne Friederike Delouis; Aude Déruelle; Philippe Haugeard et Gaël Rideau. </w:t>
+                <w:t xml:space="preserve">Mémoires d'occupants : Orléans dans les récits militaires allemands de 1870-71</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noëlline Castagnez, Pierre Allorant (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rituels de la vie publique et privée du Moyen Âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.331-343, 2021, 978-2-406-11487-1</w:t>
+              <w:t xml:space="preserve">Mémoires des guerres : le Centre-Val de Loire de Jeanne d'Arc à Jean Zay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.291-305, 2015, Collection Histoire, 978-2-7535-4204-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336192v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires d'occupants : Orléans dans les récits militaires allemands de 1870-71</w:t>
+                <w:t xml:space="preserve">La mémoire des occupants (1870-71) du Centre-Val de Loire dans leurs correspondances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Noëlline Castagnez, Pierre Allorant (dir.). </w:t>
+              <w:t xml:space="preserve">Noëlline Castagnez; Pierre Allorant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires des guerres : le Centre-Val de Loire de Jeanne d'Arc à Jean Zay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.291-305, 2015, Collection Histoire, 978-2-7535-4204-4</w:t>
+              <w:t xml:space="preserve">Se souvenir de la guerre en région Centre-Val de Loire de Jeanne d'Arc à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corsaire éditions, pp.46-47, 2014, 978-2-910475-65-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01452915v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire des occupants (1870-71) du Centre-Val de Loire dans leurs correspondances</w:t>
+                <w:t xml:space="preserve">Perspectives anthropologiques sur la pilosité et l'épilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Noëlline Castagnez; Pierre Allorant. </w:t>
+              <w:t xml:space="preserve">Marie-France Auzépy, Joël Cornette (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Se souvenir de la guerre en région Centre-Val de Loire de Jeanne d'Arc à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Corsaire éditions, pp.46-47, 2014, 978-2-910475-65-9</w:t>
+              <w:t xml:space="preserve">Histoire du poil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Belin, pp.165-290,341-342, 2011, 978-2-7011-4821-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01452667v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives anthropologiques sur la pilosité et l'épilation</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Marie-France Auzépy, Joël Cornette (dir.). </w:t>
+                <w:t xml:space="preserve">Some Observations on Social Anthropology and Niklas Luhmann's Concept of Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Friederike Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chris Thornhill; Michael King. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire du poil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Belin, pp.165-290,341-342, 2011, 978-2-7011-4821-2</w:t>
+              <w:t xml:space="preserve">Luhmann on Law and Politcs: Critical Appraisals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hart, 2006, 1-84113-624-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01452686v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Observations on Social Anthropology and Niklas Luhmann's Concept of Society</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Chris Thornhill; Michael King. </w:t>
+                <w:t xml:space="preserve">Old men and the past: Personified memories of German history after 1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Friederike Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Arnold-de Simine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luhmann on Law and Politcs: Critical Appraisals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hart, 2006, 1-84113-624-7</w:t>
+              <w:t xml:space="preserve">Memory Traces: 1989 and the Question of German Cultural Identity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607238v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old men and the past: Personified memories of German history after 1989</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">S. Arnold-de Simine. </w:t>
+                <w:t xml:space="preserve">Bourdieu, Pierre (1930-2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adam Kuper, Jessica Kuper. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory Traces: 1989 and the Question of German Cultural Identity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2005</w:t>
+              <w:t xml:space="preserve">The Social Science Encyclopedia, 2nd edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.71-74, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607239v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00690499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourdieu, Pierre (1930-2002)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Adam Kuper, Jessica Kuper. </w:t>
+                <w:t xml:space="preserve">German grammars: a diachronic view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Friederike Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Baumann, A. Gingrich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Social Science Encyclopedia, 2nd edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.71-74, 2004</w:t>
+              <w:t xml:space="preserve">Grammars of Identity / Alterity: A Structural Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghahn Books, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00690499v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German grammars: a diachronic view</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vivre à l'ombre de la cathédrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Friederike Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Erlande-Brandenburg et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Notre-Dame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Action artistique de la Ville de Paris, pp.166-173, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00750603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2762,51 +2637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05421784v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friederike Delouis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1572y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03336196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delouis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12279" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3808LF4V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12835/ve2016.1-0059" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.219" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12017_2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8A193E797948C60BF37B799BD098D7DD8F529DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8322.2012.00911.x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15584F0B04EA47838B91848CFCD7B9C88BFC2E2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2011.00176_14.x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MFB8NJS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01266783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2011.00168_4.x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZJ9S35L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2010.00142_13.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKC296MZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03607241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05473747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giraudier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rideau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haugeard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03336215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03336210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03336192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452667v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03607238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friederike M&#252;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03607239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03607240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05421784v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friederike Delouis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1572y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03336196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delouis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12279" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3808LF4V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12835/ve2016.1-0059" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449970v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12017_2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8A193E797948C60BF37B799BD098D7DD8F529DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8322.2012.00911.x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15584F0B04EA47838B91848CFCD7B9C88BFC2E2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2011.00176_14.x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MFB8NJS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01266783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2011.00168_4.x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZJ9S35L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8676.2010.00142_13.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKC296MZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03607241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05473747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03336215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03336210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03336192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03607238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friederike M&#252;ller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03607239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690499v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03607240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>