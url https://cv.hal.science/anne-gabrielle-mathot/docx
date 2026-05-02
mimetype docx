--- v1 (2026-03-30)
+++ v2 (2026-05-02)
@@ -299,274 +299,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-in-water emulsion and acid concentrations impact Bacillus weihenstephanensis KBAB4 growth and culturability</w:t>
+                <w:t xml:space="preserve">Modeling the effect of peracetic acid/hydrogen peroxide solution concentration and temperature treatment on Bacillus cereus spores inactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Dutoit</w:t>
+                <w:t xml:space="preserve">Ivan Leguérinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Trunet</w:t>
+                <w:t xml:space="preserve">Adrienne Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Coroller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111132⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78 (3), pp.ovaf033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/lambio/ovaf033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386727v1</w:t>
+                <w:t xml:space="preserve">hal-05398659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effect of peracetic acid/hydrogen peroxide solution concentration and temperature treatment on Bacillus cereus spores inactivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oil-in-water emulsion and acid concentrations impact Bacillus weihenstephanensis KBAB4 growth and culturability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Leguérinel</w:t>
+                <w:t xml:space="preserve">Clément Trunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decourcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Coroller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 78 (3), pp.ovaf033. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 434, pp.111132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/lambio/ovaf033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398659v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sporulation kinetics of &amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt; under pH shift conditions: impact on spore properties and gene expression</w:t>
               </w:r>
@@ -578,51 +578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Hafdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Le Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -712,51 +712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Leguérinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1339,51 +1339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of incubation temperature and pH on the recovery of &amp;lt;em&amp;gt;Bacillus weihenstephanensis&amp;lt;/em&amp;gt; spores after exposure to a peracetic acid-based disinfectant or to pulsed light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1511,51 +1511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Leguérinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1619,51 +1619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the recovery of heat-treated &amp;lt;em&amp;gt;Bacillus licheniformis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Bacillus weihenstephanensis&amp;lt;/em&amp;gt; spores at suboptimal temperature and pH using growth limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,90 +2296,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the influence of palmitic, palmitoleic, stearic and oleic acids on apparent heat resistance of spores of Bacillus cereus NTCC 11145 and Clostridium sporogenes Pasteur 79.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mvou Lekogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Coroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mafart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Leguérinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.242-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2786,64 +2786,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of sub-optimal temperature and pH on the variability of germination and growth recovery among sub-populations of heat-stressed &amp;lt;em&amp;gt;Bacillus weihenstephanensis&amp;lt;/em&amp;gt; KBAB4 and &amp;lt;em&amp;gt;Bacillus licheniformis&amp;lt;/em&amp;gt; Ad978 spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Coroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,51 +2911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial spore heterogeneity of behavior due to sporulation and recovery conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3036,51 +3036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Physiological Growth Parameters to Predict Spore-forming Bacteria Behavior All Along Their Life Cycle as Vegetative Cells or Spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3420,51 +3420,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence And Characterization Of Thermophilic Sporeformers In French Dairy Powders</w:t>
+                <w:t xml:space="preserve">Prévalence et biodiversité d'Anoxybacillus flavithermus associé à l'industrie des poudres laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Macé</w:t>
@@ -3499,97 +3499,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Leguerinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Louisville (Kentucky), France</w:t>
+              <w:t xml:space="preserve">Ecole Doctorale EGAAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398546v1</w:t>
+                <w:t xml:space="preserve">hal-04398555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence et biodiversité d'Anoxybacillus flavithermus associé à l'industrie des poudres laitières</w:t>
+                <w:t xml:space="preserve">Prevalence And Characterization Of Thermophilic Sporeformers In French Dairy Powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Macé</w:t>
@@ -3624,73 +3624,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Leguerinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Doctorale EGAAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">IAFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Louisville (Kentucky), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398555v1</w:t>
+                <w:t xml:space="preserve">hal-04398546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of constituents of a model emulsion on the germination and growth of bacterial spores</w:t>
               </w:r>
@@ -3939,51 +3939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rise from the ashes: Germination and activity restore of spore forming bacteria after a heat treatment monitored by flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4051,51 +4051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of germination and growth recovery of &amp;lt;em&amp;gt;Bacillus weihenstephanensis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;B. licheniformis&amp;lt;/em&amp;gt; spores after heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4176,51 +4176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the &amp;lt;em&amp;gt;Bacillus weihenstephanensis&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Bacillus licheniformis&amp;lt;/em&amp;gt; spore recovery considering the sporulation, the heat-treatment and the recovery conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4391,51 +4391,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C636C91E"/>
+    <w:nsid w:val="1CB369B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4622,51 +4622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gabrielle-mathot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3976-8119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398586v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Medjahdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Didouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gabrielle Mathot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leguerinel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Moussa Boudjemaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2025.106290" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05386727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111132" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Legu&#233;rinel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Camarero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/lambio/ovaf033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Hafdane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Marc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01101-25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delaunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110716" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cozien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehannin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mouhali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104889" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Mathot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legu&#233;rinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02061-19" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauvry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00322-19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;onard-Akkari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couvert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lepage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.04.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.04.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M8GQNTK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.10.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02520-14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabrielle Mathot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sohier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00284" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGKCDJG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00654177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mvou Lekogo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mafart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campagna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mathot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fleury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girardet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gaillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05132466v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hsana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cozien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mac&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606625v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;onard Akkari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desriac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decourcelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guegan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Page" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venaille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gabrielle-mathot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3976-8119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398586v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Medjahdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Didouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gabrielle Mathot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leguerinel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Moussa Boudjemaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2025.106290" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Legu&#233;rinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Camarero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/lambio/ovaf033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05386727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111132" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Hafdane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Marc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01101-25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delaunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110716" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cozien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehannin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mouhali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104889" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Mathot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legu&#233;rinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02061-19" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauvry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00322-19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;onard-Akkari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couvert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lepage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.04.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.04.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M8GQNTK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.10.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02520-14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabrielle Mathot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sohier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00284" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGKCDJG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00654177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mvou Lekogo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mafart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campagna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mathot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fleury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girardet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gaillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05132466v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hsana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cozien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mac&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398546v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606625v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;onard Akkari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desriac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decourcelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guegan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Page" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venaille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>