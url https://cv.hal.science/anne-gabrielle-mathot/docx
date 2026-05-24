--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -135,2405 +135,2535 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity, spoilage potential and biofilm formation assessment of spore-forming bacteria in post-pasteurization dairy environments</w:t>
+                <w:t xml:space="preserve">An optimized isolation chip approach targeting recovery of soil spore-forming bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidja Medjahdi</w:t>
+                <w:t xml:space="preserve">Hadrien Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Didouh</w:t>
+                <w:t xml:space="preserve">Loona Koullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boumediene Moussa Boudjemaa</w:t>
+                <w:t xml:space="preserve">Noémie Desriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 168, pp.106290. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 245, pp.107491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2025.106290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2026.107491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398586v1</w:t>
+                <w:t xml:space="preserve">hal-05613677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effect of peracetic acid/hydrogen peroxide solution concentration and temperature treatment on Bacillus cereus spores inactivation</w:t>
+                <w:t xml:space="preserve">Oil-in-water emulsion and acid concentrations impact Bacillus weihenstephanensis KBAB4 growth and culturability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Leguérinel</w:t>
+                <w:t xml:space="preserve">Agathe Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decourcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Coroller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 78 (3), pp.ovaf033. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 434, pp.111132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/lambio/ovaf033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398659v1</w:t>
+                <w:t xml:space="preserve">hal-05386727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-in-water emulsion and acid concentrations impact Bacillus weihenstephanensis KBAB4 growth and culturability</w:t>
+                <w:t xml:space="preserve">Diversity, spoilage potential and biofilm formation assessment of spore-forming bacteria in post-pasteurization dairy environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Dutoit</w:t>
+                <w:t xml:space="preserve">Khadidja Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Trunet</w:t>
+                <w:t xml:space="preserve">Nassima Didouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Decourcelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Coroller</w:t>
+                <w:t xml:space="preserve">Ivan Leguerinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Moussa Boudjemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111132⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.106290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2025.106290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386727v1</w:t>
+                <w:t xml:space="preserve">hal-05398586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sporulation kinetics of &amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt; under pH shift conditions: impact on spore properties and gene expression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the effect of peracetic acid/hydrogen peroxide solution concentration and temperature treatment on Bacillus cereus spores inactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Desriac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Trunet</w:t>
+                <w:t xml:space="preserve">Ivan Leguérinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Le Marc</w:t>
+                <w:t xml:space="preserve">Adrienne Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (10), pp.e01101-25. </w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78 (3), pp.ovaf033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.01101-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/lambio/ovaf033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397703v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of risk areas in dairy powder processes: The development of thermophilic spore forming bacteria taking into account their growth limits</w:t>
+                <w:t xml:space="preserve">Sporulation kinetics of &amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt; under pH shift conditions: impact on spore properties and gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Delaunay</w:t>
+                <w:t xml:space="preserve">Kaoutar Hafdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Postollec</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Yvan Le Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 418, pp.110716. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (10), pp.e01101-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2024.110716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.01101-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398626v1</w:t>
+                <w:t xml:space="preserve">hal-05397703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and diversity of thermophilic sporeformers in French dairy powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Detection of risk areas in dairy powder processes: The development of thermophilic spore forming bacteria taking into account their growth limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehannin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leguérinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2020.104889⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 418, pp.110716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2024.110716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493455v1</w:t>
+                <w:t xml:space="preserve">hal-05398626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suboptimal Bacillus licheniformis and Bacillus weihenstephanensis Spore Incubation Conditions Increase Heterogeneity of Spore Outgrowth Time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence and diversity of thermophilic sporeformers in French dairy powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Cozien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Trunet</w:t>
+                <w:t xml:space="preserve">Nassim Mouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjes Mtimet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Leguérinel</w:t>
+                <w:t xml:space="preserve">Sabrina Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02061-19⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.104889 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2020.104889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875215v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of vegetative cells into spores: a kinetic model applied to &amp;lt;em&amp;gt;bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suboptimal Bacillus licheniformis and Bacillus weihenstephanensis Spore Incubation Conditions Increase Heterogeneity of Spore Outgrowth Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-G. Mathot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gauvry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
+                <w:t xml:space="preserve">F. Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Couvert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Jules</w:t>
+                <w:t xml:space="preserve">I. Leguérinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 85 (10), pp. 1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00322-19⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 86 (6), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02061-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617842v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersed phase volume fraction, weak acids and Tween 80 in a model emulsion: Effect on the germination and growth of Bacillus weihenstephanensis KBAB4 spores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiation of vegetative cells into spores: a kinetic model applied to &amp;lt;em&amp;gt;bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Léonard-Akkari</w:t>
+                <w:t xml:space="preserve">Olivier Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leguerinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guégan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.F. Lepage</w:t>
+                <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.04.016⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (10), pp. 1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00322-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829591v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of incubation temperature and pH on the recovery of &amp;lt;em&amp;gt;Bacillus weihenstephanensis&amp;lt;/em&amp;gt; spores after exposure to a peracetic acid-based disinfectant or to pulsed light</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Leguerinel</w:t>
+                <w:t xml:space="preserve">Dispersed phase volume fraction, weak acids and Tween 80 in a model emulsion: Effect on the germination and growth of Bacillus weihenstephanensis KBAB4 spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léonard-Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.04.014⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.288-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02621475v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge of the physiology of spore-forming bacteria can explain the origin of spores in the food environment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effect of incubation temperature and pH on the recovery of &amp;lt;em&amp;gt;Bacillus weihenstephanensis&amp;lt;/em&amp;gt; spores after exposure to a peracetic acid-based disinfectant or to pulsed light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-G. Mathot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leguerinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 278, pp.81-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.10.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606869v1</w:t>
+                <w:t xml:space="preserve">hal-02621475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the recovery of heat-treated &amp;lt;em&amp;gt;Bacillus licheniformis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Bacillus weihenstephanensis&amp;lt;/em&amp;gt; spores at suboptimal temperature and pH using growth limits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Knowledge of the physiology of spore-forming bacteria can explain the origin of spores in the food environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leguérinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Postollec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Leguerinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02520-14⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168 (4), pp.369 - 378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635893v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus cereus cell response upon exposure to acid environment: toward the identification of potential biomarkers.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Modeling the recovery of heat-treated &amp;lt;em&amp;gt;Bacillus licheniformis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Bacillus weihenstephanensis&amp;lt;/em&amp;gt; spores at suboptimal temperature and pH using growth limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Trunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Danièle Sohier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leguerinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (2), pp.562-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02520-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329455v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; cell response upon exposure to acid environment: toward the identification of potential biomarkers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Bacillus cereus cell response upon exposure to acid environment: toward the identification of potential biomarkers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabrielle Mathot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4 (284), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647048v1</w:t>
+                <w:t xml:space="preserve">hal-01329455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparametric PCR-based tool for fast detection and identification of spore-forming bacteria in food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; cell response upon exposure to acid environment: toward the identification of potential biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bonilla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Gautier</w:t>
+                <w:t xml:space="preserve">Danièle Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.06.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (284), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2013.00284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454118v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiparametric PCR-based tool for fast detection and identification of spore-forming bacteria in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Postollec</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 142 (1-2), pp.78-88</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 142 (1-2), pp.78-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729429v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the influence of palmitic, palmitoleic, stearic and oleic acids on apparent heat resistance of spores of Bacillus cereus NTCC 11145 and Clostridium sporogenes Pasteur 79.3</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multiparametric PCR-based tool for fast detection and identification of spore-forming bacteria in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.242-247</w:t>
+              <w:t xml:space="preserve">, 2010, 142 (1-2), pp.78-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654177v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling the influence of palmitic, palmitoleic, stearic and oleic acids on apparent heat resistance of spores of Bacillus cereus NTCC 11145 and Clostridium sporogenes Pasteur 79.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mvou Lekogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabrielle Mathot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mafart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leguérinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.242-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antibacterial activity of lactophoricin, a synthetic 23-residues peptide derived from the sequence of bovine milk component-3 of proteose peptone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Campagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 87, pp.1621-1626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2543,758 +2673,758 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi en temps réel de la croissance de bactéries pour l’industrie agroalimentaire : Sensibilité et stabilité de la sonde coaxiale ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Hsana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint - Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing resistance of Anoxybacillus biofilm to optimise sanitation process in dairy powder processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leguerinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foodmicro 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of sub-optimal temperature and pH on the variability of germination and growth recovery among sub-populations of heat-stressed &amp;lt;em&amp;gt;Bacillus weihenstephanensis&amp;lt;/em&amp;gt; KBAB4 and &amp;lt;em&amp;gt;Bacillus licheniformis&amp;lt;/em&amp;gt; Ad978 spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Coroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Spores Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial spore heterogeneity of behavior due to sporulation and recovery conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Leguerinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP European Symposium on Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Physiological Growth Parameters to Predict Spore-forming Bacteria Behavior All Along Their Life Cycle as Vegetative Cells or Spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Food Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of a pilot scale loop system to reproduce microflora adhering to industrial stainless steel pipelines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cozien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Istanbul (TR), Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3304,1026 +3434,1026 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of fast biofilm formation on stainless steel by thermophilic sporeformers originated from dairy powder and their resistance against CIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leguerinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Karlsruhe (Allemagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence et biodiversité d'Anoxybacillus flavithermus associé à l'industrie des poudres laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Cozien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Leguerinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Doctorale EGAAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence And Characterization Of Thermophilic Sporeformers In French Dairy Powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Cozien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Leguerinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Louisville (Kentucky), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of constituents of a model emulsion on the germination and growth of bacterial spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Léonard Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial spoilers in Food 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Quimper, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PFG-NMR analysis of organic acids in oil/water emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Decourcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRinFood2016, XIII International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Karlsruhe, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rise from the ashes: Germination and activity restore of spore forming bacteria after a heat treatment monitored by flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Leguerinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Spores Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Londres, United Kingdom. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of germination and growth recovery of &amp;lt;em&amp;gt;Bacillus weihenstephanensis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;B. licheniformis&amp;lt;/em&amp;gt; spores after heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Leguerinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the &amp;lt;em&amp;gt;Bacillus weihenstephanensis&amp;lt;/em&amp;gt; and&amp;lt;em&amp;gt; Bacillus licheniformis&amp;lt;/em&amp;gt; spore recovery considering the sporulation, the heat-treatment and the recovery conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gabrielle Mathot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Leguerinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Predictive Modelling in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4391,51 +4521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CB369B5"/>
+    <w:nsid w:val="9EF8E8D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4622,51 +4752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gabrielle-mathot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3976-8119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398586v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Medjahdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Didouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gabrielle Mathot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leguerinel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Moussa Boudjemaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2025.106290" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Legu&#233;rinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Camarero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/lambio/ovaf033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05386727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111132" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Hafdane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Marc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01101-25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delaunay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110716" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cozien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehannin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mouhali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104889" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Mathot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legu&#233;rinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02061-19" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauvry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00322-19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;onard-Akkari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couvert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lepage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.04.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.04.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M8GQNTK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.10.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02520-14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabrielle Mathot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sohier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00284" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGKCDJG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00654177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mvou Lekogo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mafart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campagna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mathot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fleury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girardet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gaillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05132466v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hsana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cozien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mac&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398546v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606625v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;onard Akkari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desriac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604558v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decourcelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guegan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Page" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venaille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gabrielle-mathot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3976-8119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05613677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Allain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Koullen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gabrielle Mathot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2026.107491" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05386727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111132" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Medjahdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Didouh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leguerinel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Moussa Boudjemaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2025.106290" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Legu&#233;rinel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Camarero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/lambio/ovaf033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Hafdane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Marc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01101-25" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delaunay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110716" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Cozien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehannin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mouhali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mace" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2020.104889" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Mathot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legu&#233;rinel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02061-19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauvry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00322-19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;onard-Akkari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couvert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lepage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.04.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.04.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M8GQNTK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.10.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02520-14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Broussolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabrielle Mathot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sohier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00284" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonilla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGKCDJG5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00654177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mvou Lekogo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mafart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campagna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mathot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fleury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girardet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05132466v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hsana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cozien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398555v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mac&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;onard Akkari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desriac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decourcelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guegan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Page" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800808v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venaille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>