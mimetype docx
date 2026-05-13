--- v0 (2026-03-24)
+++ v1 (2026-05-13)
@@ -109,321 +109,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-standard monetary policy and ECB communication: Confusion or predictability?</w:t>
+                <w:t xml:space="preserve">How Do Analyst Recommendations on Banks Respond to Monetary Policy News? An Application to the Eurozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Brana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quentin Bro de Comères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2024.103236⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (56), pp.9573-9590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2024.2422110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981018v1</w:t>
+                <w:t xml:space="preserve">hal-04986898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Analyst Recommendations on Banks Respond to Monetary Policy News? An Application to the Eurozone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-standard monetary policy and ECB communication: Confusion or predictability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bro de Comères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Oros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brana</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Léonore Raguideau-Hannotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (56), pp.9573-9590. </w:t>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 151, pp.103236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2024.2422110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2024.103236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04986898v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les analystes financiers, un atout pour la prévention des crises bancaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bro de Comères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -474,51 +474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 81, pp.102108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -719,209 +719,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bank ownership of multilateral trading facilities and implications for historical exchanges: An industrial economics approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimism bias in financial analysts' earnings forecasts: Do commissions sharing agreements reduce conflicts of interest?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Galanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65, pp.9-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2017.04.014⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 67, pp.325-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2017.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02184649v1</w:t>
+                <w:t xml:space="preserve">hal-01724257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimism bias in financial analysts' earnings forecasts: Do commissions sharing agreements reduce conflicts of interest?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bank ownership of multilateral trading facilities and implications for historical exchanges: An industrial economics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lahet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 67, pp.325-337. </w:t>
+              <w:t xml:space="preserve">, 2017, 65, pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2017.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2017.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724257v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02184649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation firme-analyste explique-t-elle les erreurs de prévision des analystes ?</w:t>
               </w:r>
@@ -946,51 +946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Galanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Varia, 68 (6), pp.1033-1062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1115,64 +1115,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banks’ shareholding in multilateral trading facilities : a two-sided market perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lahet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1236,51 +1236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Bellando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 127, pp.42-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1318,51 +1318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labour Market Institutions and Unemployment: does Finance Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (1), pp.43-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Economic Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (3), pp.464-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1513,51 +1513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Credit and Unemployment: Do Institutions Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESifo Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (1), pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1595,51 +1595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement juridique et système de gouvernance : quelles conséquences pour l'intégration financière européenne?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n°57 (n°4), pp. 919-940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1664,51 +1664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation and Discrimination in a Duopoly with two Bundles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n°24, pp. 753-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1746,51 +1746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement juridique et systèmes de gouvernance : quelles conséquences pour l'intégration financière européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n°57 (n°4), pp. 919-940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1815,51 +1815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contrainte financière des entreprises innovantes : une analyse empirique sur données françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banque &amp; Marchés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, n°59, pp. 18-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1884,51 +1884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation, rationnement et choix des entreprises entre banque et marché : un modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du GRATICE‎</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, n°16, pp. 191-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1966,172 +1966,172 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecture optimale des systèmes financiers dans les pays émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, n°49 (n°1), pp. 223-238</w:t>
+              <w:t xml:space="preserve">, 1998, n°49, pp. 223-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00287664v1</w:t>
+                <w:t xml:space="preserve">halshs-00290760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecture optimale des systèmes financiers dans les pays émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, n°49, pp. 223-238</w:t>
+              <w:t xml:space="preserve">, 1998, n°49 (n°1), pp. 223-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00290760v1</w:t>
+                <w:t xml:space="preserve">halshs-00287664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2162,51 +2162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les analystes financiers et la vulnérabilité du secteur bancaire : état des lieux et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Audiffren; Valérie-Inés De La Ville (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’identification à l’acceptabilité sociale des risques. Une approche interdisciplinaire et multiniveaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2417,51 +2417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981018v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bro de Com&#232;res" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Oros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pourroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Raguideau-Hannotin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Vaubourg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2024.103236" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986898v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2024.2422110" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621537v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2022.102108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435110v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Bao Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Vaubourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03554514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gael Vaubourg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lahet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.04.014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.02.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Breton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2016.03.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hedi Arouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bellando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ringued&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830134v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.2011.28" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Gatti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpr046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pollin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9983/de-l-identification-a-l-acceptabilite-sociale-des-risques" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986898v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bro de Com&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Vaubourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2024.2422110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Oros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pourroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Raguideau-Hannotin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2024.103236" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621537v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2022.102108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435110v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Bao Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Vaubourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03554514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gael Vaubourg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.02.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lahet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2017.04.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Breton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2016.03.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hedi Arouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bellando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ringued&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830134v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ces.2011.28" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Gatti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpr046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pollin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290760v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Popescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9983/de-l-identification-a-l-acceptabilite-sociale-des-risques" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>