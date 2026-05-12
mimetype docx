--- v0 (2026-04-02)
+++ v1 (2026-05-12)
@@ -252,619 +252,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of dopamine receptors in pikeperch, Sander lucioperca, during the pre-ovulatory period</w:t>
+                <w:t xml:space="preserve">Identification and stable expression of vitellogenin receptor through vitellogenesis in the European eel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Roche</w:t>
+                <w:t xml:space="preserve">M. Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+                <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Depp</w:t>
+                <w:t xml:space="preserve">G. Maugars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Ben Ammar</w:t>
+                <w:t xml:space="preserve">S. Baloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
+                <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.100747. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.1213-1222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbd.2020.100747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119003355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975537v1</w:t>
+                <w:t xml:space="preserve">hal-02989391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal teleosts provide new insights into the evolutionary history of teleost-duplicated aromatase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gonadotropin-inhibitory hormone in teleosts: New insights from a basal representative, the eel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maugars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chien-Ju Lin</w:t>
+                <w:t xml:space="preserve">J. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gersende Maugars</w:t>
+                <w:t xml:space="preserve">C. Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guan-Chung Wu</w:t>
+                <w:t xml:space="preserve">A. Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 291, pp.113395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2020.113395⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 287, pp.113350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2019.113350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987328v1</w:t>
+                <w:t xml:space="preserve">hal-02989422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and stable expression of vitellogenin receptor through vitellogenesis in the European eel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basal teleosts provide new insights into the evolutionary history of teleost-duplicated aromatase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Ju Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Maugars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
+                <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maugars</w:t>
+                <w:t xml:space="preserve">Shan-Ru Jeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baloche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Dufour</w:t>
+                <w:t xml:space="preserve">Guan-Chung Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119003355⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 291, pp.113395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2020.113395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989391v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonadotropin-inhibitory hormone in teleosts: New insights from a basal representative, the eel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Maugars</w:t>
+                <w:t xml:space="preserve">First identification of dopamine receptors in pikeperch, Sander lucioperca, during the pre-ovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pasquier</w:t>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Atkinson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Amandine Depp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 287, pp.113350. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.100747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2019.113350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbd.2020.100747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989422v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional divergence of thyrotropin beta-subunit paralogs gives new insights into salmon smoltification metamorphosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitchell S Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Maugars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Rancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -922,563 +922,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of gonadotropin and estrogen receptors and oocyte cytology during follicular maturation associated with egg viability in European eel (Anguilla anguilla)</w:t>
+                <w:t xml:space="preserve">Characterization of Gonadotropin-Releasing Hormone (GnRH) Genes From Cartilaginous Fish: Evolutionary Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa F.G. da Silva</w:t>
+                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Tveiten</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Boon-Hui Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela I Pérez Sirkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dufour</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2018.03.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407095v1</w:t>
+                <w:t xml:space="preserve">hal-01879962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eel Kisspeptins: Identification, Functional Activity, and Inhibition on both Pituitary LH and GnRH Receptor Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fendo.2017.00353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachykinin-3 Genes and Peptides Characterized in a Basal Teleost, the European Eel: Evolutionary Perspective and Pituitary Role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fendo.2018.00304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Gonadotropin-Releasing Hormone (GnRH) Genes From Cartilaginous Fish: Evolutionary Perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential expression of gonadotropin and estrogen receptors and oocyte cytology during follicular maturation associated with egg viability in European eel (Anguilla anguilla)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boon-Hui Tay</w:t>
+                <w:t xml:space="preserve">Filipa F.G. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela I Pérez Sirkin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Helge Tveiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Maugars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline de Flori</w:t>
+                <w:t xml:space="preserve">Sylvie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, pp.607. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221, pp.44-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2018.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879962v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustacean cardioactive peptides Expression, localization, structure, and a possible involvement in regulation of egg-laying in the cuttlefish Sepia officinalis</w:t>
               </w:r>
@@ -1611,51 +1611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation of Three-Dimensional Helix-Loop-Helix Structure through the Vertebrate Lineage Reopens the Cold Case of Gonadotropin-Releasing Hormone-Associated Peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela I. Pérez Sirkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nédia Kamech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1745,51 +1745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel function of calcitonin gene-related peptide in body fluid Cl − homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Fang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Chun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1849,90 +1849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three nuclear and two membrane estrogen receptors in basal teleosts, Anguilla sp.: Identification, evolutionary history and differential expression regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonna Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 235, pp.177-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1979,51 +1979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duplicated Leptin Receptors in Two Species of Eel Bring New Insights into the Evolution of the Leptin System in Vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Dirks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2094,632 +2094,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the bird Kiss: evolutionary scenario in sauropsids.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">MOLECULAR EVOLUTION OF GPCRS: Kisspeptin/kisspeptin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nédia Kamech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-30⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (3), pp.T101-T117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JME-13-0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00981323v1</w:t>
+                <w:t xml:space="preserve">hal-02995759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOLECULAR EVOLUTION OF GPCRS: Kisspeptin/kisspeptin receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Looking for the bird Kiss: evolutionary scenario in sauropsids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Vaudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Rousseau</w:t>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (3), pp.T101-T117. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/JME-13-0224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995759v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00981323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Evolutionary Histories of Kisspeptins and Kisspeptin Receptors in Vertebrates Reveal Both Parallel and Divergent Features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Multiple Kisspeptin Receptors in Early Osteichthyans Provide New Insights into the Evolution of This Receptor Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Rousseau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan-Ru Jeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Dirks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e48931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2012.00173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02861074v1</w:t>
+                <w:t xml:space="preserve">mnhn-02861073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Kisspeptin Receptors in Early Osteichthyans Provide New Insights into the Evolution of This Receptor Family</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Comparative Evolutionary Histories of Kisspeptins and Kisspeptin Receptors in Vertebrates Reveal Both Parallel and Divergent Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ron Dirks</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (11), pp.e48931. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0048931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2012.00173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02861073v1</w:t>
+                <w:t xml:space="preserve">mnhn-02861074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence for a direct inhibitory effect of kisspeptins on LH expression in the eel, Anguilla anguilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2795,51 +2795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The enamelin genes in lizard, crocodile and frog, and the pseudogene in the chicken provide new insights on enamelin evolution in tetrapods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Al Hashimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2912,64 +2912,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the CT/CGRP family : comparative study with new data from models of teleosts , the eel and cephalopod molluscs, the cuttlefish and the nautilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Fouchereau-Peron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3001,243 +3001,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible role of calcitonin gene-related peptide in osmoregulation via the endocrine control of the gill in a teleost, the eel, Anguilla anguilla</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evidence for the presence of molecules related to the neuropeptide CGRP (calcitonin gene-related peptide) in two cephalopods, Sepia officinalis and Nautilus macromphalus: comparison with its target organ distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Fouchereau-Peron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27, pp.812-819</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84, pp.138-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068163v1</w:t>
+                <w:t xml:space="preserve">hal-00107411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the presence of molecules related to the neuropeptide CGRP (calcitonin gene-related peptide) in two cephalopods, Sepia officinalis and Nautilus macromphalus: comparison with its target organ distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Possible role of calcitonin gene-related peptide in osmoregulation via the endocrine control of the gill in a teleost, the eel, Anguilla anguilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Cliff Rankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Fouchereau-Peron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 84, pp.138-150</w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27, pp.812-819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107411v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3255,64 +3255,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcitonin Gene-Related Peptide (CGRP), a New Endocrine Factor Involved in the Complex Multi-hormonal Control of the Gill Osmoregulation: Evidence from Studies in the European Eel, Anguilla anguilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Fouchereau-Peron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3399,90 +3399,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent DCC gene losses during bird evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Friocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3673,51 +3673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Endress" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20080505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Depp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ammar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lafont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2020.100747" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Ju Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Lafont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ru Jeng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Chung Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2020.113395" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maugars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baloche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003355" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasquier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Atkinson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.113350" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02091322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell S Fleming" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Rancon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40019-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa F.G. da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Tveiten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2018.03.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Denis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00353" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Campo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00304" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01879962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon-Hui Tay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela I P&#233;rez Sirkin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Flori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00607" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Benoist" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.12.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela I. P&#233;rez Sirkin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dia Kamech" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo M. Somoza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula G. Vissio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00207" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02992898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fang Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chun Lee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pung-Pung Hwang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0684" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02992928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Tomkiewicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2015.11.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Dirks" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van den Thillart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Qu&#233;rat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-30" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-13-0224" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2012.00173" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048931" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.05.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CQHGT05-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Al Hashimi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Delgado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawasaki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq098" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fouchereau-Peron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fitzpatrick" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Cliff Rankin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107411v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Friocourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Endress" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20080505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lafont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maugars" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baloche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003355" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Atkinson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.113350" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Ju Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Maugars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Lafont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ru Jeng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Chung Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2020.113395" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Roche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Depp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ammar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2020.100747" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02091322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell S Fleming" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Rancon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40019-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01879962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon-Hui Tay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela I P&#233;rez Sirkin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Flori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00607" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Denis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Campo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00304" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa F.G. da Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Tveiten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2018.03.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Benoist" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.12.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela I. P&#233;rez Sirkin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dia Kamech" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo M. Somoza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula G. Vissio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00207" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02992898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fang Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chun Lee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pung-Pung Hwang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0684" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02992928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Tomkiewicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2015.11.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Dirks" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van den Thillart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995759v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-13-0224" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00981323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Qu&#233;rat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-30" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048931" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2012.00173" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.05.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CQHGT05-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Al Hashimi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Delgado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawasaki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq098" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fouchereau-Peron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fitzpatrick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Cliff Rankin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Friocourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>