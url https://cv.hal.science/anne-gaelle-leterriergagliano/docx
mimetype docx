--- v0 (2026-03-19)
+++ v1 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Gaelle Leterrier Gagliano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder l’étude des minores. Une réflexion en creux et en reliefs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pantin et Gérard Péoux, Magasins de savoirs. Rassembler et redistribuer la connaissance par le livre (XVIE – XVIIE siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Mellet, Les Remontrances. Discours de paix et de justice en temps de guerre. Une autre histoire des guerres de Religion (France, v. 1557 – v. 1603)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Colloque chrestien&amp;quot; de Simon Poncet ou le dialogue polémique d'un catholique intransigeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caliban : French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Le Verger n°24 : L'aventure à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Errera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pochmalicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L'aventure à la Renaissance, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si je veux tenter de jouer quelques fois... : Pierre de Brach ou les doutes d'un chantre au temps des guerres de Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la Muse du Consistoire ou comment être pasteur protestant & poète aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La satire de Jean Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu de Lamentation et Polémique au temps des guerres de Religion de Natalia Wawrzyniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter les vers : étude des références bibliques inscrites dans les marges de la Chrestienne Resjouissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Psautier de Genève, véritable dialogue de Théodore de Bèze et Clément Marot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumer ou effacer ? Les échos littéraires du massacre de la mort de Charles IX en 1574 à la fin du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Gardon-Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage et représentations de la Saint Barthélemy en Europe et dans le monde (1572 - 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Goeury; Tatiana Debbagi-Baranova, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Assumer ou effacer ? Les échos littéraires du massacre de la mort de Charles IX en 1574 à la fin du XVII e siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Gardon-Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Représentations et usages de la Saint-Barthélemy en Europe et dans le Monde (1572-2022) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle &amp; Sorbonne Université, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La merveille. Résurgence d'un motif médiéval dans des poèmes militants catholiques des guerres de Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anachronisme à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lisa Pochmalicki; Marie-Antoinette Alamenciak; Anne-Gaëlle Leterrier Gagliano, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer, éditer, diffuser au temps des guerres de Religion. Un réseau de fabricants engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supports et contextes éditoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SLAC, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chanson spirituelle ou la stratégie d’une occupation de l’espace sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Poésie et musique spirituelle à la Renaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Millet; Christophe Dupraz, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouquet XXVIII – Comment aborder l’étude des minores ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Piettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lionetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://cornucopia16.com/blog/2024/07/16/bouquet-xxviii-comment-aborder-letude-des-minores/, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pochmalicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Errera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIII, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pain à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Leterrier-Gagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Victor Desarbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XV, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu seras à bon droit notre Hercule-François&amp;quot; : l'engagement des poètes au service de François d'Alençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque : Les frères du roi en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Marion Duchesne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais j'ai vu mort par terre le prince de Condé : la mort de Condé comme un signe ordalique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues Daussy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Louis Ier de Condé, prince du sang et huguenot"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lyre catholique : le chant de la circonstance au temps des guerres de Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Peureux; Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie de circonstance (XVe - XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2022, Orbis Litterarum, 978-2-84016-499-9 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurer l'assassinat des Guise : comparer la poétique des chansons à celles des autres poésies funéraires de circonstances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Millet; Alice Tacaille; Jean Vignes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chanson d’actualité, de Louis XII à Henri IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, Sorbonne Université Presses, pp.243-261, 2021, Cahiers V. L. Saulnier, 979-10-231-0638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le frère contre le frère. La réception catholique des Discours des misères de ce temps : reprises et variations du motif de la famille éclatée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Champetier de Ribes; Vanessa Oberliessen; Sofina Dembruk; Frank Lestringant; Daniel Fliege. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une honnête curiosité en l'honneur de toutes choses. Mélanges en l'honneur d'Olivier Millet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-600-06071-4 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaillir par les livres. Les poètes militants catholiques au temps des guerres de Religion (1551 - 1598)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Sorbonne Université (France), 2022. Français. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03990093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Gaelle Leterrier Gagliano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder l’étude des minores. Une réflexion en creux et en reliefs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pantin et Gérard Péoux, Magasins de savoirs. Rassembler et redistribuer la connaissance par le livre (XVIE – XVIIE siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Mellet, Les Remontrances. Discours de paix et de justice en temps de guerre. Une autre histoire des guerres de Religion (France, v. 1557 – v. 1603)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Colloque chrestien&amp;quot; de Simon Poncet ou le dialogue polémique d'un catholique intransigeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caliban : French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Le Verger n°24 : L'aventure à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Errera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pochmalicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L'aventure à la Renaissance, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si je veux tenter de jouer quelques fois... : Pierre de Brach ou les doutes d'un chantre au temps des guerres de Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la Muse du Consistoire ou comment être pasteur protestant & poète aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.12644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La satire de Jean Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu de Lamentation et Polémique au temps des guerres de Religion de Natalia Wawrzyniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter les vers : étude des références bibliques inscrites dans les marges de la Chrestienne Resjouissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire du protestantisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Psautier de Genève, véritable dialogue de Théodore de Bèze et Clément Marot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumer ou effacer ? Les échos littéraires du massacre de la mort de Charles IX en 1574 à la fin du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Gardon-Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage et représentations de la Saint Barthélemy en Europe et dans le monde (1572 - 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Goeury; Tatiana Debbagi-Baranova, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Assumer ou effacer ? Les échos littéraires du massacre de la mort de Charles IX en 1574 à la fin du XVII e siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Gardon-Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Représentations et usages de la Saint-Barthélemy en Europe et dans le Monde (1572-2022) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle &amp; Sorbonne Université, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La merveille. Résurgence d'un motif médiéval dans des poèmes militants catholiques des guerres de Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anachronisme à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lisa Pochmalicki; Marie-Antoinette Alamenciak; Anne-Gaëlle Leterrier Gagliano, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer, éditer, diffuser au temps des guerres de Religion. Un réseau de fabricants engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supports et contextes éditoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SLAC, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chanson spirituelle ou la stratégie d’une occupation de l’espace sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Poésie et musique spirituelle à la Renaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Millet; Christophe Dupraz, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouquet XXVIII – Comment aborder l’étude des minores ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Piettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lionetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://cornucopia16.com/blog/2024/07/16/bouquet-xxviii-comment-aborder-letude-des-minores/, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pochmalicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Errera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIII, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pain à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Leterrier-Gagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Victor Desarbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XV, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais j'ai vu mort par terre le prince de Condé : la mort de Condé comme un signe ordalique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues Daussy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Louis Ier de Condé, prince du sang et huguenot"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu seras à bon droit notre Hercule-François&amp;quot; : l'engagement des poètes au service de François d'Alençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque : Les frères du roi en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Marion Duchesne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lyre catholique : le chant de la circonstance au temps des guerres de Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Peureux; Alain Vaillant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie de circonstance (XVe - XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2022, Orbis Litterarum, 978-2-84016-499-9 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurer l'assassinat des Guise : comparer la poétique des chansons à celles des autres poésies funéraires de circonstances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Millet; Alice Tacaille; Jean Vignes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chanson d’actualité, de Louis XII à Henri IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, Sorbonne Université Presses, pp.243-261, 2021, Cahiers V. L. Saulnier, 979-10-231-0638-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le frère contre le frère. La réception catholique des Discours des misères de ce temps : reprises et variations du motif de la famille éclatée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Champetier de Ribes; Vanessa Oberliessen; Sofina Dembruk; Frank Lestringant; Daniel Fliege. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une honnête curiosité en l'honneur de toutes choses. Mélanges en l'honneur d'Olivier Millet.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-600-06071-4 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaillir par les livres. Les poètes militants catholiques au temps des guerres de Religion (1551 - 1598)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Leterrier Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Sorbonne Université (France), 2022. Français. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03990093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732727v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Leterrier Gagliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990392v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990389v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Errera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pochmalicki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990270v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardon-Goujon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piettre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Leterrier-Gagliano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03990093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732727v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Leterrier Gagliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990392v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990389v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Errera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pochmalicki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990270v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990125v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardon-Goujon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piettre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Leterrier-Gagliano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03990093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>