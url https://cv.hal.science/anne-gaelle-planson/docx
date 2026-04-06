--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -655,265 +655,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory signalling to the Arp2/3 complex steers cell migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Insights for Native Production of MSP1 19 , the Disulfide-Rich C-Terminal Fragment from Plasmodium falciparum Merozoite Surface Protein 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Dang</w:t>
+                <w:t xml:space="preserve">J. Iñaki Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Gorelik</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain F. Chaffotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature12611⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.57086 - 57086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920076v1</w:t>
+                <w:t xml:space="preserve">pasteur-01673642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights for Native Production of MSP1 19 , the Disulfide-Rich C-Terminal Fragment from Plasmodium falciparum Merozoite Surface Protein 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+                <w:t xml:space="preserve">Inhibitory signalling to the Arp2/3 complex steers cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Gorelik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Sousa-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Iñaki Guijarro</w:t>
+                <w:t xml:space="preserve">Emmanuel Derivery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain F. Chaffotte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (2), pp.57086 - 57086. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 503 (7475), pp.281-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature12611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01673642v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A retrosynthetic biology approach to therapeutics: from conception to delivery</w:t>
               </w:r>
@@ -1022,407 +1022,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A retrosynthetic biology approach to metabolic pathway design for therapeutic production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering antibiotic production and overcoming bacterial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davide Fichera</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Grigoras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (7), pp.812-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.201100085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-5-122⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652758v1</w:t>
+                <w:t xml:space="preserve">hal-02647510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione revisited: a vital function in iron metabolism and ancillary role in thiol-redox control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A retrosynthetic biology approach to metabolic pathway design for therapeutic production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitranshu Kumar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davide Fichera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emboj.2011.105⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (122), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-5-122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650742v1</w:t>
+                <w:t xml:space="preserve">hal-02652758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering antibiotic production and overcoming bacterial resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glutathione revisited: a vital function in iron metabolism and ancillary role in thiol-redox control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitranshu Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aeid Igbaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît d'Autréaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.201100085⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), pp.2044-2056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2011.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647510v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid residues important for folding of thioredoxin are revealed only by study of the physiologically relevant reduced form of the protein</w:t>
               </w:r>
@@ -2053,77 +2053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance of maltose binding protein to the in vivo folding of the disulfide-rich C-terminal fragment from Plasmodium falciparum merozoite surface protein 1 expressed in Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iñaki Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel E. Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain F. Chaffotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 42 (45), pp.13202-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2428,217 +2428,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of action of flavonoids as antibacterial compounds in the Gram-positive bacterium Bacillus subtilis.</w:t>
+                <w:t xml:space="preserve">Mechanism of action of flavonoids in the Gram-positive bacterium Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO workshop - Creating is Understanding: Synthetic Biology Masters Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">MICROBES - 15ème congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316392v1</w:t>
+                <w:t xml:space="preserve">hal-04316436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of action of flavonoids in the Gram-positive bacterium Bacillus subtilis</w:t>
+                <w:t xml:space="preserve">Mechanism of action of flavonoids as antibacterial compounds in the Gram-positive bacterium Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBES - 15ème congrès national de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EMBO workshop - Creating is Understanding: Synthetic Biology Masters Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316436v1</w:t>
+                <w:t xml:space="preserve">hal-04316392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3859,51 +3859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauveplane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194502" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883489v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vives" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7218" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Feh&#233;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Fern&#225;ndez-Castan&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Grigoras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2A8007C3A025203A07529AA47BEA742EF0329C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gorelik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sousa-Blin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Derivery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12611" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01673642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I&#241;aki Guijarro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F. Chaffotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057086" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2012.03.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46TP08B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fichera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-5-122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitranshu Kumar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeid Igbaria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115B916A9DA3978D8E1D7DB59AA55229C2FCAB43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Huber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaffotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Eser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Beckwith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi100784h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias H Elg&#225;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#252;ntert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt D Berndt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20100289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B Toledano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay&#8208;moisan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamamoto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Ritz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. J&#246;nsson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda J. Faulkner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2007.11.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00553620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Il Cha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cruz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509583102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00364798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Goldberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035321c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LXVH6GQ6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laforge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Guesdon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gourgues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204312v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-299-5_9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Planson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chubukov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauveplane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194502" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883489v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vives" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7218" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Feh&#233;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Fern&#225;ndez-Castan&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Grigoras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2A8007C3A025203A07529AA47BEA742EF0329C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01673642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I&#241;aki Guijarro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F. Chaffotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057086" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gorelik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sousa-Blin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Derivery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12611" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2012.03.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46TP08B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115B916A9DA3978D8E1D7DB59AA55229C2FCAB43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fichera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-5-122" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitranshu Kumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeid Igbaria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Junot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Huber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaffotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Eser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Beckwith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi100784h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias H Elg&#225;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#252;ntert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt D Berndt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20100289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B Toledano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay&#8208;moisan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamamoto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Ritz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. J&#246;nsson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda J. Faulkner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2007.11.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00553620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Il Cha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Cruz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509583102" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00364798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Goldberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi035321c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LXVH6GQ6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laforge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wagner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Guesdon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gourgues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316425v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316454v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mangan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204312v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-299-5_9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>