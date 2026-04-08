--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -2092,234 +2092,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles transitions traversent les SIC à travers la question du vivant et du non-humain ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
+                <w:t xml:space="preserve">« Biodiversité en récits : Quand la fiction réinvente notre rapport au vivant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Allard-Huver</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natacha Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Festival Decoddex : Sensibilisation aux Enjeux de la Transition Écologique (du 18 au 21 mars)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJCAM (École de Journalisme et de Communication d’Aix-Marseille)., Mar 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128861v1</w:t>
+                <w:t xml:space="preserve">hal-05015502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Biodiversité en récits : Quand la fiction réinvente notre rapport au vivant »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles transitions traversent les SIC à travers la question du vivant et du non-humain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allard-Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Botero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Decoddex : Sensibilisation aux Enjeux de la Transition Écologique (du 18 au 21 mars)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJCAM (École de Journalisme et de Communication d’Aix-Marseille)., Mar 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Transition(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015502v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-conception, éco-création, du rôle du collectif pour la transition socio écologique dans les musées</w:t>
               </w:r>
@@ -2519,532 +2519,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le re-enactement à l’ère de la transition socio- écologique : zoom sur le patrimoine scripté et recréé, détruit ou difficile d’accès</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle communicationnel des plateformes numériques et réseaux-sociaux numériques pour l’engagement citoyen dans le cadre du projet ‘‘Vénères et Solidaires.&amp;quot; L’Europe aux portes de quartiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Porcedda</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Souillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticemed 14: Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIC; CREM; Université Française d'Egypte ( le Caire); association TICEMED, Oct 2024, Le Caire (Egypt), Égypte</w:t>
+              <w:t xml:space="preserve">Communication &amp; Incommunication en méditerranée: quels impacts des plateformes numériques (XXI Forum RTRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RTRC : réseau Transméditerranéen de recherche en communication; Université Côte d'Azur; Sic.Lab; Université de Toulon; Imsic, May 2024, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747026v1</w:t>
+                <w:t xml:space="preserve">hal-04599840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Exposition Joba Mena à l’Aquarium de la Porte Dorée à Paris, quels enjeux ? »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour sur les 3 jours de l'école internationale d'été : musées en transition- EJCAM (AMU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Expérimenter la mer »- journée d'étude "Médiamorphoses" organisée par l' IMSIC, le GRIPIC et l'Institut des océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIC; GRIPIC; institut des Océans -AMU; IMBE, Jun 2024, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Présences numériques et changement sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIC équipe 2, Jun 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605621v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new mobilization tools for participatory science: the PAUZAFRUITS project, a scientific urban orchard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation à la Bastide à Fruits du projet de l'association VVOUM et de l'ANR PAUZAFRUITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Takerkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Future Communications: rethinking societies, cultures and Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Electronic Media and Mass Communication, School of Media and Communication,Pondicherry University Puducherry, India; UFR Ingémédia of the University of Toulon - France; Oslo Metropolitan University - Norway; Multimedia University - Malaysia, Apr 2024, Puducherry, India</w:t>
+              <w:t xml:space="preserve">Rencontres départementales des bouches du Rhône : Nature en Ville ou Ville dans la nature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Bouches du Rhône, Jun 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536024v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle communicationnel des plateformes numériques et réseaux-sociaux numériques pour l’engagement citoyen dans le cadre du projet ‘‘Vénères et Solidaires.&amp;quot; L’Europe aux portes de quartiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards new mobilization tools for participatory science: the PAUZAFRUITS project, a scientific urban orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Souillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Incommunication en méditerranée: quels impacts des plateformes numériques (XXI Forum RTRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RTRC : réseau Transméditerranéen de recherche en communication; Université Côte d'Azur; Sic.Lab; Université de Toulon; Imsic, May 2024, Cannes, France</w:t>
+              <w:t xml:space="preserve">Colloque Future Communications: rethinking societies, cultures and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Electronic Media and Mass Communication, School of Media and Communication,Pondicherry University Puducherry, India; UFR Ingémédia of the University of Toulon - France; Oslo Metropolitan University - Norway; Multimedia University - Malaysia, Apr 2024, Puducherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599840v1</w:t>
+                <w:t xml:space="preserve">hal-04536024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les 3 jours de l'école internationale d'été : musées en transition- EJCAM (AMU)</w:t>
+                <w:t xml:space="preserve">Le re-enactement à l’ère de la transition socio- écologique : zoom sur le patrimoine scripté et recréé, détruit ou difficile d’accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Nascimento</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Porcedda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présences numériques et changement sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIC équipe 2, Jun 2024, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Ticemed 14: Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIC; CREM; Université Française d'Egypte ( le Caire); association TICEMED, Oct 2024, Le Caire (Egypt), Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605614v1</w:t>
+                <w:t xml:space="preserve">hal-04747026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation à la Bastide à Fruits du projet de l'association VVOUM et de l'ANR PAUZAFRUITS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Exposition Joba Mena à l’Aquarium de la Porte Dorée à Paris, quels enjeux ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Masotti</w:t>
+                <w:t xml:space="preserve">Suzie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres départementales des bouches du Rhône : Nature en Ville ou Ville dans la nature ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département des Bouches du Rhône, Jun 2024, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">« Expérimenter la mer »- journée d'étude "Médiamorphoses" organisée par l' IMSIC, le GRIPIC et l'Institut des océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIC; GRIPIC; institut des Océans -AMU; IMBE, Jun 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605604v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversifier les modes d'habiter : le modèle des tiers-lieux et des living labs ?</w:t>
               </w:r>
@@ -3106,273 +3106,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un défi d'injonctions contradictoires : former les équipes des musées à la transition écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers des formats hybrides combinant fiction et biodiversité : engager des professionnels dans la recherche et ré-ensauvager un film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sussfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Porcedda</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18E CONGRÈS DU RIODD : CHANGER OU S'EFFONDRER ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLERSE, LUMEN, Oct 2023, Lille (Villeneuve d'Ascq), France</w:t>
+              <w:t xml:space="preserve">Vent debout ! Dynamiques communicationnelles, mobilisations écologiques et participations citoyennes contemporaines 23-24 nov. 2023 Paris (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’études et de recherches « Communication, Environnement, Sciences et Société » (GER ComENss) de la Société Française des Sciences de l’Information et de la Communication (SFSIC); Académie des Controverses et de la Communication Sensible (ACCS); IMSIC; CARISM; CREM; GRESEC, Nov 2023, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316570v1</w:t>
+                <w:t xml:space="preserve">hal-04327045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des formats hybrides combinant fiction et biodiversité : engager des professionnels dans la recherche et ré-ensauvager un film</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un défi d'injonctions contradictoires : former les équipes des musées à la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Porcedda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vent debout ! Dynamiques communicationnelles, mobilisations écologiques et participations citoyennes contemporaines 23-24 nov. 2023 Paris (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’études et de recherches « Communication, Environnement, Sciences et Société » (GER ComENss) de la Société Française des Sciences de l’Information et de la Communication (SFSIC); Académie des Controverses et de la Communication Sensible (ACCS); IMSIC; CARISM; CREM; GRESEC, Nov 2023, Paris Université Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">18E CONGRÈS DU RIODD : CHANGER OU S'EFFONDRER ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLERSE, LUMEN, Oct 2023, Lille (Villeneuve d'Ascq), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327045v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partner Session IAMCR : GER COMENSS (SFSIC) Title: emerging topics of environmental and ethical issues in communication research.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC et sciences Po Lyon, Jul 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3693,454 +3693,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la marque à l’artisanat, de l’artisanat à la marque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuité pédagogique (usages en situation) : vers de nouvelles logiques d’actions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucia Granget</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Artisanat, design, créativité : entre tradition et contemporanéité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICCA et creative shift studies, Jun 2022, Plovdiv et Gabrovo, Bulgarie</w:t>
+              <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682816v1</w:t>
+                <w:t xml:space="preserve">hal-03641145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">la communication des fondations dédiées à la mer</w:t>
+                <w:t xml:space="preserve">Le végétal et le paysage : les « réserves » de nature en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pascual Espuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Médiamorphoses » 2022 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire GRIPIC - Sorbonne Université Celsa;; laboratoire IMSIC AMU, Nov 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Pré-conférence ICA-25 mai 2022-Aix en Provence: Other than Human World: emerging vegetal communication in the public space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GER CESS-IMSIC-SFSIC-ICA, May 2022, Aiw-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843162v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le végétal et le paysage : les « réserves » de nature en ville</w:t>
+                <w:t xml:space="preserve">Paysages d'aquariums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-conférence ICA-25 mai 2022-Aix en Provence: Other than Human World: emerging vegetal communication in the public space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GER CESS-IMSIC-SFSIC-ICA, May 2022, Aiw-en-Provence, France</w:t>
+              <w:t xml:space="preserve">journées scientifiques de Toulon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pole Esmed/ Bureau des Paysages en mouvement/ Université de Toulon, Apr 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682797v1</w:t>
+                <w:t xml:space="preserve">hal-03657287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuité pédagogique (usages en situation) : vers de nouvelles logiques d’actions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">la communication des fondations dédiées à la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Durampart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Reboul</w:t>
+                <w:t xml:space="preserve">Céline Pascual Espuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire « Médiamorphoses » 2022 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GRIPIC - Sorbonne Université Celsa;; laboratoire IMSIC AMU, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641145v1</w:t>
+                <w:t xml:space="preserve">hal-03843162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages d'aquariums</w:t>
+                <w:t xml:space="preserve">De la marque à l’artisanat, de l’artisanat à la marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques de Toulon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pole Esmed/ Bureau des Paysages en mouvement/ Université de Toulon, Apr 2022, Toulon, France</w:t>
+              <w:t xml:space="preserve">« Artisanat, design, créativité : entre tradition et contemporanéité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICCA et creative shift studies, Jun 2022, Plovdiv et Gabrovo, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657287v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acculturation à l’IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4241,178 +4241,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps suspendu et futurs restreints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jardiner les communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps, rythmes et temporalités dans les secteurs culturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des Jeunes Chercheur·es du LabEx ICCA, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Transitions en tension Controverses et tensions autour des transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GER Communication Environnement Sciences et Société, la SFSIC, Unversité Catholique de Louvain-la-Neuve, Dec 2021, Louvain-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228269v1</w:t>
+                <w:t xml:space="preserve">hal-03522980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jardiner les communs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temps suspendu et futurs restreints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sussfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions en tension Controverses et tensions autour des transitions écologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GER Communication Environnement Sciences et Société, la SFSIC, Unversité Catholique de Louvain-la-Neuve, Dec 2021, Louvain-La-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Temps, rythmes et temporalités dans les secteurs culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Jeunes Chercheur·es du LabEx ICCA, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522980v1</w:t>
+                <w:t xml:space="preserve">hal-03228269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ”frontier” `a la frange de parc</w:t>
               </w:r>
@@ -4543,247 +4543,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de prise en charge de patients atteints de dégénérescence cognitive : enjeux communicationnels et redéfinition des rôles aidés, aidants, soignants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nature et culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numérisation de la société et enjeux en santé : transformation des espaces, des processus et des relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, 88e congrès, Université Sherbrooke et université Bishop, May 2021, Sherbrooke, Canada. pp.11-12</w:t>
+              <w:t xml:space="preserve">Les rendez-vous de la nature en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bureau des Paysages- ESAD TPM, Oct 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509143v1</w:t>
+                <w:t xml:space="preserve">hal-03530984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature et culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositif de prise en charge de patients atteints de dégénérescence cognitive : enjeux communicationnels et redéfinition des rôles aidés, aidants, soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous de la nature en ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bureau des Paysages- ESAD TPM, Oct 2021, Toulon, France</w:t>
+              <w:t xml:space="preserve">Numérisation de la société et enjeux en santé : transformation des espaces, des processus et des relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, 88e congrès, Université Sherbrooke et université Bishop, May 2021, Sherbrooke, Canada. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03530984v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herauts en habits de héros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sussfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment parler d'environnement ? Héros/Hérauts et communication environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMSIC; SFSIC; GER CESS groupe de recherche "Communication Environnement Science et Société", Dec 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4953,217 +4953,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arts numériques contemporains : les artistes en laboratoire »</w:t>
+                <w:t xml:space="preserve">De la généalogie aux usages d’une plateforme pour la traduction : bilan et enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Jauniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Nicolas-Kaufman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bloomfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les arts numériques contemporains : les artistes en laboratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex ICCA, Labsic, Carrefour des sciences (Universciences), Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">A TRAVERS LES LANGUES ET LES CULTURES : DE DIFFÉRENTS USAGES NUMÉRIQUES DU PATRIMOINE TEXTUEL ET AUDIOVISUEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843153v1</w:t>
+                <w:t xml:space="preserve">hal-03843195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la généalogie aux usages d’une plateforme pour la traduction : bilan et enquête</w:t>
+                <w:t xml:space="preserve">Les arts numériques contemporains : les artistes en laboratoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Bloomfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A TRAVERS LES LANGUES ET LES CULTURES : DE DIFFÉRENTS USAGES NUMÉRIQUES DU PATRIMOINE TEXTUEL ET AUDIOVISUEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Les arts numériques contemporains : les artistes en laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex ICCA, Labsic, Carrefour des sciences (Universciences), Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843195v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une ville durable ? Dispositifs numériques et engagement citoyen</w:t>
               </w:r>
@@ -5376,247 +5376,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et pratiques des TIC dans les fablabs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paysages de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communication numérique au cœur des sociétés : dispositifs, logiques de développement et pratiques,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRESEC _ ICM Echirolles; Université de Grenoble, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2e Journées Internationales de Sociologie de l’Energie (JISE 2015) : Les sociétés contemporaines à l’épreuve des transitions énergétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CITERES -Université François Rabelais de Tours; CETU ETIcS - Université François Rabelais de Tours, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528111v1</w:t>
+                <w:t xml:space="preserve">halshs-01181145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages de l'énergie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages et pratiques des TIC dans les fablabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journées Internationales de Sociologie de l’Energie (JISE 2015) : Les sociétés contemporaines à l’épreuve des transitions énergétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CITERES -Université François Rabelais de Tours; CETU ETIcS - Université François Rabelais de Tours, Jul 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">La communication numérique au cœur des sociétés : dispositifs, logiques de développement et pratiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESEC _ ICM Echirolles; Université de Grenoble, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01181145v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6152,51 +6152,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can citizens contribute to participatory agroforestry research through urban orchards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Takerkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6309,51 +6309,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole internationale d'été et d'hiver sur les musées en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Porcedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Alyson Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6490,51 +6490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide des activités info-communicationnelles d'aidants de personnes atteintes d'une dégénérescence cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6628,51 +6628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences participatives et communs_ Panel Communication, Environnement, Science et Société (COMENSS) Coordination : Anne Gagnebien, Université́ Toulon Var, IMSIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6721,268 +6721,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles formes d’écosystèmes socio-communicationnels et la réinvention des formes de vie face au COVID-19 (introduction générale de l'ouvrage)</w:t>
+                <w:t xml:space="preserve">De la marque à l’artisanat, de l’artisanat à la marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Michel Durampart. </w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yanita ANDONOVA; Anne-France KOGAN; Krassimira KRASTANOVA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les émergences du monde d’après. L’information-communication à l’épreuve d’une crise sanitaire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-28, 2023, Communication et civilisation, 978-2-14-035038-2</w:t>
+              <w:t xml:space="preserve">Artisanat, design, créativité : entre tradition et contemporanéité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-62, 2023, 978-2-9552946-3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159438v1</w:t>
+                <w:t xml:space="preserve">hal-04140016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la marque à l’artisanat, de l’artisanat à la marque</w:t>
+                <w:t xml:space="preserve">Les nouvelles formes d’écosystèmes socio-communicationnels et la réinvention des formes de vie face au COVID-19 (introduction générale de l'ouvrage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Granget</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Yanita ANDONOVA; Anne-France KOGAN; Krassimira KRASTANOVA. </w:t>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Benamor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Durampart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artisanat, design, créativité : entre tradition et contemporanéité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-62, 2023, 978-2-9552946-3-5</w:t>
+              <w:t xml:space="preserve">Les émergences du monde d’après. L’information-communication à l’épreuve d’une crise sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-28, 2023, Communication et civilisation, 978-2-14-035038-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140016v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénariser le monde d’après en temps de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sussfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7104,358 +7104,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«De la borne interactive au serious game, évolution des dispositifs multimédia d’apprentissage la notion de développement durable et le registre ludique»</w:t>
+                <w:t xml:space="preserve">Maquette 3D, serious game, webdocumentaire : les dispositifs numériques façonnent-ils l’engagement citoyen dans les projets de ville durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marion Barratault, Justine Delassus (dirs), CHCSC. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alemanno Sylvie; Beciu Camelia; Oprea Denisa-Adriana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’école au musée, interroger les modes de transmissions des savoirs,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp. 124-136, 2016</w:t>
+              <w:t xml:space="preserve">Communications publiques et organisationnelles. Intersections des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comunicare.ro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-172, 2016, 978-973-711-550-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528197v1</w:t>
+                <w:t xml:space="preserve">halshs-01638989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maquette 3D, serious game, webdocumentaire : les dispositifs numériques façonnent-ils l’engagement citoyen dans les projets de ville durable ?</w:t>
+                <w:t xml:space="preserve">«De la borne interactive au serious game, évolution des dispositifs multimédia d’apprentissage la notion de développement durable et le registre ludique»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Alemanno Sylvie; Beciu Camelia; Oprea Denisa-Adriana. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Barratault, Justine Delassus (dirs), CHCSC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications publiques et organisationnelles. Intersections des savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">De l’école au musée, interroger les modes de transmissions des savoirs,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp. 124-136, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comunicare.ro</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01638989v1</w:t>
+                <w:t xml:space="preserve">hal-02528197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le Développement durable au musée : une seconde vie pour les objets ?»</w:t>
+                <w:t xml:space="preserve">Sauvons la planète ? Yes we game !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Élisabeth Anstett et Nathalie Ortar (dirs.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Masseran et Phillipe Chavot (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième vie des objets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Pétra, pp. 153-169, 2015, Matière à recycler</w:t>
+              <w:t xml:space="preserve">Les cultures des sciences en Europe (2): Dispositifs, publics, acteurs, institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (17), PUN-Éditions universitaires de Lorraine; coll. « Questions de communication, série actes », pp. 73-86, 2015, Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches, 9782814302167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516288v1</w:t>
+                <w:t xml:space="preserve">hal-02521750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauvons la planète ? Yes we game !</w:t>
+                <w:t xml:space="preserve">« Le Développement durable au musée : une seconde vie pour les objets ?»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Anne Masseran et Phillipe Chavot (dirs). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Anstett et Nathalie Ortar (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cultures des sciences en Europe (2): Dispositifs, publics, acteurs, institutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2 (17), PUN-Éditions universitaires de Lorraine; coll. « Questions de communication, série actes », pp. 73-86, 2015, Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches, 9782814302167</w:t>
+              <w:t xml:space="preserve">Deuxième vie des objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pétra, pp. 153-169, 2015, Matière à recycler</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521750v1</w:t>
+                <w:t xml:space="preserve">hal-02516288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire accepter le projet de la ville durable : analyse urbano-communicationnelle des dispositifs contemporains de communication territoriale</w:t>
               </w:r>
@@ -7835,51 +7835,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École internationale d’hiver Musées en transition-Université du Québec à Trois Rivières – Trois Rivières 26, 27 et 28 février 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Porcedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8271,51 +8271,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide des activités info-communicationnelles d'aidants de personnes atteintes d'une dégénérescence cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8385,51 +8385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiers lieux : les configurations plurielles des arts de faire - Journée d’étude en ligne organisée par Cynthia Colmellere, Volny Fages et Jérôme Lamy- 1er juillet 2025 ( en ligne)- titre intervention : « Le rôle du lien social du verger dans les tiers-lieux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Tribondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8597,51 +8597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiction / Eco-production Biodiversité : table ronde Festival du premier film, 14e edition 5 au 9 juin 2024- La Ciotat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sussfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8955,51 +8955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon paysage au quotidien : une pratique ordinaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9090,51 +9090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE DES USAGES DE L'IPAD ET DE LA MUSÉOTOUCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Jauniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Valoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9208,265 +9208,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchains : quels enjeux juridiques, économiques, et énergétiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mondes imaginaires et univers transmédiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Fayon</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Leiduan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, 2023, Mondes imaginaires et univers transmédiatiques</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142348v1</w:t>
+                <w:t xml:space="preserve">hal-04217767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondes imaginaires et univers transmédiatiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blockchains : quels enjeux juridiques, économiques, et énergétiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Leiduan</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primavera de Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 136, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.8981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217767v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9542,51 +9542,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6382D191"/>
+    <w:nsid w:val="94FACC2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9773,51 +9773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gagnebien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6589-0513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175282838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nascimento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Isagawa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcedda Aude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coubault-Lazzarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Leiduan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing - Maas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fayon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.197.0143" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papilloud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Schultze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2359" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.4389" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1260" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3239" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Porcedda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Maccario" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605604v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takerkart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Tribondeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guerrero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Marguerite" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couston" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682797v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reboul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Renoir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530984v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Jauniau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nicolas-Kaufman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314695v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques Vigouroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023645v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438103v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alyson Carter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Golliot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#233;guier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presse des Mines" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127686v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_emergences_du_monde_d_apres_l_information_communication_a_l_epreuve_d_une_crise_sanitaire_michel_durampart-9782140350382-77562.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516297v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528197v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edituracomunicare.ro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516288v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521750v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.216" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505851v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques-Vigouroux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grmp (groupe de Recherche Mondialisation Et Patrimoine)" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037229v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463427v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaquot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016030v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jullien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221425v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953288v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Andrea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guittet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bectarte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Valoti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8981" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217767v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gagnebien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6589-0513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175282838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nascimento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Isagawa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcedda Aude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coubault-Lazzarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Leiduan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing - Maas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fayon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.197.0143" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papilloud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Schultze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2359" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.4389" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1260" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3239" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takerkart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Porcedda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Maccario" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Tribondeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guerrero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Marguerite" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couston" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reboul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228269v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Renoir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530984v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Jauniau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nicolas-Kaufman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843153v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314695v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181145v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques Vigouroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023645v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438103v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alyson Carter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Golliot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#233;guier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presse des Mines" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127686v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_emergences_du_monde_d_apres_l_information_communication_a_l_epreuve_d_une_crise_sanitaire_michel_durampart-9782140350382-77562.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516297v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638989v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edituracomunicare.ro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516288v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.216" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505851v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques-Vigouroux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grmp (groupe de Recherche Mondialisation Et Patrimoine)" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037229v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463427v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaquot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016030v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jullien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221425v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953288v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Andrea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guittet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bectarte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Valoti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142348v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8981" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>