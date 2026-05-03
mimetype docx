--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -2092,234 +2092,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Biodiversité en récits : Quand la fiction réinvente notre rapport au vivant »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles transitions traversent les SIC à travers la question du vivant et du non-humain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allard-Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Botero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Decoddex : Sensibilisation aux Enjeux de la Transition Écologique (du 18 au 21 mars)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJCAM (École de Journalisme et de Communication d’Aix-Marseille)., Mar 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Transition(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015502v1</w:t>
+                <w:t xml:space="preserve">hal-05128861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles transitions traversent les SIC à travers la question du vivant et du non-humain ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nataly Botero</w:t>
+                <w:t xml:space="preserve">« Biodiversité en récits : Quand la fiction réinvente notre rapport au vivant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Courbon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natacha Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Festival Decoddex : Sensibilisation aux Enjeux de la Transition Écologique (du 18 au 21 mars)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJCAM (École de Journalisme et de Communication d’Aix-Marseille)., Mar 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128861v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-conception, éco-création, du rôle du collectif pour la transition socio écologique dans les musées</w:t>
               </w:r>
@@ -2519,532 +2519,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle communicationnel des plateformes numériques et réseaux-sociaux numériques pour l’engagement citoyen dans le cadre du projet ‘‘Vénères et Solidaires.&amp;quot; L’Europe aux portes de quartiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards new mobilization tools for participatory science: the PAUZAFRUITS project, a scientific urban orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Souillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Incommunication en méditerranée: quels impacts des plateformes numériques (XXI Forum RTRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RTRC : réseau Transméditerranéen de recherche en communication; Université Côte d'Azur; Sic.Lab; Université de Toulon; Imsic, May 2024, Cannes, France</w:t>
+              <w:t xml:space="preserve">Colloque Future Communications: rethinking societies, cultures and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Electronic Media and Mass Communication, School of Media and Communication,Pondicherry University Puducherry, India; UFR Ingémédia of the University of Toulon - France; Oslo Metropolitan University - Norway; Multimedia University - Malaysia, Apr 2024, Puducherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599840v1</w:t>
+                <w:t xml:space="preserve">hal-04536024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les 3 jours de l'école internationale d'été : musées en transition- EJCAM (AMU)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Exposition Joba Mena à l’Aquarium de la Porte Dorée à Paris, quels enjeux ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présences numériques et changement sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIC équipe 2, Jun 2024, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">« Expérimenter la mer »- journée d'étude "Médiamorphoses" organisée par l' IMSIC, le GRIPIC et l'Institut des océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIC; GRIPIC; institut des Océans -AMU; IMBE, Jun 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605614v1</w:t>
+                <w:t xml:space="preserve">hal-04605621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation à la Bastide à Fruits du projet de l'association VVOUM et de l'ANR PAUZAFRUITS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Takerkart</w:t>
+                <w:t xml:space="preserve">Le re-enactement à l’ère de la transition socio- écologique : zoom sur le patrimoine scripté et recréé, détruit ou difficile d’accès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Masotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+                <w:t xml:space="preserve">Aude Porcedda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres départementales des bouches du Rhône : Nature en Ville ou Ville dans la nature ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département des Bouches du Rhône, Jun 2024, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Ticemed 14: Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIC; CREM; Université Française d'Egypte ( le Caire); association TICEMED, Oct 2024, Le Caire (Egypt), Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605604v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new mobilization tools for participatory science: the PAUZAFRUITS project, a scientific urban orchard</w:t>
+                <w:t xml:space="preserve">Retour sur les 3 jours de l'école internationale d'été : musées en transition- EJCAM (AMU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Future Communications: rethinking societies, cultures and Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Electronic Media and Mass Communication, School of Media and Communication,Pondicherry University Puducherry, India; UFR Ingémédia of the University of Toulon - France; Oslo Metropolitan University - Norway; Multimedia University - Malaysia, Apr 2024, Puducherry, India</w:t>
+              <w:t xml:space="preserve">Présences numériques et changement sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIC équipe 2, Jun 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536024v1</w:t>
+                <w:t xml:space="preserve">hal-04605614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le re-enactement à l’ère de la transition socio- écologique : zoom sur le patrimoine scripté et recréé, détruit ou difficile d’accès</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation à la Bastide à Fruits du projet de l'association VVOUM et de l'ANR PAUZAFRUITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Takerkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Porcedda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticemed 14: Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIC; CREM; Université Française d'Egypte ( le Caire); association TICEMED, Oct 2024, Le Caire (Egypt), Égypte</w:t>
+              <w:t xml:space="preserve">Rencontres départementales des bouches du Rhône : Nature en Ville ou Ville dans la nature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Bouches du Rhône, Jun 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747026v1</w:t>
+                <w:t xml:space="preserve">hal-04605604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Exposition Joba Mena à l’Aquarium de la Porte Dorée à Paris, quels enjeux ? »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzie Maccario</w:t>
+                <w:t xml:space="preserve">Rôle communicationnel des plateformes numériques et réseaux-sociaux numériques pour l’engagement citoyen dans le cadre du projet ‘‘Vénères et Solidaires.&amp;quot; L’Europe aux portes de quartiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Souillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Expérimenter la mer »- journée d'étude "Médiamorphoses" organisée par l' IMSIC, le GRIPIC et l'Institut des océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIC; GRIPIC; institut des Océans -AMU; IMBE, Jun 2024, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Communication &amp; Incommunication en méditerranée: quels impacts des plateformes numériques (XXI Forum RTRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RTRC : réseau Transméditerranéen de recherche en communication; Université Côte d'Azur; Sic.Lab; Université de Toulon; Imsic, May 2024, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605621v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversifier les modes d'habiter : le modèle des tiers-lieux et des living labs ?</w:t>
               </w:r>
@@ -3151,51 +3151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3246,51 +3246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un défi d'injonctions contradictoires : former les équipes des musées à la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Porcedda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18E CONGRÈS DU RIODD : CHANGER OU S'EFFONDRER ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLERSE, LUMEN, Oct 2023, Lille (Villeneuve d'Ascq), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3516,204 +3516,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel 2 du GER CESS - Sciences participatives et communs-XXIII Congrès de la SFSIC</w:t>
+                <w:t xml:space="preserve">Transmédialité et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Couston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC; MICA, Jul 2023, Bordeaux - IUT Bordeaux Montaigne, France</w:t>
+              <w:t xml:space="preserve">Biennale du transmédia 2023 : transmédialité et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIC BABEL Université de toulon, Dec 2023, Toulon (Université de Toulon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152870v1</w:t>
+                <w:t xml:space="preserve">hal-04327086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmédialité et environnement</w:t>
+                <w:t xml:space="preserve">Panel 2 du GER CESS - Sciences participatives et communs-XXIII Congrès de la SFSIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Couston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale du transmédia 2023 : transmédialité et politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIC BABEL Université de toulon, Dec 2023, Toulon (Université de Toulon), France</w:t>
+              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC; MICA, Jul 2023, Bordeaux - IUT Bordeaux Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327086v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité pédagogique (usages en situation) : vers de nouvelles logiques d’actions ?</w:t>
               </w:r>
@@ -3926,191 +3926,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">la communication des fondations dédiées à la mer</w:t>
+                <w:t xml:space="preserve">De la marque à l’artisanat, de l’artisanat à la marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pascual Espuny</w:t>
+                <w:t xml:space="preserve">Lucia Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Médiamorphoses » 2022 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire GRIPIC - Sorbonne Université Celsa;; laboratoire IMSIC AMU, Nov 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">« Artisanat, design, créativité : entre tradition et contemporanéité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICCA et creative shift studies, Jun 2022, Plovdiv et Gabrovo, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843162v1</w:t>
+                <w:t xml:space="preserve">hal-03682816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la marque à l’artisanat, de l’artisanat à la marque</w:t>
+                <w:t xml:space="preserve">la communication des fondations dédiées à la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Granget</w:t>
+                <w:t xml:space="preserve">Céline Pascual Espuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Artisanat, design, créativité : entre tradition et contemporanéité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICCA et creative shift studies, Jun 2022, Plovdiv et Gabrovo, Bulgarie</w:t>
+              <w:t xml:space="preserve">Séminaire « Médiamorphoses » 2022 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GRIPIC - Sorbonne Université Celsa;; laboratoire IMSIC AMU, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682816v1</w:t>
+                <w:t xml:space="preserve">hal-03843162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acculturation à l’IA</w:t>
               </w:r>
@@ -4474,273 +4474,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métropolisation et nature, écologie des relations dans la cité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositif de prise en charge de patients atteints de dégénérescence cognitive : enjeux communicationnels et redéfinition des rôles aidés, aidants, soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bureau des Paysages en Mouvement - ESAD TPM Toulon- Université de Toulon, Nov 2021, Toulon, France</w:t>
+              <w:t xml:space="preserve">Numérisation de la société et enjeux en santé : transformation des espaces, des processus et des relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, 88e congrès, Université Sherbrooke et université Bishop, May 2021, Sherbrooke, Canada. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523013v1</w:t>
+                <w:t xml:space="preserve">hal-03509143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous de la nature en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bureau des Paysages- ESAD TPM, Oct 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de prise en charge de patients atteints de dégénérescence cognitive : enjeux communicationnels et redéfinition des rôles aidés, aidants, soignants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Métropolisation et nature, écologie des relations dans la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numérisation de la société et enjeux en santé : transformation des espaces, des processus et des relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, 88e congrès, Université Sherbrooke et université Bishop, May 2021, Sherbrooke, Canada. pp.11-12</w:t>
+              <w:t xml:space="preserve">Paysages en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bureau des Paysages en Mouvement - ESAD TPM Toulon- Université de Toulon, Nov 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509143v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herauts en habits de héros</w:t>
               </w:r>
@@ -6152,51 +6152,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can citizens contribute to participatory agroforestry research through urban orchards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Takerkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6269,706 +6269,845 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecole internationale d'été et d'hiver sur les musées en transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Porcedda</w:t>
+                <w:t xml:space="preserve">La porte des contes..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Alyson Carter</w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook, 2025, 2342386915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438103v1</w:t>
+                <w:t xml:space="preserve">hal-05600752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le re-enactement à l’ère de la transition socio-écologique : zoom sur le patrimoine scripté et recréé, détruit ou difficile d’accès</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les nouvelles formes d’écosystèmes socio-communicationnels et la réinvention des formes de vie face au COVID-19 (introduction générale de l'ouvrage)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Benamor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Durampart. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-28, 2023, Communication et civilisation, Nicolas Pelissier, 978-2-14-035038-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole internationale d'été et d'hiver sur les musées en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Porcedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Alyson Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes / Proceedings TICEMED 14, Bonfils, P., Massou, L., Remond, E., Gawich, M. coord., 2024, Le Caire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.271-283, 2025</w:t>
+              <w:t xml:space="preserve">Musée et écologie, missions, engagements et pratiques, coord. Lucie Marinier, Hélène Vassal et Aude Porcedda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.606-607, 2026, Musée Mondes, 978-2-11-157850-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426762v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide des activités info-communicationnelles d'aidants de personnes atteintes d'une dégénérescence cognitive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le re-enactement à l’ère de la transition socio-écologique : zoom sur le patrimoine scripté et recréé, détruit ou difficile d’accès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Olga Galatanu; Bellachhab Abdelhadi; Natalie Garric; Frederic Pugniere-Saavedra; Valérie Rochaix. </w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porcedda Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SFSIC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La figure de l'aidant. Contributions à l'évolution des pratiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-192, 2024, Libres opinions, 978-2-38542-584-5</w:t>
+              <w:t xml:space="preserve">Actes / Proceedings TICEMED 14, Bonfils, P., Massou, L., Remond, E., Gawich, M. coord., 2024, Le Caire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-283, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626489v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences participatives et communs_ Panel Communication, Environnement, Science et Société (COMENSS) Coordination : Anne Gagnebien, Université́ Toulon Var, IMSIC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide des activités info-communicationnelles d'aidants de personnes atteintes d'une dégénérescence cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">SFSIC. </w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Golliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olga Galatanu; Bellachhab Abdelhadi; Natalie Garric; Frederic Pugniere-Saavedra; Valérie Rochaix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme Congrès de la Sfsic, La numérisation des sociétés, ACTES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, , pp.514-515, 2024</w:t>
+              <w:t xml:space="preserve">La figure de l'aidant. Contributions à l'évolution des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-192, 2024, Libres opinions, 978-2-38542-584-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127686v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la marque à l’artisanat, de l’artisanat à la marque</w:t>
+                <w:t xml:space="preserve">Sciences participatives et communs_ Panel Communication, Environnement, Science et Société (COMENSS) Coordination : Anne Gagnebien, Université́ Toulon Var, IMSIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Yanita ANDONOVA; Anne-France KOGAN; Krassimira KRASTANOVA. </w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SFSIC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artisanat, design, créativité : entre tradition et contemporanéité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-62, 2023, 978-2-9552946-3-5</w:t>
+              <w:t xml:space="preserve">23eme Congrès de la Sfsic, La numérisation des sociétés, ACTES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, , pp.514-515, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140016v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles formes d’écosystèmes socio-communicationnels et la réinvention des formes de vie face au COVID-19 (introduction générale de l'ouvrage)</w:t>
+                <w:t xml:space="preserve">De la marque à l’artisanat, de l’artisanat à la marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Michel Durampart. </w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Granget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yanita ANDONOVA; Anne-France KOGAN; Krassimira KRASTANOVA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les émergences du monde d’après. L’information-communication à l’épreuve d’une crise sanitaire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-28, 2023, Communication et civilisation, 978-2-14-035038-2</w:t>
+              <w:t xml:space="preserve">Artisanat, design, créativité : entre tradition et contemporanéité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-62, 2023, 978-2-9552946-3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159438v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénariser le monde d’après en temps de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sussfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6988,73 +7127,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Durampart Dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES ÉMERGENCES DU MONDE D'APRÈS L'information-communication à l'épreuve d'une crise sanitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LHarmattan, p.133-159, 2023, Communication et civilisation, 978-2-14-035038-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Tics et leurs usages dans les fablabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7074,73 +7213,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damome Etienne, Noble Akam, Alain Kiyindou (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes connectés, données et économie numérique dans l’espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Hamattan, pp. 245-258, 2019, Communication et Civilisation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maquette 3D, serious game, webdocumentaire : les dispositifs numériques façonnent-ils l’engagement citoyen dans les projets de ville durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7150,242 +7289,242 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alemanno Sylvie; Beciu Camelia; Oprea Denisa-Adriana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications publiques et organisationnelles. Intersections des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comunicare.ro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-172, 2016, 978-973-711-550-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01638989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«De la borne interactive au serious game, évolution des dispositifs multimédia d’apprentissage la notion de développement durable et le registre ludique»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Barratault, Justine Delassus (dirs), CHCSC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’école au musée, interroger les modes de transmissions des savoirs,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp. 124-136, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauvons la planète ? Yes we game !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Masseran et Phillipe Chavot (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures des sciences en Europe (2): Dispositifs, publics, acteurs, institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (17), PUN-Éditions universitaires de Lorraine; coll. « Questions de communication, série actes », pp. 73-86, 2015, Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches, 9782814302167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Développement durable au musée : une seconde vie pour les objets ?»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7405,73 +7544,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Anstett et Nathalie Ortar (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième vie des objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Pétra, pp. 153-169, 2015, Matière à recycler</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire accepter le projet de la ville durable : analyse urbano-communicationnelle des dispositifs contemporains de communication territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7481,92 +7620,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Tozzi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation socioculturelle : quelle place dans le projet urbain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carrières sociales éditions, coll. des Paroles et des Actes, pp. 331-351, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cse.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau comme nouvelle forme d'innovation sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7586,232 +7725,232 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Parrini-Alemanno, Bertrand Parent.(dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Communications organisationnelles : comprendre, construire, observer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l’Harmattan, pp.107-120, 2013, 978-2-343-02165-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en récit du développement durable ; comment le musée élabore ses expositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jalenques-Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaqueline Eidelman (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musées et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, pp.231-248, 2011, Musées-Mondes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La numérisation de la mémoire du génocide nazi des Juifs d’Europe, entre « projets descendants » et « projets ascendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grmp (groupe de Recherche Mondialisation Et Patrimoine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine et mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp. 251-267, 2008, Administration, aménagement du territoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7821,91 +7960,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École internationale d’hiver Musées en transition-Université du Québec à Trois Rivières – Trois Rivières 26, 27 et 28 février 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Porcedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7913,113 +8052,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Tribondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉCOLE INTERNATIONALE D’ÉTÉ MUSÉES EN TRANSITION: UNIVERSITÉ DE TOULON ET CNAM PACA • TOULON 27, 28 ET 29 MAI 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcedda Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Tribondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8027,227 +8166,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note aux décideurs n°4 &amp;quot;Intégrer les fruitiers dans les paysages urbains&amp;quot; de Plante et Cité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAUZAFRUITS. Participations des Agricultures Urbaines à la recherche sur la production Zéro-phyto de FRUITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Takerkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jaquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8257,484 +8396,484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide des activités info-communicationnelles d'aidants de personnes atteintes d'une dégénérescence cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Golliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiers lieux : les configurations plurielles des arts de faire - Journée d’étude en ligne organisée par Cynthia Colmellere, Volny Fages et Jérôme Lamy- 1er juillet 2025 ( en ligne)- titre intervention : « Le rôle du lien social du verger dans les tiers-lieux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Tribondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation &amp;quot;jeunes et engagement&amp;quot;, association Petits Débrouillards PACA, 11/04/2024, Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat 20/01/2022 : &amp;quot;Le télétravail en post-pandémie ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Jullien</w:t>
+                <w:t xml:space="preserve">Fiction / Eco-production Biodiversité : table ronde Festival du premier film, 14e edition 5 au 9 juin 2024- La Ciotat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sussfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530955v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiction / Eco-production Biodiversité : table ronde Festival du premier film, 14e edition 5 au 9 juin 2024- La Ciotat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sussfeld</w:t>
+                <w:t xml:space="preserve">Débat 20/01/2022 : &amp;quot;Le télétravail en post-pandémie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597391v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'usages de 4 dispositifs numériques Paris Musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8743,161 +8882,161 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">rapport de recherche déposé pour l'association Paris Musées. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vers des applications numériques « durables » pour les institutions patrimoniales »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LabSIC ​​– Université Paris 13 – Université Sorbonne Paris Cité, Ecole Centrale de Nantes, UDPN (usages des patrimoines numérisés). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art et la science Arts numériques contemporains et Recherche : les artistes en laboratoire 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8919,278 +9058,278 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 13 (LabSic); Université Halle-Wittenberg. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon paysage au quotidien : une pratique ordinaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bectarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] MEDDE; Université Rennes 2 Laboratoire ESO; Université Bordeaux 3 - Michel de Montaigne. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE DES USAGES DE L'IPAD ET DE LA MUSÉOTOUCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Jauniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Valoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Musée des Confluences lyon. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9200,78 +9339,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes imaginaires et univers transmédiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9286,73 +9425,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Champs Visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2023, Mondes imaginaires et univers transmédiatiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchains : quels enjeux juridiques, économiques, et énergétiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9397,84 +9536,84 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 136, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/terminal.8981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9542,51 +9681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94FACC2E"/>
+    <w:nsid w:val="3EEF33B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9773,51 +9912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gagnebien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6589-0513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175282838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nascimento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Isagawa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcedda Aude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coubault-Lazzarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Leiduan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing - Maas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fayon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.197.0143" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papilloud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Schultze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2359" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.4389" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1260" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3239" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takerkart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Porcedda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Maccario" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Tribondeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guerrero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Marguerite" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couston" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reboul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228269v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Renoir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523013v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530984v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Jauniau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nicolas-Kaufman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843153v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314695v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181145v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques Vigouroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023645v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438103v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alyson Carter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Golliot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#233;guier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presse des Mines" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127686v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159438v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_emergences_du_monde_d_apres_l_information_communication_a_l_epreuve_d_une_crise_sanitaire_michel_durampart-9782140350382-77562.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516297v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638989v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edituracomunicare.ro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516288v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.216" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505851v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques-Vigouroux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grmp (groupe de Recherche Mondialisation Et Patrimoine)" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037229v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463427v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaquot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016030v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jullien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221425v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953288v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Andrea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guittet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bectarte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Valoti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142348v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8981" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gagnebien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6589-0513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175282838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nascimento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Isagawa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcedda Aude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coubault-Lazzarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Leiduan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing - Maas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fayon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.197.0143" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papilloud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Schultze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2359" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.4389" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1260" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3239" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605621v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Maccario" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747026v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Porcedda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takerkart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Tribondeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guerrero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Marguerite" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couston" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reboul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843162v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228269v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Renoir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523013v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Jauniau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nicolas-Kaufman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843153v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314695v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181145v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques Vigouroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023645v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159438v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_emergences_du_monde_d_apres_l_information_communication_a_l_epreuve_d_une_crise_sanitaire_michel_durampart-9782140350382-77562.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alyson Carter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426762v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626489v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Golliot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#233;guier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presse des Mines" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154689v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516297v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edituracomunicare.ro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516288v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524907v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.216" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515919v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques-Vigouroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grmp (groupe de Recherche Mondialisation Et Patrimoine)" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597405v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaquot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016030v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160269v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597391v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jullien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691127v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953288v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Andrea" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guittet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bectarte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649289v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Valoti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142348v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8981" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>