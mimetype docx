--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1667,200 +1667,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Boullier, La ville événement. Foules et publics urbains</w:t>
+                <w:t xml:space="preserve">La ville durable imaginée : formes et modalités de la communication d’un projet de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Images de territoires et « travail territorial » des médias, 37, pp.115-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.1260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edc.3239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079740v1</w:t>
+                <w:t xml:space="preserve">hal-01580310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville durable imaginée : formes et modalités de la communication d’un projet de société</w:t>
+                <w:t xml:space="preserve">Dominique Boullier, La ville événement. Foules et publics urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Images de territoires et « travail territorial » des médias, 37, pp.115-130. </w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.3239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.1260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580310v1</w:t>
+                <w:t xml:space="preserve">hal-03079740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition dont vous êtes les héros</w:t>
               </w:r>
@@ -2519,260 +2519,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new mobilization tools for participatory science: the PAUZAFRUITS project, a scientific urban orchard</w:t>
+                <w:t xml:space="preserve">Le re-enactement à l’ère de la transition socio- écologique : zoom sur le patrimoine scripté et recréé, détruit ou difficile d’accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Porcedda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Future Communications: rethinking societies, cultures and Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Electronic Media and Mass Communication, School of Media and Communication,Pondicherry University Puducherry, India; UFR Ingémédia of the University of Toulon - France; Oslo Metropolitan University - Norway; Multimedia University - Malaysia, Apr 2024, Puducherry, India</w:t>
+              <w:t xml:space="preserve">Ticemed 14: Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIC; CREM; Université Française d'Egypte ( le Caire); association TICEMED, Oct 2024, Le Caire (Egypt), Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536024v1</w:t>
+                <w:t xml:space="preserve">hal-04747026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Exposition Joba Mena à l’Aquarium de la Porte Dorée à Paris, quels enjeux ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Expérimenter la mer »- journée d'étude "Médiamorphoses" organisée par l' IMSIC, le GRIPIC et l'Institut des océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMSIC; GRIPIC; institut des Océans -AMU; IMBE, Jun 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le re-enactement à l’ère de la transition socio- écologique : zoom sur le patrimoine scripté et recréé, détruit ou difficile d’accès</w:t>
+                <w:t xml:space="preserve">Towards new mobilization tools for participatory science: the PAUZAFRUITS project, a scientific urban orchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Porcedda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticemed 14: Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIC; CREM; Université Française d'Egypte ( le Caire); association TICEMED, Oct 2024, Le Caire (Egypt), Égypte</w:t>
+              <w:t xml:space="preserve">Colloque Future Communications: rethinking societies, cultures and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Electronic Media and Mass Communication, School of Media and Communication,Pondicherry University Puducherry, India; UFR Ingémédia of the University of Toulon - France; Oslo Metropolitan University - Norway; Multimedia University - Malaysia, Apr 2024, Puducherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747026v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur les 3 jours de l'école internationale d'été : musées en transition- EJCAM (AMU)</w:t>
               </w:r>
@@ -3246,51 +3246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un défi d'injonctions contradictoires : former les équipes des musées à la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Porcedda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18E CONGRÈS DU RIODD : CHANGER OU S'EFFONDRER ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLERSE, LUMEN, Oct 2023, Lille (Villeneuve d'Ascq), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6573,51 +6573,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole internationale d'été et d'hiver sur les musées en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Porcedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Alyson Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7974,51 +7974,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École internationale d’hiver Musées en transition-Université du Québec à Trois Rivières – Trois Rivières 26, 27 et 28 février 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Porcedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9681,51 +9681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EEF33B3"/>
+    <w:nsid w:val="BBF6B83B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9912,51 +9912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gagnebien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6589-0513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175282838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nascimento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Isagawa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcedda Aude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coubault-Lazzarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Leiduan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing - Maas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fayon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.197.0143" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papilloud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Schultze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2359" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.4389" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1260" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3239" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605621v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Maccario" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747026v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Porcedda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takerkart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Tribondeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guerrero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Marguerite" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couston" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reboul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843162v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228269v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Renoir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523013v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Jauniau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nicolas-Kaufman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843153v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314695v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181145v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques Vigouroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023645v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159438v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_emergences_du_monde_d_apres_l_information_communication_a_l_epreuve_d_une_crise_sanitaire_michel_durampart-9782140350382-77562.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alyson Carter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426762v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626489v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Golliot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#233;guier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presse des Mines" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154689v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516297v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edituracomunicare.ro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516288v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524907v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.216" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515919v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques-Vigouroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grmp (groupe de Recherche Mondialisation Et Patrimoine)" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597405v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaquot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016030v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160269v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597391v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jullien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691127v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953288v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Andrea" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guittet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bectarte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649289v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Valoti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142348v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8981" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gagnebien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6589-0513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175282838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nascimento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Isagawa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcedda Aude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonjour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coubault-Lazzarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Leiduan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Moing - Maas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Enguehard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fayon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.197.0143" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Papilloud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Schultze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2359" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.4389" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3239" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1260" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Souillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Porcedda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Maccario" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takerkart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Tribondeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sussfeld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guerrero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Marguerite" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cadel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couston" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reboul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843162v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697689v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228269v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Renoir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523013v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843195v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Jauniau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nicolas-Kaufman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843153v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314695v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181145v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques Vigouroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023645v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159438v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_emergences_du_monde_d_apres_l_information_communication_a_l_epreuve_d_une_crise_sanitaire_michel_durampart-9782140350382-77562.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alyson Carter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426762v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626489v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Golliot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#233;guier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presse des Mines" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154689v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516297v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edituracomunicare.ro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516288v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524907v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.216" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515919v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques-Vigouroux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grmp (groupe de Recherche Mondialisation Et Patrimoine)" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597405v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Takerkart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaquot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016030v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160269v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597391v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jullien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221383v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691127v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953288v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Andrea" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guittet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bectarte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649289v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Valoti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217767v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142348v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8981" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>