--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -581,559 +581,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printing of Functional Mesoporous Silica Monoliths with Embedded Metal and MOF Components</w:t>
+                <w:t xml:space="preserve">Effect of Acidity and Crystal Morphology of ZSM‐5 in Toluene Alkylation with Methyl Mercaptan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gaillard</w:t>
+                <w:t xml:space="preserve">Abdelilah Bayout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Bertero</w:t>
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Joly-Duhamel</w:t>
+                <w:t xml:space="preserve">Izabel Medeiros Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Biolley</w:t>
+                <w:t xml:space="preserve">Gleb Veryasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartolomeo Coppola</w:t>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.2509897. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e01016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202509897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202501016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113782v1</w:t>
+                <w:t xml:space="preserve">hal-05348305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Acidity and Crystal Morphology of ZSM‐5 in Toluene Alkylation with Methyl Mercaptan</w:t>
+                <w:t xml:space="preserve">3D Printing of Functional Mesoporous Silica Monoliths with Embedded Metal and MOF Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Bayout</w:t>
+                <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+                <w:t xml:space="preserve">Arianna Bertero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabel Medeiros Costa</w:t>
+                <w:t xml:space="preserve">Christine Joly-Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gleb Veryasov</w:t>
+                <w:t xml:space="preserve">Christine Biolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+                <w:t xml:space="preserve">Bartolomeo Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e01016. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2509897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202501016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202509897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348305v1</w:t>
+                <w:t xml:space="preserve">hal-05113782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating mesoporosity/acidity with catalytic performances for surfactant-templated mesoporous FAU zeolites</w:t>
+                <w:t xml:space="preserve">Towards Achieving Circular Economy in the Production of Silica from Rice Husk as a Sustainable Adsorbent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Zhou</w:t>
+                <w:t xml:space="preserve">Alba Rodriguez-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
+                <w:t xml:space="preserve">Méghane Drané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksym Opanasenko</w:t>
+                <w:t xml:space="preserve">Frederic Marias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Shamzhy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (8), pp.3207-3219. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), pp.2420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ma01076g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr12112420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557254v1</w:t>
+                <w:t xml:space="preserve">hal-04763520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Achieving Circular Economy in the Production of Silica from Rice Husk as a Sustainable Adsorbent</w:t>
+                <w:t xml:space="preserve">Correlating mesoporosity/acidity with catalytic performances for surfactant-templated mesoporous FAU zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Rodriguez-Otero</w:t>
+                <w:t xml:space="preserve">Yong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méghane Drané</w:t>
+                <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Marias</w:t>
+                <w:t xml:space="preserve">Maksym Opanasenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Sebastian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariya Shamzhy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (11), pp.2420. </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (8), pp.3207-3219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr12112420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ma01076g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763520v1</w:t>
+                <w:t xml:space="preserve">hal-04557254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cosse des grains de riz : déchet ou matière première ?</w:t>
               </w:r>
@@ -1381,325 +1381,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct pseudomorphic transformation of silica from rice husk into organo-functionalized MCM-41</w:t>
+                <w:t xml:space="preserve">ZSM-5 Monolithic Microreactors with Hierarchical Porosity: Maximizing Selective Production of para-Xylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Sennoun</w:t>
+                <w:t xml:space="preserve">Lucie Desmurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Cheng Lee</w:t>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Fretel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Subra</w:t>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NJ00715H⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 377, pp.113201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516121v1</w:t>
+                <w:t xml:space="preserve">hal-04605461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZSM-5 Monolithic Microreactors with Hierarchical Porosity: Maximizing Selective Production of para-Xylene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct pseudomorphic transformation of silica from rice husk into organo-functionalized MCM-41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Sennoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Cheng Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Desmurs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+                <w:t xml:space="preserve">Yohan Fretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Sachse</w:t>
+                <w:t xml:space="preserve">Margaux Clavié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaillard</w:t>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 377, pp.113201. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (16), pp.7052-7069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4NJ00715H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605461v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Harnessing of SiO 2 Nanoparticles from Rice Husks: A Review of the Best Synthesis and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Rodriguez-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicmary Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1927,77 +1927,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Mesoporosity of Hierarchical ZSM-5 in Toluene Alkylation by Methanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,295 +2051,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Wastewater Containing Pharmaceutical Micropollutants by Adsorption under Flow in Highly Porous Carbon Monoliths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding the Compromise between Brønsted Acidity and Mesoporosity in Hierarchical ZSM‐5 Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desmurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Sebai</w:t>
+                <w:t xml:space="preserve">Gaetan Ramona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sher Ahmad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Cot</w:t>
+                <w:t xml:space="preserve">Robin Gaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01250⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, French Conference on Catalysis 2022, 15 (11), pp.e202300167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243605v1</w:t>
+                <w:t xml:space="preserve">hal-04097455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the Compromise between Brønsted Acidity and Mesoporosity in Hierarchical ZSM‐5 Zeolites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+                <w:t xml:space="preserve">Treatment of Wastewater Containing Pharmaceutical Micropollutants by Adsorption under Flow in Highly Porous Carbon Monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sher Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Ramona</w:t>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Gaumard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+                <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, French Conference on Catalysis 2022, 15 (11), pp.e202300167. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (20), pp.8464-8482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097455v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Diffusion in Hierarchical Zeolites with Ordered Mesoporosity: Pulsed Field Gradient Nuclear Magnetic Resonance Combined with Thermodynamic Modeling</w:t>
               </w:r>
@@ -2459,64 +2459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocatalytic Elimination of Pharmaceutics Found in Water With Hierarchical Silica Monoliths in Continuous Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sher Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2593,90 +2593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Modeling of Tetracycline degradation in water in a Flow-Through Enzymatic monolithic reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sher Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2753,51 +2753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Esposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2844,77 +2844,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Microporous and Mesoporous Surface Areas and Volumes of Mesoporous Zeolites by Corrected t ‐Plot Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,51 +2991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical MFI Zeolite Catalysts: How to Determine Their Textural Properties?-A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3151,51 +3151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-P. Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3374,563 +3374,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of formate from CO 2 gas under ambient conditions: towards flow-through enzyme reactors</w:t>
+                <w:t xml:space="preserve">Synthesis of Hierarchical Zeolites with Morphology Control: Plain and Hollow Spherical Beads of Silicalite-1 Nanosheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Baccour</w:t>
+                <w:t xml:space="preserve">Kassem Moukahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lamotte</w:t>
+                <w:t xml:space="preserve">Ludovic Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kento Sakai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0GC00952K⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (11), pp.2563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25112563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884322v1</w:t>
+                <w:t xml:space="preserve">hal-03060037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pore Architecture on the Hydroconversion of Long Chain Alkanes over Micro and Mesoporous Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica based ionogels: interface effects with aprotic and protic ionic liquids with lithium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Stettner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Vaugon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
+                <w:t xml:space="preserve">Andrea Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neftekhimiya / Petroleum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0965544120040180⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (41), pp.24051-24058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp03599h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565094v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica based ionogels: interface effects with aprotic and protic ionic liquids with lithium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of formate from CO 2 gas under ambient conditions: towards flow-through enzyme reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baccour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Marie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
+                <w:t xml:space="preserve">Kento Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Stettner</w:t>
+                <w:t xml:space="preserve">Eric Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Balducci</w:t>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (41), pp.24051-24058. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (12), pp.3727-3733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cp03599h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0GC00952K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988076v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Hierarchical Zeolites with Morphology Control: Plain and Hollow Spherical Beads of Silicalite-1 Nanosheets</w:t>
+                <w:t xml:space="preserve">Impact of Pore Architecture on the Hydroconversion of Long Chain Alkanes over Micro and Mesoporous Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassem Moukahhal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+                <w:t xml:space="preserve">Laura Vaugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Josien</w:t>
+                <w:t xml:space="preserve">Annie Finiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Null Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (11), pp.2563. </w:t>
+              <w:t xml:space="preserve">Neftekhimiya / Petroleum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (4), pp.479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25112563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0965544120040180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060037v1</w:t>
+                <w:t xml:space="preserve">hal-02565094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Efficient Mesoporous Mg/γ-Al2O3 Catalysts for Ozonation of Saline Petroleum Effluents</w:t>
               </w:r>
@@ -4050,90 +4050,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic Degradation of Micropollutants in Water: the Case of Tetracycline Degradation by Enzymes Immobilized on Monoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sher Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-P. Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4184,103 +4184,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical ZSM-5 beads composed of zeolite nanosheets obtained by pseudomorphic transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Moukahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.Jean Daou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">T. Jean Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 288, pp.109565. </w:t>
@@ -4344,51 +4344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Didi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4556,90 +4556,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C,N-doped TiO2 monoliths with hierarchical macro-/mesoporosity for water treatment under visible light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Boscaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Null Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 280, pp.37-45. </w:t>
@@ -4716,64 +4716,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Micolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 285, pp.185-194. </w:t>
@@ -4805,429 +4805,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Surface Area Determination for Microporous/Mesoporous Materials: The Case of Mesoporous FAU-Y Zeolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revelation on the complex nature of mesoporous hierarchical FAU-Y zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mehlhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Guenneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Villemot</w:t>
+                <w:t xml:space="preserve">Radu-Dorin Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34 (47), pp.14134-14142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02144⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 34 (38), pp.11414-11423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938089v1</w:t>
+                <w:t xml:space="preserve">hal-01897060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revelation on the complex nature of mesoporous hierarchical FAU-Y zeolites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+                <w:t xml:space="preserve">Selective Production of Propylene and 1-Butene from Ethylene by Catalytic Cascade Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Dorin Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu-Dorin Andrei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+                <w:t xml:space="preserve">Francois Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (38), pp.11414-11423. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.3636-3640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.8b00663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897060v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Production of Propylene and 1-Butene from Ethylene by Catalytic Cascade Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific Surface Area Determination for Microporous/Mesoporous Materials: The Case of Mesoporous FAU-Y Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mehlhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Beucher</w:t>
+                <w:t xml:space="preserve">Flavien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Dorin Andrei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Fajula</w:t>
+                <w:t xml:space="preserve">François Villemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.3636-3640. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (47), pp.14134-14142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.8b00663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745384v1</w:t>
+                <w:t xml:space="preserve">hal-01938089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional Pd@Sulfonated Silica Monoliths Catalysts for Selective Partial Hydrogenation Reactions under Continuous Flow</w:t>
               </w:r>
@@ -5341,252 +5341,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Porous Silica Monoliths : a Novel Class of Microreactors for Process intensification in Catalysis and Adsorption</w:t>
+                <w:t xml:space="preserve">Introduction to the themed issue in honour of Dr. Francois Fajula : an exciting journey in the creative world of ordered porous materials and their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl-Hugo Pelisson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irina Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (1-2), pp.231-247. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.3930-3932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6nj90018f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227223v1</w:t>
+                <w:t xml:space="preserve">hal-01384412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the themed issue in honour of Dr. Francois Fajula : an exciting journey in the creative world of ordered porous materials and their applications</w:t>
+                <w:t xml:space="preserve">Hierarchical Porous Silica Monoliths : a Novel Class of Microreactors for Process intensification in Catalysis and Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Ivanova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carl-Hugo Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Boscaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40, pp.3930-3932. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1-2), pp.231-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6nj90018f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384412v1</w:t>
+                <w:t xml:space="preserve">hal-01227223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTA zeolite monoliths with hierarchical trimodal porosity as highly efficient microreactors for strontium capture in continuous flow</w:t>
               </w:r>
@@ -5700,291 +5700,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive Experimental Evidence of Linear Pore Size Dependence of Water Diffusion in Nano-Confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size control of self-supported LTA zeolite nanoparticles monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Chemmi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+                <w:t xml:space="preserve">Cacciaguera Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancret Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b02718⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 227, pp.176-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384399v1</w:t>
+                <w:t xml:space="preserve">hal-01384407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size control of self-supported LTA zeolite nanoparticles monoliths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Said</w:t>
+                <w:t xml:space="preserve">Noninvasive Experimental Evidence of Linear Pore Size Dependence of Water Diffusion in Nano-Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Chemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cacciaguera Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Fajula</w:t>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 227, pp.176-190. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.393-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.02.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b02718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384407v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcellular Electrode Material for Microbial Bioelectrochemical Systems Synthesized by Hydrothermal Carbonization of Biomass derived precursors</w:t>
               </w:r>
@@ -6098,559 +6098,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Textural Characterization of Mesoporous and Meso-/Macroporous Silica Monoliths Obtained by Spinodal Decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of Lithium Transport by Controlling the Mesoporosity of Silica Monoliths filled by Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Szymanska</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (2), pp.9. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.4269-4276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/inorganics4020009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5nj03318g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318931v1</w:t>
+                <w:t xml:space="preserve">hal-01384404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Lithium Transport by Controlling the Mesoporosity of Silica Monoliths filled by Ionic Liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Textural Characterization of Mesoporous and Meso-/Macroporous Silica Monoliths Obtained by Spinodal Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
+                <w:t xml:space="preserve">Zakaria Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dupre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
+                <w:t xml:space="preserve">Youcef Did</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Le Bideau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katarzyna Szymanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40, pp.4269-4276. </w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nj03318g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/inorganics4020009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384404v1</w:t>
+                <w:t xml:space="preserve">hal-01318931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Interconnectivity in Hierarchical Microporous/Mesoporous Materials using Adsorption and Nuclear Magnetic Resonance Diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phospholipid–silica mesophases formed in hydroalcoholic solution as precursors of mesoporous silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Begu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Azais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10129⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (5), pp.4314-4318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nj03563e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384395v1</w:t>
+                <w:t xml:space="preserve">hal-01318863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipid–silica mesophases formed in hydroalcoholic solution as precursors of mesoporous silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Toumi</w:t>
+                <w:t xml:space="preserve">Probing Interconnectivity in Hierarchical Microporous/Mesoporous Materials using Adsorption and Nuclear Magnetic Resonance Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Begu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
+                <w:t xml:space="preserve">Antoine Gedeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Azais</w:t>
+                <w:t xml:space="preserve">Diaa Mereib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (5), pp.4314-4318. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (3), pp.1562-1569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nj03563e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318863v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption in heterogeneous porous media: Hierarchical and composite solids</w:t>
               </w:r>
@@ -6796,51 +6796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luck Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coq Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7185,51 +7185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calas-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Deratani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7421,347 +7421,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective continuous flow removal of nitrogen impurities from oil containing S- and N-heteroaromatic compounds using metal-containing ionic liquids supported on monolithic silica with hierarchical porosity</w:t>
+                <w:t xml:space="preserve">Removal of toxic perfluorooctanoic acid contaminant from water by adsorption on high surface area mesoporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Forte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Sachse</w:t>
+                <w:t xml:space="preserve">Marianna Nassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Maes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
+                <w:t xml:space="preserve">Elena Sarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk E. de Vos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luisa Pasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Martucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3RA43585G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.423-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-014-9788-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905896v1</w:t>
+                <w:t xml:space="preserve">hal-01044368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of toxic perfluorooctanoic acid contaminant from water by adsorption on high surface area mesoporous materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective continuous flow removal of nitrogen impurities from oil containing S- and N-heteroaromatic compounds using metal-containing ionic liquids supported on monolithic silica with hierarchical porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Pasti</w:t>
+                <w:t xml:space="preserve">Paulo Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Martucci</w:t>
+                <w:t xml:space="preserve">Michael Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Marchetti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dirk E. de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21, pp.423-432. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.1045-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10934-014-9788-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3RA43585G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044368v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and Dynamics in Hierarchical Metal-Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (14), pp.7423-7433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7847,51 +7847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodriguez Jeremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30, pp.13266-13274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8059,77 +8059,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption-based characterization of hierarchical metal-organic frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (2-3), pp.349-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8176,77 +8176,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of 2,4-dimethylphenol pollutant in water by ozonation catalyzed by SOD, LTA, FAU-X zeolites particles obtained by pseudomorphic transformation (binderless)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jullian Vittenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8437,438 +8437,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption, intrusion and freezing in porous silica: the view from the nanoscale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of binderless zeolite aggregates (SOD, LTA, FAU) beads of 10, 70 microns and 1 mm by direct pseudomorphic transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Manko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullian Vittenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mendret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cs35384a⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 176, pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790061v1</w:t>
+                <w:t xml:space="preserve">hal-00828169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of binderless zeolite aggregates (SOD, LTA, FAU) beads of 10, 70 microns and 1 mm by direct pseudomorphic transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoporous materials for antihydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Consolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Manko</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafael Ferragut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenza Quasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.04.006⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.3821-3832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CS35454C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828169v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous materials for antihydrogen production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ferragut</w:t>
+                <w:t xml:space="preserve">Adsorption, intrusion and freezing in porous silica: the view from the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fiorenza Quasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 42, pp.3821-3832. </w:t>
+              <w:t xml:space="preserve">, 2013, 42, pp.4141-4171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2CS35454C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cs35384a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790155v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective hydrogenation over Pd nanoparticles supported on a pore-flow-through silica monolith microreactor with hierarchical porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9012,51 +9012,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Moldova</w:t>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (11), pp.3721-3730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -9082,291 +9082,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica &amp;quot;SHB&amp;quot; chiral Pc-L* copper complexes for halogen-free solvent cyclopropanation reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Simulation of Adsorption and Transport in Hierarchical Porous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunil de Castano</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corine Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villemot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3RA44806A⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (25), pp.7864-7875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la401228k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905879v1</w:t>
+                <w:t xml:space="preserve">hal-00880766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Simulation of Adsorption and Transport in Hierarchical Porous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">Silica &amp;quot;SHB&amp;quot; chiral Pc-L* copper complexes for halogen-free solvent cyclopropanation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunil de Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Zardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Honneman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Gerardin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emma Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (25), pp.7864-7875. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.22199-22205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la401228k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3RA44806A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880766v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction for 20 years of research on ordered mesoporous materials</w:t>
               </w:r>
@@ -9456,103 +9456,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positronium Production in Engineered Porous Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferragut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Aghion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Consolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Quasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117, pp.26703-26709. </w:t>
@@ -9718,716 +9718,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquid Mediated Sol-Gel Synthesis in the Presence of Water or Formic Acid: Which Synthesis for Which Material?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alumina-grafted macro-/mesoporous silica monoliths as continuous flow microreactors for the Diels-Alder reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Hulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Finiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Viau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Brevet</w:t>
+                <w:t xml:space="preserve">Bernard Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm301083r⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287, pp.62-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726012v1</w:t>
+                <w:t xml:space="preserve">hal-00694223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Strategies in the Synthesis of Mesoporous Alumina Powders and Hierarchical Alumina Monoliths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Sachse</w:t>
+                <w:t xml:space="preserve">Catalytic, Mild, and Selective Oxyfunctionalization of Linear Alkanes: Current Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Lanie Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullien Drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma5020336⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (43), pp.10712-10723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201203280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694224v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alumina-grafted macro-/mesoporous silica monoliths as continuous flow microreactors for the Diels-Alder reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Finiels</w:t>
+                <w:t xml:space="preserve">SOL-GEL ONE-POT SYNTHESIS IN SOFT CONDITIONS OF MESOPOROUS SILICA MATERIALS READY FOR DRUG DELIVERY SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Tourne-Peteilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Begu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Coq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fajula</w:t>
+                <w:t xml:space="preserve">Dan A. Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2011.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.455-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-011-2646-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694223v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic, Mild, and Selective Oxyfunctionalization of Linear Alkanes: Current Challenges</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ionic Liquid Mediated Sol-Gel Synthesis in the Presence of Water or Formic Acid: Which Synthesis for Which Material?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Biolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Volland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201203280⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (16), pp.3128-3134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm301083r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00738309v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOL-GEL ONE-POT SYNTHESIS IN SOFT CONDITIONS OF MESOPOROUS SILICA MATERIALS READY FOR DRUG DELIVERY SYSTEM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dan A. Lerner</w:t>
+                <w:t xml:space="preserve">Challenges and Strategies in the Synthesis of Mesoporous Alumina Powders and Hierarchical Alumina Monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-011-2646-x⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.336-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma5020336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00661600v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous partial hydrogenation reactions by Pd@unconventional bimodal porous titania monolith catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10500,90 +10500,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment and Theory of Low-Pressure Nitrogen Adsorption in Organic Layers Supported or Grafted on Inorganic Adsorbents: Toward a Tool to Characterize Surfaces of Hybrid Organic/Inorganic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (25), pp.9526-9534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10617,51 +10617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ synthesis of Cu-BTC (HKUST-1) in macro-/mesoporous silica monolith for use in continuous flow catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Ameloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10669,51 +10669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (39), pp.4749 - 4751. </w:t>
@@ -10745,317 +10745,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated drying in hydrophobic nanopores and the line tension of water</w:t>
+                <w:t xml:space="preserve">New device to measure dynamic intrusion/extrusion cycles of lyophobic heterogeneous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Biben</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
+                <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Vigier</w:t>
+                <w:t xml:space="preserve">Thierry Abensur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Charlaix</w:t>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (48), pp.19557. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (10), pp.105105 - 105105-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1207658109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4754631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087836v1</w:t>
+                <w:t xml:space="preserve">hal-00746612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New device to measure dynamic intrusion/extrusion cycles of lyophobic heterogeneous systems</w:t>
+                <w:t xml:space="preserve">Activated drying in hydrophobic nanopores and the line tension of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Biben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+                <w:t xml:space="preserve">Élisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 83 (10), pp.105105 - 105105-7. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (48), pp.19557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4754631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1207658109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746612v1</w:t>
+                <w:t xml:space="preserve">hal-01087836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroporous LTA-monoliths for in-flow removal of radioactive strontium from aqueous effluents: Application to the case of Fukushima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Merceille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11286,77 +11286,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Properties of Hexane in Pseudomorphic MCM-41 Mesoporous Silicas Explored by Pulsed Field Gradient NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Adem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Springuel-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gedeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Iapichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11401,554 +11401,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic flow microreactors improve fine chemicals synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Sachse</w:t>
+                <w:t xml:space="preserve">14N: a sensitive NMR probe for the study of surfactant-oxide interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Fajula</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0nj00965b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115, pp.19293-19302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp206567q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602553v1</w:t>
+                <w:t xml:space="preserve">hal-00637899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Cu2+ adsorption and recovery from contaminated water using mesoporous hybrid silica bio-adsorbents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ion Trandafir</w:t>
+                <w:t xml:space="preserve">Functional silica monoliths with hierarchical uniform porosity as continuous flow catalytic reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Georgescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fajula</w:t>
+                <w:t xml:space="preserve">F. Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Creux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 146, pp.141-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.04.026⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 140 (1-3), pp.58-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00604682v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14N: a sensitive NMR probe for the study of surfactant-oxide interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaveau</w:t>
+                <w:t xml:space="preserve">Monolithic flow microreactors improve fine chemicals synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Alonso</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp206567q⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.259-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0nj00965b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637899v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional silica monoliths with hierarchical uniform porosity as continuous flow catalytic reactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Galarneau</w:t>
+                <w:t xml:space="preserve">Selective Cu2+ adsorption and recovery from contaminated water using mesoporous hybrid silica bio-adsorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Mureseanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Cioatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fajula</w:t>
+                <w:t xml:space="preserve">Ion Trandafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Di Renzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Creux</w:t>
+                <w:t xml:space="preserve">Irina Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 140 (1-3), pp.58-68. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 146, pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00685481v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxidation of methyl oleate with hydrogen peroxide. The use of Ti-containing silica solids as efficient heterogeneous catalysts</w:t>
               </w:r>
@@ -11973,51 +11973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gavrilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinaldo Psaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12321,1582 +12321,1570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-MOF Composites as a Stationary Phase in Liquid Chromatography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rob Ameloot</w:t>
+                <w:t xml:space="preserve">Sponge Mesoporous Silica Formation using Disordered Phospholipid Bilayers as Template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuschka Liekens</w:t>
+                <w:t xml:space="preserve">F. Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Alaerts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
+                <w:t xml:space="preserve">Michela Cangiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24, pp.3735-3738. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.2140-2152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201000494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp908828q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526037v1</w:t>
+                <w:t xml:space="preserve">hal-00463453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponge Mesoporous Silica Formation using Disordered Phospholipid Bilayers as Template</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bimodal porous silica monoliths obtained by phase separation in non-aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miah Yussuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b918412k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp908828q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00463453v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal porous silica monoliths obtained by phase separation in non-aqueous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Bideau</w:t>
+                <w:t xml:space="preserve">Catalytic materials and heterogeneous catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miah Yussuf</w:t>
+                <w:t xml:space="preserve">Jean-Marie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Vioux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Caullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338-9, pp.64-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463335v1</w:t>
+                <w:t xml:space="preserve">hal-05222870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic materials and heterogeneous catalysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation reactions using air as oxidant thanks to silica nanoreactors containing GOx/peroxidases bienzymatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Basset</w:t>
+                <w:t xml:space="preserve">Paco Laveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Caullet</w:t>
+                <w:t xml:space="preserve">Lai Truong Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullien Drone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude de Bellefon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Daturi</w:t>
+                <w:t xml:space="preserve">Gilbert Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157, pp.94-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2010.02.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222870v1</w:t>
+                <w:t xml:space="preserve">hal-00541118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation reactions using air as oxidant thanks to silica nanoreactors containing GOx/peroxidases bienzymatic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paco Laveille</w:t>
+                <w:t xml:space="preserve">Silica-MOF Composites as a Stationary Phase in Liquid Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Ameloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lai Truong Phuoc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jullien Drone</w:t>
+                <w:t xml:space="preserve">Anuschka Liekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Renard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fajula</w:t>
+                <w:t xml:space="preserve">Luc Alaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 157, pp.94-100. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24, pp.3735-3738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2010.02.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201000494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00541118v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phospholipid-templated silica nanocapsules as efficient polyenzymatic biocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lai Truong Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Laveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chamouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jullien Drone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (36), pp.8511-8520. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c001146k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c001146k⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxy-functionalized large-pore SBA-15 and KIT-6 as affinity chromatography supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Calin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13, pp.199-206. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2009.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2009.04.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux catalytiques et catalyse hétérogène</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemoglobin immobilized on mesoporous silica as effective material for the removal of polycyclic aromatic hydrocarbons pollutants from water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Basset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Caullet</w:t>
+                <w:t xml:space="preserve">Paco Laveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Falcimaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chamouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude de Bellefon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Daturi</w:t>
+                <w:t xml:space="preserve">Gilbert Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullien Drone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (10), pp.2153-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0nj00161a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527955v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Zeolite Monoliths for Flow Continuous Processes. The Case of Sodalite as a Basic Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (14), pp.4123-4125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm1014064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Simulation of Nitrogen Adsorption in Nanoporous Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (13), pp.10872-10881. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la100757b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemoglobin immobilized on mesoporous silica as effective material for the removal of polycyclic aromatic hydrocarbons pollutants from water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jullien Drone</w:t>
+                <w:t xml:space="preserve">Matériaux catalytiques et catalyse hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338-339, pp.64-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00526861v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organo-lined alumina surface from covalent attachment of alkylphosphonate chains in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lassiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13905,424 +13893,424 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hubert Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34, pp.1424-1435. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b9nj00762h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b9nj00762h⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the properties of macroporous chromatography silica supports through surface roughness control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalase-like activity of bovine met-hemoglobin: interaction with the pseudo-catalytic peroxidation of anthracene traces in aqueous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Laveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullien Drone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.200900100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm803456t⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00381989v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalase-like activity of bovine met-hemoglobin: interaction with the pseudo-catalytic peroxidation of anthracene traces in aqueous medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of the properties of macroporous chromatography silica supports through surface roughness control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Fajula</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Iapichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bailly</w:t>
+                <w:t xml:space="preserve">Maud Barrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (10), pp.1460. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (9), pp.1884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/biot.200900100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm803456t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502451v1</w:t>
+                <w:t xml:space="preserve">hal-00381989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Inorganic Monolithic Microreactors for High Productivity in Fine Chemicals Catalytic Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ricardo Chimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14331,4060 +14319,4060 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48, pp.4969-4972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.200805580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion and Retraction of Fluids in Nanopores: Effect of Morphological Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (5), pp.1953-1962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp807828a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion and retraction of fluids in nanopores : effect of morphological heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (5), pp.1953-1962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of H2O2 over titanium-grafted mesoporous silica catalysts : a step further towards sustainable epoxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11, pp.1421-1427. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b903302e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b903302e⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular simulation of adsorption and intrusion in nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.215-221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-008-9104-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10450-008-9104-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of simple fluid on silica surface and nanopore: Effect of surface chemistry and pore shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24, pp.7285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la800567g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la800567g⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of simple fluid on silica surface and nanopore : effect of surface chemistry and pore shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. -M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (14), pp.7285-7293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular simulation of adsorption and intrusion in nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (2-3), pp.215-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular simulation of adsorption and intrusion in nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (2-3), pp.215-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore-shape effects in the determination of the pore size of ordered mesoporous silicas by mercury intrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lefèvre</w:t>
+                <w:t xml:space="preserve">Hélène Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Valange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (33), pp.12921-12927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp075815+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mesoporous silica and its pseudomorphically transformed derivative by gas and liquid adsorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Iapichella</w:t>
+                <w:t xml:space="preserve">Influence of the hydrothermal treatment on the chromatographic properties of monolithic silica capillaries for nano-liquid chromatography or capillary electrochromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Miguel Meneses</w:t>
+                <w:t xml:space="preserve">R. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Beurroies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+                <w:t xml:space="preserve">C. Demesmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoefre Bayram-Hahn</w:t>
+                <w:t xml:space="preserve">J.-L. Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iapichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.12.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1160 (1-2), pp.150-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202294v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Sponge Mesoporous Silicas from lecithin/dodecylamine mixed-micelles in ethanol/water media : A route towards efficient biocatalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FT-IR characterization of Al-rich Li-, Na- and Ca-HMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Onida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Biolley</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.01.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14, pp.299-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-006-9064-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167628v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore structural characteristics, size exclusion properties and column performance of two mesoporous amorphous silicas and their pseudomorphically transformed MCM-41-type derivatives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Skudas</w:t>
+                <w:t xml:space="preserve">Synthesis of Sponge Mesoporous Silicas from lecithin/dodecylamine mixed-micelles in ethanol/water media : A route towards efficient biocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Mureseanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.K. Unger</w:t>
+                <w:t xml:space="preserve">Audrey Tourrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Biolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 30 (18), pp.3089-3103. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (1-3), pp.103-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.200700227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00258342v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FT-IR characterization of Al-rich Li-, Na- and Ca-HMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pore structural characteristics, size exclusion properties and column performance of two mesoporous amorphous silicas and their pseudomorphically transformed MCM-41-type derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bayram-Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Bonelli</w:t>
+                <w:t xml:space="preserve">B.A. Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Onida</w:t>
+                <w:t xml:space="preserve">A.M. Lind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Dong Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+                <w:t xml:space="preserve">R. Skudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.K. Unger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10934-006-9064-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (18), pp.3089-3103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.200700227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172389v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the hydrothermal treatment on the chromatographic properties of monolithic silica capillaries for nano-liquid chromatography or capillary electrochromatography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MCM-41 silica monoliths with independent control of meso and macroporosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Roux</w:t>
+                <w:t xml:space="preserve">Jérome Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Iapichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Demesmay</w:t>
+                <w:t xml:space="preserve">Benoit Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Biolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Rocca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Iapichella</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.1907-1917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b711544j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.05.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188210v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCM-41 silica monoliths with independent control of meso and macroporosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of mesoporous silica and its pseudomorphically transformed derivative by gas and liquid adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Iapichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Miguel Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Babin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Iapichella</w:t>
+                <w:t xml:space="preserve">Isabelle Beurroies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lefevre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+                <w:t xml:space="preserve">Zoefre Bayram-Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 ((1-3)), pp.111-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b711544j⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186520v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation enthalpies of n-hexane in micelle-templated mesoporous silicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Maldonado</w:t>
+                <w:t xml:space="preserve">Nathalie Tanchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edorado Garrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14, pp.279-284. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-006-9063-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10934-006-9063-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous silica hosts for polyenzymatic catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Fajula</w:t>
+                <w:t xml:space="preserve">Effect of Morphological Defects on Gas Adsorption in Nanoporous Silicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Falcimaigne Aude</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(07)80402-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (43), pp.15759-15770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp073678a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185443v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Morphological Defects on Gas Adsorption in Nanoporous Silicas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">Mesoporous silica hosts for polyenzymatic catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Phuoc Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falcimaigne Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111 (43), pp.15759-15770. </w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 165, pp.637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp073678a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(07)80402-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00182182v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the stability in water of mesoporous SBA-15 and MCM-41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gedeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (23), pp.8268-8277. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp068526e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp068526e⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of large-pore micelle-templated silico-aluminas at different alumina contents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+                <w:t xml:space="preserve">Spherical ordered mesoporous silicas and silica monoliths as stationary phases for liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iapichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Sartori</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Bayran-Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (6), pp.844-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.200500511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp064156i⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187271v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical ordered mesoporous silicas and silica monoliths as stationary phases for liquid chromatography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Iapichella</w:t>
+                <w:t xml:space="preserve">Synthesis of large-pore micelle-templated silico-aluminas at different alumina contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Cangiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Brunel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria-Francesca Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110, pp.20202-20210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp064156i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.200500511⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189242v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas Adsorption in Mesoporous Micelle-Templated Silicas: MCM-41, MCM-48, and SBA-15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22, pp.11097. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la061728h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la061728h⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochromatographic behavior of silica monolithic capillaries of different skeleton sizes synthesized with a simplified and shortened sol-gel procedure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Galarneau</w:t>
+                <w:t xml:space="preserve">Controlling the morphology of mesostructured silicas by pseudomorphic transformations: a route towards applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Iapichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Kooyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.200600153⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.1657-1667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.200500825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189333v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the morphology of mesostructured silicas by pseudomorphic transformations: a route towards applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Kooyman</w:t>
+                <w:t xml:space="preserve">Electrochromatographic behavior of silica monolithic capillaries of different skeleton sizes synthesized with a simplified and shortened sol-gel procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demesmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iapichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27, pp.3971-3980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.200600153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.200500825⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187251v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Discrete Micrometer-Sized Spherical Particles of MCM-48</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grafting luminescent metal-organic species into mesoporous MCM-41 silica from europium(III)tetramethylheptanedionate, Eu(thd)3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Petitto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Galarneau</w:t>
+                <w:t xml:space="preserve">Jeannette Dexpert-Ghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Driole</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm050068j⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83 (1-3), pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017047v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilisation of a biological chelate in porous mesostructured silica for a selective metal removal from waste-water and its recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced porous materials: new developments and emerging trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunel</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B500302B⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 82, pp.227-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382096v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of luminescent metalorganic species (europium (III) β-diketonates) into mesoporous MCM-41 silica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New evidence of confinement effects in mesoporous materials and the definition of confined Pitzer acentric factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tanchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunel</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.10.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109, pp.16415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp051591o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382094v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting luminescent metal-organic species into mesoporous MCM-41 silica from europium(III)tetramethylheptanedionate, Eu(thd)3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auguste Fernandes</w:t>
+                <w:t xml:space="preserve">Synthesis of Discrete Micrometer-Sized Spherical Particles of MCM-48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeannette Dexpert-Ghys</w:t>
+                <w:t xml:space="preserve">M.F. Driole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gleizes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.12.026⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.2120-2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm050068j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601663v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced porous materials: new developments and emerging trends</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immobilisation of a biological chelate in porous mesostructured silica for a selective metal removal from waste-water and its recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miahela Mureseanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan A. Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.01.036⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29, pp.912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B500302B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380442v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence of confinement effects in mesoporous materials and the definition of confined Pitzer acentric factors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grafting of luminescent metalorganic species (europium (III) β-diketonates) into mesoporous MCM-41 silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Fajula</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Dexpert-Ghys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83, pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp051591o⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382102v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of well-dispersed ruthenium nanoparticles inside mesostructured porous silica under mild conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18393,1306 +18381,1306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 79, pp.185-194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.10.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.10.041⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of post-synthesis treatment on the stability and surface properties of MCM-48 silicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Driole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Driole</w:t>
+                <w:t xml:space="preserve">Carolina Petitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Petitto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bich Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 83, pp.172-180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.03.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mesoporous Micelle-Templated Silica route for enzyme encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miahela Mureseanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.4648. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0502241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la0502241⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A macrothermodynamic approach to the limit of reversible capillary condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tanchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bice Fubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.8560-8564. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0507838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la0507838⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative water intrusion in hydrohobic porous silica : a new field of applications for MCM41 type materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Martin</w:t>
+                <w:t xml:space="preserve">Benoît Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faluja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the porosity in SBA-15 silicas by hyper-polarized 129Xe NMR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nossov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nossov</w:t>
+                <w:t xml:space="preserve">E. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Haddad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 107 (45), pp.12456 -12460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">True Microporosity and Surface Area of Mesoporous SBA-15 Silicas as a Function of Synthesis Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fajula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17, pp.8328-8335. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0105477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la0105477⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards total hydrophobisation of MCM-41 type silica surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 135, pp.4621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-2991(01)81330-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best design of heterogenized beta-aminoalcohols for improvement of enantioselective addition of diethylzinc to benzaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abramson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Abramson</w:t>
+                <w:t xml:space="preserve">M. Lasperas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lasperas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Desplantier-Giscard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 18, pp.1773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micelle-templated silicates as a test bed for methods of mesopore size evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desplantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Desplantier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roger Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 27, pp.297-308. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1387-1811(98)00263-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1387-1811(98)00263-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19702,1552 +19690,1552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed hierarchical and functional monoliths from porous nanomaterials for environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Batool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Bertero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of hierarchically porous monoliths by 3D printing with nano-inks for environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Batool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Bertero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomeo Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking the polymer reliance in 3D printing: A study on silica nanoparticles ink formulation for DLP 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Joly-Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">young Ceramists Additive Manufacturing Forum 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing of zeolite monoliths through pseudomorphic transformation of 3D printed mesoporous silica monolith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème réunion annuelle du Groupe Français des Zéolithes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolith synthesis through DLP 3D printing of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Joly-Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Inorganic and Environmental Materials 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépendance linéaire de la diffusion de l'eau en nano-confinement avec la taille des pores par une méthode non invasive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Chemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in design and modelling of porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Etienne-Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Etienne-Calas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">Andre Deratani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evstratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "High surface area porous and granular materials" MATERIAUX 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independant textural and morphological controls in the synthesis of meso and macroporous silicas by pseudomorphic transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine-free lecithin templating of sponge mesoporous silicas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pore shape affects the determination of the pore size of ordered mesoporous silicas by mercury intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Valange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International FEZA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.481-484</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.957-960, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(08)80048-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353928v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore shape affects the determination of the pore size of ordered mesoporous silicas by mercury intrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amine-free lecithin templating of sponge mesoporous silicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Cangiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Francesca Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International FEZA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.957-960, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.481-484</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353939v1</w:t>
+                <w:t xml:space="preserve">hal-00353928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPR studies of new mesostructured silica synthesis and hemoglobin encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Laveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Cangiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NATO Advanced Research Workshop on Sol-Gel Approaches to Materials for Pollution Control, Water Purification and Soil Remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Kiev, Ukraine. pp.391-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taille des pores des silices mésoporeuses par adsorption d'azote et pénétration de mercure GFZ, La Rochelle, France, 15-17 mars 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lefevre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Valange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La taille des pores des silices mésoporeuses par adsorption d'azote et pénétration de mercure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, LA ROCHELLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen adsorption and mercury intrusion in mesoporous silicas with different pore connectivities. Nanoporous Materials IV, Niagara falls, Ontario, Canada, 8-11 Juin 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lefevre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Valange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen adsorption and mercury intrusion in mesoporous silicas with different pore connectivities. Nanoporous Materials IV, Niagara falls, Ontario, Canada, 8-11 Juin 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, ONTARIO, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21257,154 +21245,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical zeolites and carbon monoliths for water decontamination (radioactive ions and pharmaceutics)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Didi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ISIEM (International Symposium on Inorganics and Environmental Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21414,154 +21402,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture CNRS 2014 Section 14 « Chimie de coordination, catalyse, interface et procédés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Etcheberry</w:t>
+                <w:t xml:space="preserve">F. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Meunier</w:t>
+                <w:t xml:space="preserve">K. Baczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Baczko</w:t>
+                <w:t xml:space="preserve">Dorothée Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de conjoncture CNRS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.287-297, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21571,91 +21559,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of silica surfaces with phosphonic acids for use as fillers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hubert Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lassiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21663,65 +21651,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2891836. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId693"/>
+      <w:footerReference w:type="default" r:id="rId692"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21868,51 +21856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icgm.fr/anne-galarneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.galarneau@enscm.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Bertero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biolley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Coppola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202509897" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bayout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Veryasov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Opanasenko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma01076g" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04763520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez-Otero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Dran&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sebastian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112420" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez Otero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicmary Vargas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanis Baraille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nossov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Didi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Said" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03468" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sennoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Cheng Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fretel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00715H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmurs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H Christensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123373" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Marelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zaccheria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ravasio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Pitzalis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16216872" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04243605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Sebai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Ahmad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01250" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ramona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaumard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galarneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Minoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aquino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dath" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c04868" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boccheciampe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2022.823877" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03705382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21204-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Esposito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2022.902127" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647181v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2202009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sebai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Belleville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.04.048" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcel Trouillefou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Seing Law-Kam Cio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jolicoeur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2020.11.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baccour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lamotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Sakai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC00952K" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vaugon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Finiels" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Null Hulea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544120040180" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988076v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Stettner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balducci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03599h" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Moukahhal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112563" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933733v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renshun Xu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nabet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldoni-Andrey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544120080150" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2079068" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Jean Daou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109565" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064129v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Long Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wernert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.03.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175323v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fajula" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544119080061" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boscaro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.01.036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138025v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micolle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.05.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938089v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mehlhorn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Guenneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02144" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897060v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu-Dorin Andrei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beucher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Dorin Andrei" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fajula" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00663" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Liguori" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Barbaro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Dal Santo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700381" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Hugo Pelisson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.05.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384412v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ivanova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj90018f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384410v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancret Franck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajula Fran&#231;ois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.05.036" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384399v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Chemmi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Dominique" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02718" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384407v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacciaguera Thomas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.048" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Flexer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Donose" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Pozo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b01592" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318931v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Abid" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Did" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szymanska" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics4020009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384404v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03318g" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384395v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gedeon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Mereib" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10129" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318863v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Toumi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03563e" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343456v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villemot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.04.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227310v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luck Francis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coq Bernard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079847v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboussaoud Wael" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Pic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jean-Stephane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.037" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227191v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Secret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Wu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaix" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzales" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01518" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227244v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evstratov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02487-6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227255v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Imakita" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Fujii*" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Yu. Prokof'Ev" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya E. Gordina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr04246a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905896v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Forte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk E. de Vos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43585G" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Nassi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sarti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pasti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Martucci" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchetti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-014-9788-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011042v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500037z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079841v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemot Francois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Jeremy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5026679" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044401v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cazelles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zu Peng-Chen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01348D" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905885v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-013-9583-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.042" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLDZ6G6Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044403v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeng Ping" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Xiaolin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Yonghui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Ruixia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Chaowei" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.114" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790061v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35384a" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828169v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manko" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.04.006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790155v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Consolati" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferragut" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Quasso" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS35454C" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815761v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Linares" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31690k" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880764v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullien Drone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldova" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ00688C" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905879v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunil de Castano" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zardi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Honneman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gallo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA44806A" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880766v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401228k" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828162v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Linden" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs90005c" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911554v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aghion" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Tosi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410221m" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044417v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yongping" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Yuting" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.448-453.145" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726012v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Volland" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brevet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301083r" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694224v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma5020336" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694223v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coq" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.12.003" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFD8NSCS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738309v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Lanie Bordeaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203280" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TJW62T4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661600v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourne-Peteilh" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan A. Lerner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-011-2646-x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGSVPH61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734139v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs3005902" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721605v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Fuchs" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301154e" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694225v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ameloot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coq" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC17190B" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087836v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillemot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Biben" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Charlaix" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207658109" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746612v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Abensur" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754631" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738323v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merceille" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.07.019" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK6LX78T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269360v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bordeaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201203280" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TT2B7VF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721630v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Adem" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Springuel-Huet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iapichella" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210577t" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602553v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00965b" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604682v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mureseanu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Cioatera" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Trandafir" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Georgescu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.04.026" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H569SM8L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637899v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp206567q" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685481v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Creux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.0" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604674v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guidotti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gavrilova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Psaro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15151g" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602556v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201005597" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3LP4DRG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602570v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lassiaz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labarre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10128e" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526037v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuschka Liekens" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Alaerts" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000494" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2CLLBF0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463453v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sartori" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cangiotti" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908828q" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463335v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miah Yussuf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vioux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918412k" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B8JGM877-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222870v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caullet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541118v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Laveille" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong Phuoc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Renard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.02.065" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCL8MZQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524092v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chamouleau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001146k" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-55DM7TLX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381990v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.04.001" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8VBLMWT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527955v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daturi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515103v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1014064" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515102v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100757b" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526861v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Falcimaigne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00161a" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WNR0XJ1V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518043v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lassiaz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00762h" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5N0F1PML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381989v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barrande" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803456t" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502451v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bailly" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200900100" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70LXG7XL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383340v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chimenton" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805580" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358633v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp807828a" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447708v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J-M. Pellenq" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412926v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903302e" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MCXNWVP0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277306v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-008-9104-2" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PTV4DT5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297323v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. M. Pellenq" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800567g" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZM9X2XHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386926v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. -M. Pellenq" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475811v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303811v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311915v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lef&#232;vre" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cambon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075815+" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202294v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Miguel Meneses" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoefre Bayram-Hahn" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.12.026" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18FJRCRX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167628v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourrette" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.01.017" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258342v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bayram-Hahn" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Grimes" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lind" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Skudas" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Unger" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200700227" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70KF8K7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172389v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonelli" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Onida" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Dong Chen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-006-9064-4" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQ6D3JJH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188210v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demesmay" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rocca" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iapichella" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.05.019" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQTD9GF7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186520v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Babin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefevre" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b711544j" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D7SJPVX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170194v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maldonado" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edorado Garrone" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-006-9063-5" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CK8JX3X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185443v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Phuoc Lai" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falcimaigne Aude" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80402-2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182182v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp073678a" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-18XMT5W0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153798v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Nader" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068526e" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4TSF5ZBC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187271v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sartori" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Francesca Ottaviani" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064156i" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7QSFZT70-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189242v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bayran-Hahn" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200500511" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N0HX9GM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183122v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061728h" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6WF4NPR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189333v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200600153" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20WQQGPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187251v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonhomme" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kooyman" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500825" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VMZ22DT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017047v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitto" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Driole" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chiche" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050068j" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QBZ5QTVG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382096v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miahela Mureseanu" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B500302B" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T0GKT0J6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382094v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Fernandez" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Dexpert-Ghys" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.10.026" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX0GDF7M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601663v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Fernandes" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.12.026" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD2NQXJV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380442v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.01.036" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQVP73JX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382102v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051591o" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G6FSDC5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156805v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.10.041" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFJN6MJQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380454v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Driole" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Petitto" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Chiche" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.03.020" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBR5J897-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382099v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0502241" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RWT4FR3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380437v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Fubini" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0507838" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FPVKMCQR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475106v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefevre" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faluja" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162080v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nossov" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenneau" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172395v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cambon" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0105477" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5357W8C3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156775v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Izard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)81330-6" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169474v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abramson" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasperas" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desplantier-Giscard" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172394v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desplantier" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Dutartre" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(98)00263-7" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6WDTBLM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426467v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Batool" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426447v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426376v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Aubert" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426425v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426409v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394528v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Petit" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923802v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382110v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353928v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353939v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)80048-1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353912v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294880v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefevre" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cambon" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293873v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gabelica" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290837v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227317v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baczko" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186531v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icgm.fr/anne-galarneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.galarneau@enscm.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348305v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bayout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Veryasov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Bertero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biolley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Coppola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202509897" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04763520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez-Otero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Dran&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sebastian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Opanasenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma01076g" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez Otero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicmary Vargas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanis Baraille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nossov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Didi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Said" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03468" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmurs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113201" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sennoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Cheng Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fretel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00715H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H Christensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123373" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Marelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zaccheria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ravasio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Pitzalis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16216872" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ramona" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaumard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04243605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Sebai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Ahmad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01250" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galarneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Minoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aquino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dath" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c04868" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boccheciampe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2022.823877" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03705382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21204-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Esposito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2022.902127" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647181v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2202009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sebai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Belleville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.04.048" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcel Trouillefou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Seing Law-Kam Cio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jolicoeur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2020.11.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060037v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Moukahhal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112563" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988076v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Stettner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balducci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03599h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baccour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lamotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Sakai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC00952K" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vaugon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Finiels" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Null Hulea" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544120040180" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933733v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renshun Xu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nabet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldoni-Andrey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544120080150" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2079068" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109565" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064129v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Long Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wernert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.03.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175323v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fajula" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544119080061" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boscaro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.01.036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138025v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micolle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.05.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mehlhorn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu-Dorin Andrei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beucher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Dorin Andrei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fajula" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00663" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938089v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Guenneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02144" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Liguori" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Barbaro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Dal Santo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700381" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384412v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ivanova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj90018f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Hugo Pelisson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.05.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384410v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancret Franck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajula Fran&#231;ois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.05.036" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384407v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacciaguera Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.048" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Chemmi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Dominique" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02718" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Flexer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Donose" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Pozo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b01592" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384404v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03318g" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318931v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Abid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Did" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szymanska" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics4020009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318863v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Toumi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03563e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384395v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gedeon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Mereib" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10129" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343456v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villemot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.04.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227310v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luck Francis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coq Bernard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079847v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboussaoud Wael" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Pic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jean-Stephane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.037" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227191v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Secret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Wu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaix" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzales" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01518" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227244v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evstratov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02487-6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227255v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Imakita" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Fujii*" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Yu. Prokof'Ev" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya E. Gordina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr04246a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044368v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Nassi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sarti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pasti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Martucci" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchetti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-014-9788-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905896v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Forte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk E. de Vos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43585G" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011042v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500037z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079841v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemot Francois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Jeremy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5026679" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044401v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cazelles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zu Peng-Chen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01348D" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905885v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-013-9583-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.042" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLDZ6G6Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044403v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeng Ping" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Xiaolin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Yonghui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Ruixia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Chaowei" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.114" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828169v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.04.006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790155v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Consolati" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferragut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Quasso" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS35454C" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790061v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35384a" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815761v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Linares" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31690k" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880764v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullien Drone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ00688C" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880766v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401228k" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905879v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunil de Castano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zardi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Honneman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gallo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA44806A" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828162v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Linden" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs90005c" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911554v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aghion" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Tosi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410221m" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044417v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yongping" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Yuting" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.448-453.145" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694223v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coq" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.12.003" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFD8NSCS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738309v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Lanie Bordeaux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203280" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TJW62T4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661600v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourne-Peteilh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan A. Lerner" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-011-2646-x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGSVPH61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726012v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Volland" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brevet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301083r" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694224v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma5020336" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734139v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs3005902" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721605v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Fuchs" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301154e" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694225v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ameloot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coq" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC17190B" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746612v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillemot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Abensur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754631" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087836v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Biben" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Charlaix" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207658109" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738323v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merceille" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.07.019" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK6LX78T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269360v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bordeaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201203280" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TT2B7VF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721630v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Adem" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Springuel-Huet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iapichella" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210577t" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637899v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp206567q" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685481v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Creux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.0" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602553v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00965b" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604682v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mureseanu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Cioatera" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Trandafir" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Georgescu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.04.026" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H569SM8L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604674v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guidotti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gavrilova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Psaro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15151g" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602556v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201005597" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3LP4DRG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602570v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lassiaz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labarre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10128e" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463453v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sartori" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cangiotti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908828q" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463335v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miah Yussuf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vioux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918412k" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B8JGM877-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222870v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caullet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541118v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Laveille" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong Phuoc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Renard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.02.065" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCL8MZQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526037v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuschka Liekens" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Alaerts" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000494" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524092v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chamouleau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001146k" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-55DM7TLX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381990v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.04.001" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8VBLMWT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526861v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Falcimaigne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00161a" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WNR0XJ1V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515103v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1014064" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515102v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100757b" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527955v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daturi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518043v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lassiaz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00762h" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5N0F1PML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502451v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bailly" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200900100" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70LXG7XL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381989v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barrande" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803456t" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383340v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chimenton" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805580" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358633v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp807828a" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447708v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J-M. Pellenq" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412926v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903302e" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MCXNWVP0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277306v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-008-9104-2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PTV4DT5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297323v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. M. Pellenq" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800567g" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZM9X2XHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386926v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. -M. Pellenq" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475811v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303811v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311915v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lef&#232;vre" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cambon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075815+" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188210v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demesmay" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rocca" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iapichella" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.05.019" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQTD9GF7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172389v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonelli" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Onida" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Dong Chen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-006-9064-4" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQ6D3JJH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167628v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourrette" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.01.017" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258342v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bayram-Hahn" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Grimes" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lind" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Skudas" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Unger" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200700227" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70KF8K7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186520v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Babin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefevre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b711544j" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D7SJPVX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202294v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Miguel Meneses" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoefre Bayram-Hahn" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.12.026" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18FJRCRX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170194v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maldonado" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edorado Garrone" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-006-9063-5" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CK8JX3X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182182v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp073678a" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-18XMT5W0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185443v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Phuoc Lai" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falcimaigne Aude" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80402-2" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153798v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Nader" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068526e" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4TSF5ZBC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189242v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bayran-Hahn" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200500511" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N0HX9GM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187271v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sartori" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Francesca Ottaviani" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064156i" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7QSFZT70-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183122v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061728h" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6WF4NPR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187251v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonhomme" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kooyman" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500825" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VMZ22DT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189333v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200600153" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20WQQGPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601663v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Fernandes" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Dexpert-Ghys" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.12.026" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD2NQXJV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380442v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.01.036" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQVP73JX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382102v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051591o" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G6FSDC5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017047v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitto" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Driole" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chiche" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050068j" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QBZ5QTVG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382096v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miahela Mureseanu" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B500302B" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T0GKT0J6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382094v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Fernandez" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.10.026" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX0GDF7M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156805v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.10.041" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFJN6MJQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380454v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Driole" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Petitto" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Chiche" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.03.020" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBR5J897-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382099v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0502241" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RWT4FR3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380437v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Fubini" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0507838" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FPVKMCQR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475106v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefevre" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faluja" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162080v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nossov" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenneau" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172395v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cambon" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0105477" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5357W8C3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156775v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Izard" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)81330-6" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169474v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abramson" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasperas" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desplantier-Giscard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172394v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desplantier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Dutartre" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(98)00263-7" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6WDTBLM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426467v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Batool" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426447v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426376v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Aubert" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426425v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426409v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394528v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Petit" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923802v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382110v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353939v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)80048-1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353928v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353912v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294880v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefevre" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cambon" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293873v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gabelica" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290837v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227317v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baczko" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186531v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>