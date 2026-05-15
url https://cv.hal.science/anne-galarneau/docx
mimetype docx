--- v1 (2026-04-16)
+++ v2 (2026-05-15)
@@ -581,693 +581,693 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Acidity and Crystal Morphology of ZSM‐5 in Toluene Alkylation with Methyl Mercaptan</w:t>
+                <w:t xml:space="preserve">3D Printing of Functional Mesoporous Silica Monoliths with Embedded Metal and MOF Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Bayout</w:t>
+                <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+                <w:t xml:space="preserve">Arianna Bertero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabel Medeiros Costa</w:t>
+                <w:t xml:space="preserve">Christine Joly-Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gleb Veryasov</w:t>
+                <w:t xml:space="preserve">Christine Biolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+                <w:t xml:space="preserve">Bartolomeo Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e01016. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2509897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202501016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202509897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348305v1</w:t>
+                <w:t xml:space="preserve">hal-05113782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printing of Functional Mesoporous Silica Monoliths with Embedded Metal and MOF Components</w:t>
+                <w:t xml:space="preserve">Effect of Acidity and Crystal Morphology of ZSM‐5 in Toluene Alkylation with Methyl Mercaptan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gaillard</w:t>
+                <w:t xml:space="preserve">Abdelilah Bayout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Bertero</w:t>
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Joly-Duhamel</w:t>
+                <w:t xml:space="preserve">Izabel Medeiros Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Biolley</w:t>
+                <w:t xml:space="preserve">Gleb Veryasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartolomeo Coppola</w:t>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.2509897. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e01016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202509897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202501016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113782v1</w:t>
+                <w:t xml:space="preserve">hal-05348305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Achieving Circular Economy in the Production of Silica from Rice Husk as a Sustainable Adsorbent</w:t>
+                <w:t xml:space="preserve">Correlating mesoporosity/acidity with catalytic performances for surfactant-templated mesoporous FAU zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Rodriguez-Otero</w:t>
+                <w:t xml:space="preserve">Yong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méghane Drané</w:t>
+                <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Marias</w:t>
+                <w:t xml:space="preserve">Maksym Opanasenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Sebastian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariya Shamzhy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (11), pp.2420. </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (8), pp.3207-3219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr12112420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ma01076g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763520v1</w:t>
+                <w:t xml:space="preserve">hal-04557254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating mesoporosity/acidity with catalytic performances for surfactant-templated mesoporous FAU zeolites</w:t>
+                <w:t xml:space="preserve">La cosse des grains de riz : déchet ou matière première ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
+                <w:t xml:space="preserve">Alba Rodriguez Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
+                <w:t xml:space="preserve">Vicmary Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksym Opanasenko</w:t>
+                <w:t xml:space="preserve">Johanis Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Shamzhy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brice Bouyssiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ma01076g⟩</w:t>
+              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59655/nh52122995491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557254v1</w:t>
+                <w:t xml:space="preserve">hal-04948641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cosse des grains de riz : déchet ou matière première ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Achieving Circular Economy in the Production of Silica from Rice Husk as a Sustainable Adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicmary Vargas</w:t>
+                <w:t xml:space="preserve">Alba Rodriguez-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanis Baraille</w:t>
+                <w:t xml:space="preserve">Méghane Drané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Bouyssiere</w:t>
+                <w:t xml:space="preserve">Frederic Marias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Castillo</w:t>
+                <w:t xml:space="preserve">Victor Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1, pp.78-86. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), pp.2420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59655/nh52122995491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr12112420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948641v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent Anomalous Temperature Dependence of Self-Diffusion Studied by Pulsed-Field Gradient Nuclear Magnetic Resonance and Thermodynamic Modeling</w:t>
               </w:r>
@@ -1381,364 +1381,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZSM-5 Monolithic Microreactors with Hierarchical Porosity: Maximizing Selective Production of para-Xylene</w:t>
+                <w:t xml:space="preserve">Direct pseudomorphic transformation of silica from rice husk into organo-functionalized MCM-41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Desmurs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+                <w:t xml:space="preserve">Lilia Sennoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Sachse</w:t>
+                <w:t xml:space="preserve">Chun-Cheng Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaillard</w:t>
+                <w:t xml:space="preserve">Yohan Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Clavié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113201⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (16), pp.7052-7069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NJ00715H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605461v1</w:t>
+                <w:t xml:space="preserve">hal-04516121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct pseudomorphic transformation of silica from rice husk into organo-functionalized MCM-41</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZSM-5 Monolithic Microreactors with Hierarchical Porosity: Maximizing Selective Production of para-Xylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Fretel</w:t>
+                <w:t xml:space="preserve">Lucie Desmurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Clavié</w:t>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Subra</w:t>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48 (16), pp.7052-7069. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 377, pp.113201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4NJ00715H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516121v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Harnessing of SiO 2 Nanoparticles from Rice Husks: A Review of the Best Synthesis and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Rodriguez-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicmary Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan H Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1927,77 +1927,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Mesoporosity of Hierarchical ZSM-5 in Toluene Alkylation by Methanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,295 +2051,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the Compromise between Brønsted Acidity and Mesoporosity in Hierarchical ZSM‐5 Zeolites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treatment of Wastewater Containing Pharmaceutical Micropollutants by Adsorption under Flow in Highly Porous Carbon Monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Ramona</w:t>
+                <w:t xml:space="preserve">Wassim Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Gaumard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+                <w:t xml:space="preserve">Sher Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300167⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (20), pp.8464-8482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097455v1</w:t>
+                <w:t xml:space="preserve">hal-04243605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Wastewater Containing Pharmaceutical Micropollutants by Adsorption under Flow in Highly Porous Carbon Monoliths</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brun</w:t>
+                <w:t xml:space="preserve">Finding the Compromise between Brønsted Acidity and Mesoporosity in Hierarchical ZSM‐5 Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desmurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+                <w:t xml:space="preserve">Gaetan Ramona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Cot</w:t>
+                <w:t xml:space="preserve">Robin Gaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (20), pp.8464-8482. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, French Conference on Catalysis 2022, 15 (11), pp.e202300167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243605v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Diffusion in Hierarchical Zeolites with Ordered Mesoporosity: Pulsed Field Gradient Nuclear Magnetic Resonance Combined with Thermodynamic Modeling</w:t>
               </w:r>
@@ -2453,1484 +2453,1484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalytic Elimination of Pharmaceutics Found in Water With Hierarchical Silica Monoliths in Continuous Flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sher Ahmad</w:t>
+                <w:t xml:space="preserve">Hierarchical MFI Zeolite Catalysts: How to Determine Their Textural Properties?-A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desmurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
+                <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.823877. </w:t>
+              <w:t xml:space="preserve">Catalysis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fceng.2022.823877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21926/cr.2202009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659113v1</w:t>
+                <w:t xml:space="preserve">hal-03647175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Modeling of Tetracycline degradation in water in a Flow-Through Enzymatic monolithic reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sher Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-022-21204-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Hierarchical and Multifunctional Materials in Chemical Engineering: Synthesis Strategies and Processing Challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+                <w:t xml:space="preserve">Biocatalytic Elimination of Pharmaceutics Found in Water With Hierarchical Silica Monoliths in Continuous Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sher Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Esposito</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Boccheciampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, pp.902127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fceng.2022.902127⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 4, pp.823877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fceng.2022.823877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659106v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Microporous and Mesoporous Surface Areas and Volumes of Mesoporous Zeolites by Corrected t ‐Plot Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Hierarchical and Multifunctional Materials in Chemical Engineering: Synthesis Strategies and Processing Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.202200051⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.902127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fceng.2022.902127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647181v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical MFI Zeolite Catalysts: How to Determine Their Textural Properties?-A Comparative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Microporous and Mesoporous Surface Areas and Volumes of Mesoporous Zeolites by Corrected t ‐Plot Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desmurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Hulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vaulot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (2), pp.29. </w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.e202200051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21926/cr.2202009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202200051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647175v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic monolithic reactors for micropollutants degradation</w:t>
+                <w:t xml:space="preserve">An autonomous plant growing miniaturized incubator for a Cubesat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ahmad</w:t>
+                <w:t xml:space="preserve">Christophe Marcel Trouillefou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Sebai</w:t>
+                <w:t xml:space="preserve">Yann-Seing Law-Kam Cio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-P. Belleville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Galarneau</w:t>
+                <w:t xml:space="preserve">Mario Jolicoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 362, pp.62-71. </w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.439-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2020.04.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2020.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930301v1</w:t>
+                <w:t xml:space="preserve">hal-03026031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autonomous plant growing miniaturized incubator for a Cubesat</w:t>
+                <w:t xml:space="preserve">Enzymatic monolithic reactors for micropollutants degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Marcel Trouillefou</w:t>
+                <w:t xml:space="preserve">S. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann-Seing Law-Kam Cio</w:t>
+                <w:t xml:space="preserve">W. Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Jolicoeur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
+                <w:t xml:space="preserve">M-P. Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179, pp.439-449. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 362, pp.62-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2020.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2020.04.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026031v1</w:t>
+                <w:t xml:space="preserve">hal-02930301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Hierarchical Zeolites with Morphology Control: Plain and Hollow Spherical Beads of Silicalite-1 Nanosheets</w:t>
+                <w:t xml:space="preserve">Production of formate from CO 2 gas under ambient conditions: towards flow-through enzyme reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassem Moukahhal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+                <w:t xml:space="preserve">Mohamed Baccour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Josien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
+                <w:t xml:space="preserve">Alexandra Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+                <w:t xml:space="preserve">Kento Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25112563⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (12), pp.3727-3733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0GC00952K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060037v1</w:t>
+                <w:t xml:space="preserve">hal-02884322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica based ionogels: interface effects with aprotic and protic ionic liquids with lithium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bilel Said</w:t>
+                <w:t xml:space="preserve">Impact of Pore Architecture on the Hydroconversion of Long Chain Alkanes over Micro and Mesoporous Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vaugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Finiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Null Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cp03599h⟩</w:t>
+              <w:t xml:space="preserve">Neftekhimiya / Petroleum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (4), pp.479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0965544120040180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988076v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of formate from CO 2 gas under ambient conditions: towards flow-through enzyme reactors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silica based ionogels: interface effects with aprotic and protic ionic liquids with lithium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kento Sakai</w:t>
+                <w:t xml:space="preserve">Angélique Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dubreucq</w:t>
+                <w:t xml:space="preserve">Timo Stettner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+                <w:t xml:space="preserve">Andrea Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (12), pp.3727-3733. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (41), pp.24051-24058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0GC00952K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cp03599h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884322v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pore Architecture on the Hydroconversion of Long Chain Alkanes over Micro and Mesoporous Catalysts</w:t>
+                <w:t xml:space="preserve">Synthesis of Hierarchical Zeolites with Morphology Control: Plain and Hollow Spherical Beads of Silicalite-1 Nanosheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Vaugon</w:t>
+                <w:t xml:space="preserve">Kassem Moukahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Finiels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+                <w:t xml:space="preserve">Ludovic Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasile Null Hulea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neftekhimiya / Petroleum Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60 (4), pp.479. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (11), pp.2563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0965544120040180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25112563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565094v1</w:t>
+                <w:t xml:space="preserve">hal-03060037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Efficient Mesoporous Mg/γ-Al2O3 Catalysts for Ozonation of Saline Petroleum Effluents</w:t>
               </w:r>
@@ -4050,90 +4050,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic Degradation of Micropollutants in Water: the Case of Tetracycline Degradation by Enzymes Immobilized on Monoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sher Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-P. Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4178,1056 +4178,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical ZSM-5 beads composed of zeolite nanosheets obtained by pseudomorphic transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassem Moukahhal</w:t>
+                <w:t xml:space="preserve">Nanocrystals FAU-X monoliths as highly efficient microreactors for cesium capture in continuous flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Didi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jean Daou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+                <w:t xml:space="preserve">Matthieu Micolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 288, pp.109565. </w:t>
+              <w:t xml:space="preserve">, 2019, 285, pp.185-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290483v1</w:t>
+                <w:t xml:space="preserve">hal-02138025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of binderless FAU-X (13X) monoliths with hierarchical porosity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+                <w:t xml:space="preserve">Hierarchical ZSM-5 beads composed of zeolite nanosheets obtained by pseudomorphic transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Moukahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khac Long Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Wernert</w:t>
+                <w:t xml:space="preserve">T. Jean Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Nouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 281, pp.57-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 288, pp.109565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064129v1</w:t>
+                <w:t xml:space="preserve">hal-02290483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining phase separation with pseudomorphic transformation for the control of the pore architecture of functional materials: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of binderless FAU-X (13X) monoliths with hierarchical porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Didi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fajula</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Wernert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neftekhimiya / Petroleum Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59 (8), pp.761-769. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 281, pp.57-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0965544119080061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175323v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C,N-doped TiO2 monoliths with hierarchical macro-/mesoporosity for water treatment under visible light</w:t>
+                <w:t xml:space="preserve">Combining phase separation with pseudomorphic transformation for the control of the pore architecture of functional materials: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Boscaro</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 280, pp.37-45. </w:t>
+              <w:t xml:space="preserve">Neftekhimiya / Petroleum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (8), pp.761-769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.01.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0965544119080061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001891v1</w:t>
+                <w:t xml:space="preserve">hal-02175323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystals FAU-X monoliths as highly efficient microreactors for cesium capture in continuous flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C,N-doped TiO2 monoliths with hierarchical macro-/mesoporosity for water treatment under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Micolle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Paolo Boscaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Null Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 285, pp.185-194. </w:t>
+              <w:t xml:space="preserve">, 2019, 280, pp.37-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138025v1</w:t>
+                <w:t xml:space="preserve">hal-02001891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revelation on the complex nature of mesoporous hierarchical FAU-Y zeolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific Surface Area Determination for Microporous/Mesoporous Materials: The Case of Mesoporous FAU-Y Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Mehlhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu-Dorin Andrei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+                <w:t xml:space="preserve">Flavien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34 (38), pp.11414-11423. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 34 (47), pp.14134-14142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897060v1</w:t>
+                <w:t xml:space="preserve">hal-01938089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Production of Propylene and 1-Butene from Ethylene by Catalytic Cascade Reactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Revelation on the complex nature of mesoporous hierarchical FAU-Y zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Mehlhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu-Dorin Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cammarano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.3636-3640. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (38), pp.11414-11423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.8b00663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745384v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Surface Area Determination for Microporous/Mesoporous Materials: The Case of Mesoporous FAU-Y Zeolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Production of Propylene and 1-Butene from Ethylene by Catalytic Cascade Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Dorin Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Villemot</w:t>
+                <w:t xml:space="preserve">Francois Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (47), pp.14134-14142. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.3636-3640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.8b00663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938089v1</w:t>
+                <w:t xml:space="preserve">hal-01745384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional Pd@Sulfonated Silica Monoliths Catalysts for Selective Partial Hydrogenation Reactions under Continuous Flow</w:t>
               </w:r>
@@ -5341,2284 +5341,2284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the themed issue in honour of Dr. Francois Fajula : an exciting journey in the creative world of ordered porous materials and their applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption in heterogeneous porous media: Hierarchical and composite solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Ivanova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Villemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nj90018f⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 229, pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384412v1</w:t>
+                <w:t xml:space="preserve">hal-01343456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Porous Silica Monoliths : a Novel Class of Microreactors for Process intensification in Catalysis and Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Hugo Pelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Boscaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (1-2), pp.231-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2015.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTA zeolite monoliths with hierarchical trimodal porosity as highly efficient microreactors for strontium capture in continuous flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tancret Franck</w:t>
+                <w:t xml:space="preserve">Introduction to the themed issue in honour of Dr. Francois Fajula : an exciting journey in the creative world of ordered porous materials and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fajula François</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irina Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 232, pp.39-52. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.3930-3932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.05.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6nj90018f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384410v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size control of self-supported LTA zeolite nanoparticles monoliths</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microcellular Electrode Material for Microbial Bioelectrochemical Systems Synthesized by Hydrothermal Carbonization of Biomass derived precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cacciaguera Thomas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victoria Flexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Donose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Pozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.02.048⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.2508−2516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b01592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384407v1</w:t>
+                <w:t xml:space="preserve">hal-01385122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive Experimental Evidence of Linear Pore Size Dependence of Water Diffusion in Nano-Confinement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
+                <w:t xml:space="preserve">LTA zeolite monoliths with hierarchical trimodal porosity as highly efficient microreactors for strontium capture in continuous flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancret Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fajula François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b02718⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 232, pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384399v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcellular Electrode Material for Microbial Bioelectrochemical Systems Synthesized by Hydrothermal Carbonization of Biomass derived precursors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noninvasive Experimental Evidence of Linear Pore Size Dependence of Water Diffusion in Nano-Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Boone</w:t>
+                <w:t xml:space="preserve">Houria Chemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b01592⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.393-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b02718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385122v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Lithium Transport by Controlling the Mesoporosity of Silica Monoliths filled by Ionic Liquids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size control of self-supported LTA zeolite nanoparticles monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dupre</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cacciaguera Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancret Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nj03318g⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 227, pp.176-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384404v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Textural Characterization of Mesoporous and Meso-/Macroporous Silica Monoliths Obtained by Spinodal Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Did</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Szymanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (2), pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/inorganics4020009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipid–silica mesophases formed in hydroalcoholic solution as precursors of mesoporous silica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of Lithium Transport by Controlling the Mesoporosity of Silica Monoliths filled by Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Begu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+                <w:t xml:space="preserve">Aurelie Guyomard-Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 40 (5), pp.4314-4318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nj03563e⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 40, pp.4269-4276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nj03318g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318863v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Interconnectivity in Hierarchical Microporous/Mesoporous Materials using Adsorption and Nuclear Magnetic Resonance Diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phospholipid–silica mesophases formed in hydroalcoholic solution as precursors of mesoporous silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Begu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Azais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10129⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (5), pp.4314-4318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nj03563e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384395v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption in heterogeneous porous media: Hierarchical and composite solids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Villemot</w:t>
+                <w:t xml:space="preserve">Probing Interconnectivity in Hierarchical Microporous/Mesoporous Materials using Adsorption and Nuclear Magnetic Resonance Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Farrusseng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Galarneau</w:t>
+                <w:t xml:space="preserve">Antoine Gedeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Topin</w:t>
+                <w:t xml:space="preserve">Diaa Mereib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 229, pp.145-154. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (3), pp.1562-1569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343456v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microréacteurs monolithiques à flux améliorent la synthèse en chimie fine</w:t>
+                <w:t xml:space="preserve">Visible emission from Ag+ exchanged SOD zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luck Francis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexander Sachse</w:t>
+                <w:t xml:space="preserve">Hui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coq Bernard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kenji Imakita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Fujii*</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Yu. Prokof'Ev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya E. Gordina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.15665-15671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nr04246a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227310v1</w:t>
+                <w:t xml:space="preserve">hal-01227255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic ozonation with γ-Al2O3 to enhance the degradation of refractory organics in water</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les microréacteurs monolithiques à flux améliorent la synthèse en chimie fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Jean-Stephane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luck Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coq Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fajula François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.23-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079847v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the pore texture in nanoporous silicon via chemical dissolution</w:t>
+                <w:t xml:space="preserve">Catalytic ozonation with γ-Al2O3 to enhance the degradation of refractory organics in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Secret</w:t>
+                <w:t xml:space="preserve">Jullian Vittenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Wu</w:t>
+                <w:t xml:space="preserve">Aboussaoud Wael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Galarneau</w:t>
+                <w:t xml:space="preserve">Mendret Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gonzales</w:t>
+                <w:t xml:space="preserve">Jean-Stephane Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Jean-Stephane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01518⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 504, pp.519-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227191v1</w:t>
+                <w:t xml:space="preserve">hal-01079847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in design and modeling of porous materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the pore texture in nanoporous silicon via chemical dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Calas-Etienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">E. Secret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Deratani</w:t>
+                <w:t xml:space="preserve">C. C. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Evstratov</w:t>
+                <w:t xml:space="preserve">A. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02487-6⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.8121-8128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227244v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible emission from Ag+ exchanged SOD zeolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in design and modeling of porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Imakita</w:t>
+                <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minoru Fujii*</w:t>
+                <w:t xml:space="preserve">Sylvie Calas-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Yu. Prokof'Ev</w:t>
+                <w:t xml:space="preserve">André Deratani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalya E. Gordina</w:t>
+                <w:t xml:space="preserve">Alexis Evstratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, pp.15665-15671. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224, pp.1653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nr04246a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02487-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227255v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of toxic perfluorooctanoic acid contaminant from water by adsorption on high surface area mesoporous materials</w:t>
+                <w:t xml:space="preserve">Ion chromatography as highly suitable method for rapidand accurate determination of antibiotic fosfomycin in pharmaceutical wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Nassi</w:t>
+                <w:t xml:space="preserve">Zeng Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Sarti</w:t>
+                <w:t xml:space="preserve">Xie Xiaolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Pasti</w:t>
+                <w:t xml:space="preserve">Song Yonghui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Martucci</w:t>
+                <w:t xml:space="preserve">Liu Ruixia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Marchetti</w:t>
+                <w:t xml:space="preserve">Zhu Chaowei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21, pp.423-432. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (10), pp.2014-2022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10934-014-9788-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2014.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044368v1</w:t>
+                <w:t xml:space="preserve">hal-01044403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective continuous flow removal of nitrogen impurities from oil containing S- and N-heteroaromatic compounds using metal-containing ionic liquids supported on monolithic silica with hierarchical porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7691,77 +7691,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and Dynamics in Hierarchical Metal-Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (14), pp.7423-7433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7834,64 +7834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villemot Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodriguez Jeremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30, pp.13266-13274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8053,3902 +8053,3902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption-based characterization of hierarchical metal-organic frameworks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Removal of toxic perfluorooctanoic acid contaminant from water by adsorption on high surface area mesoporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Nassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Pasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Martucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-013-9583-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.423-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-014-9788-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905885v1</w:t>
+                <w:t xml:space="preserve">hal-01044368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of 2,4-dimethylphenol pollutant in water by ozonation catalyzed by SOD, LTA, FAU-X zeolites particles obtained by pseudomorphic transformation (binderless)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption-based characterization of hierarchical metal-organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.09.042⟩</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2-3), pp.349-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-013-9583-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00905891v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion chromatography as highly suitable method for rapidand accurate determination of antibiotic fosfomycin in pharmaceutical wastewater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xie Xiaolin</w:t>
+                <w:t xml:space="preserve">Removal of 2,4-dimethylphenol pollutant in water by ozonation catalyzed by SOD, LTA, FAU-X zeolites particles obtained by pseudomorphic transformation (binderless)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullian Vittenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Yonghui</w:t>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Ruixia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhu Chaowei</w:t>
+                <w:t xml:space="preserve">Julie Mendret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189, pp.200-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.09.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2014.114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01044403v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of binderless zeolite aggregates (SOD, LTA, FAU) beads of 10, 70 microns and 1 mm by direct pseudomorphic transformation</w:t>
+                <w:t xml:space="preserve">Positronium Production in Engineered Porous Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Manko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Mendret</w:t>
+                <w:t xml:space="preserve">Rafael Ferragut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Aghion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Consolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenza Quasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.04.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.26703-26709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp410221m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828169v1</w:t>
+                <w:t xml:space="preserve">hal-00911554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous materials for antihydrogen production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ferragut</w:t>
+                <w:t xml:space="preserve">Amino-Modified Hydrogen-Bonding Resin and its Adsorption on Berberine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Yongping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeng Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Yonghui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo Yuting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CS35454C⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 448-453, pp.145-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.448-453.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790155v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption, intrusion and freezing in porous silica: the view from the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.4141-4171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cs35384a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective hydrogenation over Pd nanoparticles supported on a pore-flow-through silica monolith microreactor with hierarchical porosity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of binderless zeolite aggregates (SOD, LTA, FAU) beads of 10, 70 microns and 1 mm by direct pseudomorphic transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Manko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullian Vittenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mendret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2dt31690k⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 176, pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815761v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of CO2 to methanol by a polyenzymatic system encapsulated in phospholipids-silica nanocapsules</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoporous materials for antihydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Consolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferragut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenza Quasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (11), pp.3721-3730. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.3821-3832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3NJ00688C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2CS35454C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880764v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Simulation of Adsorption and Transport in Hierarchical Porous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">Selective hydrogenation over Pd nanoparticles supported on a pore-flow-through silica monolith microreactor with hierarchical porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Villemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (25), pp.7864-7875. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (5), pp.1378-1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la401228k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2dt31690k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880766v1</w:t>
+                <w:t xml:space="preserve">hal-00815761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica &amp;quot;SHB&amp;quot; chiral Pc-L* copper complexes for halogen-free solvent cyclopropanation reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of CO2 to methanol by a polyenzymatic system encapsulated in phospholipids-silica nanocapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunil de Castano</w:t>
+                <w:t xml:space="preserve">Jullien Drone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Zardi</w:t>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Honneman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emma Gallo</w:t>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3RA44806A⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (11), pp.3721-3730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3NJ00688C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905879v1</w:t>
+                <w:t xml:space="preserve">hal-00880764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction for 20 years of research on ordered mesoporous materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+                <w:t xml:space="preserve">Silica &amp;quot;SHB&amp;quot; chiral Pc-L* copper complexes for halogen-free solvent cyclopropanation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunil de Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Zardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Honneman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cs90005c⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.22199-22205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA44806A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828162v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positronium Production in Engineered Porous Silica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Simulation of Adsorption and Transport in Hierarchical Porous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villemot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp410221m⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (25), pp.7864-7875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la401228k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911554v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino-Modified Hydrogen-Bonding Resin and its Adsorption on Berberine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Song Yonghui</w:t>
+                <w:t xml:space="preserve">Introduction for 20 years of research on ordered mesoporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo Yuting</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mika Linden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 448-453, pp.145-149. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (9), pp.3661-3662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.448-453.145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cs90005c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044417v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alumina-grafted macro-/mesoporous silica monoliths as continuous flow microreactors for the Diels-Alder reaction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katalytische, milde und selektive Oxyfunktionalisierung von linearen Alkanen: aktuelle Herausforderungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Coq</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullien Drone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 287, pp.62-67. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (43), pp.10870-10881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2011.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ange.201203280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694223v1</w:t>
+                <w:t xml:space="preserve">hal-01269360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic, Mild, and Selective Oxyfunctionalization of Linear Alkanes: Current Challenges</w:t>
+                <w:t xml:space="preserve">Diffusion Properties of Hexane in Pseudomorphic MCM-41 Mesoporous Silicas Explored by Pulsed Field Gradient NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Me Lanie Bordeaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ziad Adem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Springuel-Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gedeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Iapichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201203280⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (25), pp.13749-13759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp210577t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738309v1</w:t>
+                <w:t xml:space="preserve">hal-00721630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOL-GEL ONE-POT SYNTHESIS IN SOFT CONDITIONS OF MESOPOROUS SILICA MATERIALS READY FOR DRUG DELIVERY SYSTEM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionic Liquid Mediated Sol-Gel Synthesis in the Presence of Water or Formic Acid: Which Synthesis for Which Material?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan A. Lerner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
+                <w:t xml:space="preserve">Lydie Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Lafont</w:t>
+                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Biolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Volland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-011-2646-x⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (16), pp.3128-3134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm301083r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00661600v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquid Mediated Sol-Gel Synthesis in the Presence of Water or Formic Acid: Which Synthesis for Which Material?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and Strategies in the Synthesis of Mesoporous Alumina Powders and Hierarchical Alumina Monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm301083r⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.336-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma5020336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726012v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Strategies in the Synthesis of Mesoporous Alumina Powders and Hierarchical Alumina Monoliths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Sachse</w:t>
+                <w:t xml:space="preserve">Catalytic, Mild, and Selective Oxyfunctionalization of Linear Alkanes: Current Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Lanie Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullien Drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma5020336⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (43), pp.10712-10723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201203280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694224v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous partial hydrogenation reactions by Pd@unconventional bimodal porous titania monolith catalysts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alumina-grafted macro-/mesoporous silica monoliths as continuous flow microreactors for the Diels-Alder reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Hulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Finiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp.2194-2198. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287, pp.62-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cs3005902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734139v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment and Theory of Low-Pressure Nitrogen Adsorption in Organic Layers Supported or Grafted on Inorganic Adsorbents: Toward a Tool to Characterize Surfaces of Hybrid Organic/Inorganic Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SOL-GEL ONE-POT SYNTHESIS IN SOFT CONDITIONS OF MESOPOROUS SILICA MATERIALS READY FOR DRUG DELIVERY SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain H. Fuchs</w:t>
+                <w:t xml:space="preserve">Corine Tourne-Peteilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Begu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan A. Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la301154e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.455-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-011-2646-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721605v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synthesis of Cu-BTC (HKUST-1) in macro-/mesoporous silica monolith for use in continuous flow catalysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous partial hydrogenation reactions by Pd@unconventional bimodal porous titania monolith catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.2194-2198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cs3005902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2CC17190B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00694225v1</w:t>
+                <w:t xml:space="preserve">hal-00734139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New device to measure dynamic intrusion/extrusion cycles of lyophobic heterogeneous systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Guillemot</w:t>
+                <w:t xml:space="preserve">Experiment and Theory of Low-Pressure Nitrogen Adsorption in Organic Layers Supported or Grafted on Inorganic Adsorbents: Toward a Tool to Characterize Surfaces of Hybrid Organic/Inorganic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4754631⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (25), pp.9526-9534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la301154e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746612v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated drying in hydrophobic nanopores and the line tension of water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Guillemot</w:t>
+                <w:t xml:space="preserve">In situ synthesis of Cu-BTC (HKUST-1) in macro-/mesoporous silica monolith for use in continuous flow catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Ameloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Biben</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1207658109⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (39), pp.4749 - 4751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CC17190B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087836v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroporous LTA-monoliths for in-flow removal of radioactive strontium from aqueous effluents: Application to the case of Fukushima</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Sachse</w:t>
+                <w:t xml:space="preserve">New device to measure dynamic intrusion/extrusion cycles of lyophobic heterogeneous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Merceille</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Abensur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.07.019⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (10), pp.105105 - 105105-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4754631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00738323v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katalytische, milde und selektive Oxyfunktionalisierung von linearen Alkanen: aktuelle Herausforderungen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bordeaux</w:t>
+                <w:t xml:space="preserve">Activated drying in hydrophobic nanopores and the line tension of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Biben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jullien Drone</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201203280⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (48), pp.19557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1207658109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01269360v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Properties of Hexane in Pseudomorphic MCM-41 Mesoporous Silicas Explored by Pulsed Field Gradient NMR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavien Guenneau</w:t>
+                <w:t xml:space="preserve">Macroporous LTA-monoliths for in-flow removal of radioactive strontium from aqueous effluents: Application to the case of Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Springuel-Huet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Iapichella</w:t>
+                <w:t xml:space="preserve">Aurélie Merceille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 164, pp.251-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp210577t⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00721630v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14N: a sensitive NMR probe for the study of surfactant-oxide interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaveau</w:t>
+                <w:t xml:space="preserve">Monolithic flow microreactors improve fine chemicals synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Alonso</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp206567q⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.259-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0nj00965b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637899v1</w:t>
+                <w:t xml:space="preserve">hal-00602553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional silica monoliths with hierarchical uniform porosity as continuous flow catalytic reactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Galarneau</w:t>
+                <w:t xml:space="preserve">Selective Cu2+ adsorption and recovery from contaminated water using mesoporous hybrid silica bio-adsorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Mureseanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Cioatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Trandafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fajula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Creux</w:t>
+                <w:t xml:space="preserve">Irina Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 140 (1-3), pp.58-68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.0⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 146, pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685481v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic flow microreactors improve fine chemicals synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Functional silica monoliths with hierarchical uniform porosity as continuous flow catalytic reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Creux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0nj00965b⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 140 (1-3), pp.58-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602553v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Cu2+ adsorption and recovery from contaminated water using mesoporous hybrid silica bio-adsorbents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicoleta Cioatera</w:t>
+                <w:t xml:space="preserve">14N: a sensitive NMR probe for the study of surfactant-oxide interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Trandafir</w:t>
+                <w:t xml:space="preserve">Philippe Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Georgescu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.04.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115, pp.19293-19302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp206567q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00604682v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxidation of methyl oleate with hydrogen peroxide. The use of Ti-containing silica solids as efficient heterogeneous catalysts</w:t>
               </w:r>
@@ -11973,51 +11973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gavrilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinaldo Psaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12068,90 +12068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Regioselective Biocatalyst for Alkane Activation under Mild Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jullien Drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (9), pp.2075-2079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12321,6188 +12321,6188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponge Mesoporous Silica Formation using Disordered Phospholipid Bilayers as Template</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organo-lined alumina surface from covalent attachment of alkylphosphonate chains in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lassiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Cangiotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114, pp.2140-2152. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.1424-1435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp908828q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b9nj00762h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463453v1</w:t>
+                <w:t xml:space="preserve">hal-00518043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal porous silica monoliths obtained by phase separation in non-aqueous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miah Yussuf</w:t>
+                <w:t xml:space="preserve">Silica-MOF Composites as a Stationary Phase in Liquid Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Ameloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Vioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fajula</w:t>
+                <w:t xml:space="preserve">Anuschka Liekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Alaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b918412k⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24, pp.3735-3738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201000494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00463335v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic materials and heterogeneous catalysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation reactions using air as oxidant thanks to silica nanoreactors containing GOx/peroxidases bienzymatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Basset</w:t>
+                <w:t xml:space="preserve">Paco Laveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Caullet</w:t>
+                <w:t xml:space="preserve">Lai Truong Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullien Drone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude de Bellefon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Daturi</w:t>
+                <w:t xml:space="preserve">Gilbert Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157, pp.94-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2010.02.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222870v1</w:t>
+                <w:t xml:space="preserve">hal-00541118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation reactions using air as oxidant thanks to silica nanoreactors containing GOx/peroxidases bienzymatic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paco Laveille</w:t>
+                <w:t xml:space="preserve">Catalytic materials and heterogeneous catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lai Truong Phuoc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jullien Drone</w:t>
+                <w:t xml:space="preserve">Jean-Marie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Renard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Fajula</w:t>
+                <w:t xml:space="preserve">Philippe Caullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338-9, pp.64-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00541118v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-MOF Composites as a Stationary Phase in Liquid Chromatography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rob Ameloot</w:t>
+                <w:t xml:space="preserve">Sponge Mesoporous Silica Formation using Disordered Phospholipid Bilayers as Template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuschka Liekens</w:t>
+                <w:t xml:space="preserve">F. Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Alaerts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
+                <w:t xml:space="preserve">Michela Cangiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24, pp.3735-3738. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.2140-2152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201000494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp908828q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526037v1</w:t>
+                <w:t xml:space="preserve">hal-00463453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipid-templated silica nanocapsules as efficient polyenzymatic biocatalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paco Laveille</w:t>
+                <w:t xml:space="preserve">Bimodal porous silica monoliths obtained by phase separation in non-aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Chamouleau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miah Yussuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c001146k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b918412k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524092v1</w:t>
+                <w:t xml:space="preserve">hal-00463335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy-functionalized large-pore SBA-15 and KIT-6 as affinity chromatography supports</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phospholipid-templated silica nanocapsules as efficient polyenzymatic biocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Truong Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Laveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chamouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullien Drone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2009.04.001⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (36), pp.8511-8520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c001146k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381990v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemoglobin immobilized on mesoporous silica as effective material for the removal of polycyclic aromatic hydrocarbons pollutants from water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epoxy-functionalized large-pore SBA-15 and KIT-6 as affinity chromatography supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0nj00161a⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2009.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526861v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Zeolite Monoliths for Flow Continuous Processes. The Case of Sodalite as a Basic Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (14), pp.4123-4125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm1014064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Simulation of Nitrogen Adsorption in Nanoporous Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (13), pp.10872-10881. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la100757b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux catalytiques et catalyse hétérogène</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemoglobin immobilized on mesoporous silica as effective material for the removal of polycyclic aromatic hydrocarbons pollutants from water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Basset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Caullet</w:t>
+                <w:t xml:space="preserve">Paco Laveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Falcimaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chamouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude de Bellefon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Daturi</w:t>
+                <w:t xml:space="preserve">Gilbert Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullien Drone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (10), pp.2153-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0nj00161a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527955v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organo-lined alumina surface from covalent attachment of alkylphosphonate chains in aqueous solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Hubert Mutin</w:t>
+                <w:t xml:space="preserve">Matériaux catalytiques et catalyse hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338-339, pp.64-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b9nj00762h⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00518043v1</w:t>
+                <w:t xml:space="preserve">hal-00527955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalase-like activity of bovine met-hemoglobin: interaction with the pseudo-catalytic peroxidation of anthracene traces in aqueous medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of H2O2 over titanium-grafted mesoporous silica catalysts : a step further towards sustainable epoxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.1421-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b903302e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/biot.200900100⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502451v1</w:t>
+                <w:t xml:space="preserve">hal-00412926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the properties of macroporous chromatography silica supports through surface roughness control</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrusion and retraction of fluids in nanopores : effect of morphological heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (5), pp.1953-1962</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381989v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Inorganic Monolithic Microreactors for High Productivity in Fine Chemicals Catalytic Synthesis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of the properties of macroporous chromatography silica supports through surface roughness control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Iapichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200805580⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (9), pp.1884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm803456t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383340v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion and Retraction of Fluids in Nanopores: Effect of Morphological Heterogeneity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">Catalase-like activity of bovine met-hemoglobin: interaction with the pseudo-catalytic peroxidation of anthracene traces in aqueous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Laveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jullien Drone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp807828a⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.200900100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358633v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion and retraction of fluids in nanopores : effect of morphological heterogeneity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Di Renzo</w:t>
+                <w:t xml:space="preserve">Functionalized Inorganic Monolithic Microreactors for High Productivity in Fine Chemicals Catalytic Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J-M. Pellenq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ricardo Chimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.4969-4972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200805580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447708v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of H2O2 over titanium-grafted mesoporous silica catalysts : a step further towards sustainable epoxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrusion and Retraction of Fluids in Nanopores: Effect of Morphological Heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (5), pp.1953-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp807828a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b903302e⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00412926v1</w:t>
+                <w:t xml:space="preserve">hal-00358633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of adsorption and intrusion in nanopores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Pore-shape effects in the determination of the pore size of ordered mesoporous silicas by mercury intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Valange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-008-9104-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (33), pp.12921-12927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp075815+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277306v1</w:t>
+                <w:t xml:space="preserve">hal-00311915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of simple fluid on silica surface and nanopore: Effect of surface chemistry and pore shape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Molecular simulation of adsorption and intrusion in nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. J. M. Pellenq</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (2-3), pp.215-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la800567g⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00297323v1</w:t>
+                <w:t xml:space="preserve">hal-00303811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of simple fluid on silica surface and nanopore : effect of surface chemistry and pore shape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Adsorption of simple fluid on silica surface and nanopore: Effect of surface chemistry and pore shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. -M. Pellenq</w:t>
+                <w:t xml:space="preserve">R. J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 24 (14), pp.7285-7293</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 24, pp.7285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la800567g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386926v1</w:t>
+                <w:t xml:space="preserve">hal-00297323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular simulation of adsorption and intrusion in nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R.J-M. Pellenq</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 14 (2-3), pp.215-221</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 14, pp.215-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-008-9104-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475811v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of adsorption and intrusion in nanopores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Adsorption of simple fluid on silica surface and nanopore : effect of surface chemistry and pore shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R.J.-M. Pellenq</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. -M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (2-3), pp.215-221</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (14), pp.7285-7293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303811v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore-shape effects in the determination of the pore size of ordered mesoporous silicas by mercury intrusion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Molecular simulation of adsorption and intrusion in nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (2-3), pp.215-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp075815+⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00311915v1</w:t>
+                <w:t xml:space="preserve">hal-00475811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the hydrothermal treatment on the chromatographic properties of monolithic silica capillaries for nano-liquid chromatography or capillary electrochromatography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the stability in water of mesoporous SBA-15 and MCM-41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Puy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mirella Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gedeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.05.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (23), pp.8268-8277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp068526e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188210v1</w:t>
+                <w:t xml:space="preserve">hal-00153798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FT-IR characterization of Al-rich Li-, Na- and Ca-HMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+                <w:t xml:space="preserve">Characterization of mesoporous silica and its pseudomorphically transformed derivative by gas and liquid adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Iapichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Miguel Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beurroies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoefre Bayram-Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10934-006-9064-4⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 ((1-3)), pp.111-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172389v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Sponge Mesoporous Silicas from lecithin/dodecylamine mixed-micelles in ethanol/water media : A route towards efficient biocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Mureseanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tourrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Biolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 104 (1-3), pp.103-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore structural characteristics, size exclusion properties and column performance of two mesoporous amorphous silicas and their pseudomorphically transformed MCM-41-type derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bayram-Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Grimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Lind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Skudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.K. Unger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Separation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (18), pp.3089-3103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jssc.200700227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCM-41 silica monoliths with independent control of meso and macroporosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Iapichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Biolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31, pp.1907-1917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b711544j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mesoporous silica and its pseudomorphically transformed derivative by gas and liquid adsorption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoefre Bayram-Hahn</w:t>
+                <w:t xml:space="preserve">FT-IR characterization of Al-rich Li-, Na- and Ca-HMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Onida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.12.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14, pp.299-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-006-9064-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202294v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation enthalpies of n-hexane in micelle-templated mesoporous silicas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the hydrothermal treatment on the chromatographic properties of monolithic silica capillaries for nano-liquid chromatography or capillary electrochromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demesmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Maldonado</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edorado Garrone</w:t>
+                <w:t xml:space="preserve">J. Iapichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10934-006-9063-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1160 (1-2), pp.150-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170194v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Morphological Defects on Gas Adsorption in Nanoporous Silicas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">Condensation enthalpies of n-hexane in micelle-templated mesoporous silicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tanchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edorado Garrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp073678a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14, pp.279-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-006-9063-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182182v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous silica hosts for polyenzymatic catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Fajula</w:t>
+                <w:t xml:space="preserve">Effect of Morphological Defects on Gas Adsorption in Nanoporous Silicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Falcimaigne Aude</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (43), pp.15759-15770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp073678a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(07)80402-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00185443v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the stability in water of mesoporous SBA-15 and MCM-41</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoporous silica hosts for polyenzymatic catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirella Nader</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gedeon</w:t>
+                <w:t xml:space="preserve">Truong Phuoc Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falcimaigne Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp068526e⟩</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 165, pp.637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(07)80402-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153798v1</w:t>
+                <w:t xml:space="preserve">hal-00185443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical ordered mesoporous silicas and silica monoliths as stationary phases for liquid chromatography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Iapichella</w:t>
+                <w:t xml:space="preserve">Controlling the morphology of mesostructured silicas by pseudomorphic transformations: a route towards applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Iapichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Brunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Fajula</w:t>
+                <w:t xml:space="preserve">Karine Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Bayran-Hahn</w:t>
+                <w:t xml:space="preserve">Patricia Kooyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 29 (6), pp.844-855. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.1657-1667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.200500511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.200500825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189242v1</w:t>
+                <w:t xml:space="preserve">hal-00187251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of large-pore micelle-templated silico-aluminas at different alumina contents</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochromatographic behavior of silica monolithic capillaries of different skeleton sizes synthesized with a simplified and shortened sol-gel procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demesmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iapichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp064156i⟩</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27, pp.3971-3980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.200600153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187271v1</w:t>
+                <w:t xml:space="preserve">hal-00189333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Adsorption in Mesoporous Micelle-Templated Silicas: MCM-41, MCM-48, and SBA-15</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. J. M. Pellenq</w:t>
+                <w:t xml:space="preserve">Synthesis of large-pore micelle-templated silico-aluminas at different alumina contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Cangiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Francesca Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22, pp.11097. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110, pp.20202-20210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la061728h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp064156i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183122v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the morphology of mesostructured silicas by pseudomorphic transformations: a route towards applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Iapichella</w:t>
+                <w:t xml:space="preserve">Spherical ordered mesoporous silicas and silica monoliths as stationary phases for liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iapichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bonhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+                <w:t xml:space="preserve">D. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Kooyman</w:t>
+                <w:t xml:space="preserve">Z. Bayran-Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16, pp.1657-1667. </w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (6), pp.844-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.200500825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jssc.200500511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187251v1</w:t>
+                <w:t xml:space="preserve">hal-00189242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochromatographic behavior of silica monolithic capillaries of different skeleton sizes synthesized with a simplified and shortened sol-gel procedure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Iapichella</w:t>
+                <w:t xml:space="preserve">Gas Adsorption in Mesoporous Micelle-Templated Silicas: MCM-41, MCM-48, and SBA-15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27, pp.3971-3980. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.11097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elps.200600153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la061728h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189333v1</w:t>
+                <w:t xml:space="preserve">hal-00183122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting luminescent metal-organic species into mesoporous MCM-41 silica from europium(III)tetramethylheptanedionate, Eu(thd)3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immobilisation of a biological chelate in porous mesostructured silica for a selective metal removal from waste-water and its recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auguste Fernandes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Galarneau</w:t>
+                <w:t xml:space="preserve">Miahela Mureseanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan A. Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.12.026⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29, pp.912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B500302B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601663v1</w:t>
+                <w:t xml:space="preserve">hal-00382096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced porous materials: new developments and emerging trends</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grafting of luminescent metalorganic species (europium (III) β-diketonates) into mesoporous MCM-41 silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Dexpert-Ghys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 82, pp.227-239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.01.036⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 83, pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380442v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence of confinement effects in mesoporous materials and the definition of confined Pitzer acentric factors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of Discrete Micrometer-Sized Spherical Particles of MCM-48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Driole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.2120-2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm050068j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp051591o⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00382102v1</w:t>
+                <w:t xml:space="preserve">hal-00017047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Discrete Micrometer-Sized Spherical Particles of MCM-48</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Alonso</w:t>
+                <w:t xml:space="preserve">Synthesis of well-dispersed ruthenium nanoparticles inside mesostructured porous silica under mild conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Hulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79, pp.185-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.10.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm050068j⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00017047v1</w:t>
+                <w:t xml:space="preserve">hal-00156805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilisation of a biological chelate in porous mesostructured silica for a selective metal removal from waste-water and its recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grafting luminescent metal-organic species into mesoporous MCM-41 silica from europium(III)tetramethylheptanedionate, Eu(thd)3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Dexpert-Ghys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dan A. Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B500302B⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83 (1-3), pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00382096v1</w:t>
+                <w:t xml:space="preserve">hal-03601663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of luminescent metalorganic species (europium (III) β-diketonates) into mesoporous MCM-41 silica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New evidence of confinement effects in mesoporous materials and the definition of confined Pitzer acentric factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tanchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunel</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.10.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109, pp.16415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp051591o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00382094v1</w:t>
+                <w:t xml:space="preserve">hal-00382102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of well-dispersed ruthenium nanoparticles inside mesostructured porous silica under mild conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunel</w:t>
+                <w:t xml:space="preserve">Advanced porous materials: new developments and emerging trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 79, pp.185-194. </w:t>
+              <w:t xml:space="preserve">, 2005, 82, pp.227-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.10.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156805v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of post-synthesis treatment on the stability and surface properties of MCM-48 silicas</w:t>
               </w:r>
@@ -18540,51 +18540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Petitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 83, pp.172-180. </w:t>
@@ -18634,90 +18634,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mesoporous Micelle-Templated Silica route for enzyme encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miahela Mureseanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.4648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18763,64 +18763,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A macrothermodynamic approach to the limit of reversible capillary condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tanchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18903,540 +18903,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative water intrusion in hydrohobic porous silica : a new field of applications for MCM41 type materials</w:t>
+                <w:t xml:space="preserve">Characterization of the porosity in SBA-15 silicas by hyper-polarized 129Xe NMR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Martin</w:t>
+                <w:t xml:space="preserve">A. Nossov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lefevre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Brunel</w:t>
+                <w:t xml:space="preserve">E. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Faluja</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.1</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 107 (45), pp.12456 -12460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475106v1</w:t>
+                <w:t xml:space="preserve">hal-00162080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the porosity in SBA-15 silicas by hyper-polarized 129Xe NMR.</w:t>
+                <w:t xml:space="preserve">Dissipative water intrusion in hydrohobic porous silica : a new field of applications for MCM41 type materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nossov</w:t>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Haddad</w:t>
+                <w:t xml:space="preserve">Benoît Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guenneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Di Renzo</w:t>
+                <w:t xml:space="preserve">F. Faluja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 107 (45), pp.12456 -12460</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162080v1</w:t>
+                <w:t xml:space="preserve">hal-00475106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True Microporosity and Surface Area of Mesoporous SBA-15 Silicas as a Function of Synthesis Temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards total hydrophobisation of MCM-41 type silica surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Cambon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Hulea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 17, pp.8328-8335. </w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 135, pp.4621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la0105477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(01)81330-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172395v1</w:t>
+                <w:t xml:space="preserve">hal-00156775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards total hydrophobisation of MCM-41 type silica surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">True Microporosity and Surface Area of Mesoporous SBA-15 Silicas as a Function of Synthesis Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17, pp.8328-8335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0105477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-2991(01)81330-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00156775v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best design of heterogenized beta-aminoalcohols for improvement of enantioselective addition of diethylzinc to benzaldehyde</w:t>
               </w:r>
@@ -19474,51 +19474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Desplantier-Giscard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 18, pp.1773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19582,51 +19582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 27, pp.297-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19704,90 +19704,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printed hierarchical and functional monoliths from porous nanomaterials for environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Batool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Bertero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolomeo Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19829,90 +19829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of hierarchically porous monoliths by 3D printing with nano-inks for environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Batool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Bertero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolomeo Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19954,77 +19954,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking the polymer reliance in 3D printing: A study on silica nanoparticles ink formulation for DLP 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Joly-Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20075,51 +20075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing of zeolite monoliths through pseudomorphic transformation of 3D printed mesoporous silica monolith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20170,64 +20170,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolith synthesis through DLP 3D printing of nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Joly-Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20278,90 +20278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépendance linéaire de la diffusion de l'eau en nano-confinement avec la taille des pores par une méthode non invasive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Chemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20403,77 +20403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in design and modelling of porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Etienne-Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Deratani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20591,407 +20591,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore shape affects the determination of the pore size of ordered mesoporous silicas by mercury intrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EPR studies of new mesostructured silica synthesis and hemoglobin encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Laveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabine Valange</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Cangiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International FEZA Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NATO Advanced Research Workshop on Sol-Gel Approaches to Materials for Pollution Control, Water Purification and Soil Remediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Kiev, Ukraine. pp.391-396</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353939v1</w:t>
+                <w:t xml:space="preserve">hal-00353912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine-free lecithin templating of sponge mesoporous silicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Cangiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Francesca Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International FEZA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.481-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR studies of new mesostructured silica synthesis and hemoglobin encapsulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pore shape affects the determination of the pore size of ordered mesoporous silicas by mercury intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michela Cangiotti</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Valange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATO Advanced Research Workshop on Sol-Gel Approaches to Materials for Pollution Control, Water Purification and Soil Remediation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International FEZA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.957-960, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(08)80048-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353912v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La taille des pores des silices mésoporeuses par adsorption d'azote et pénétration de mercure GFZ, La Rochelle, France, 15-17 mars 2006</w:t>
               </w:r>
@@ -21016,64 +21016,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Valange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La taille des pores des silices mésoporeuses par adsorption d'azote et pénétration de mercure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, LA ROCHELLE, France</w:t>
@@ -21141,51 +21141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Valange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21259,103 +21259,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical zeolites and carbon monoliths for water decontamination (radioactive ions and pharmaceutics)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Didi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ISIEM (International Symposium on Inorganics and Environmental Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
@@ -21599,51 +21599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hubert Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lassiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21856,51 +21856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icgm.fr/anne-galarneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.galarneau@enscm.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348305v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bayout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Veryasov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Bertero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biolley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Coppola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202509897" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04763520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez-Otero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Dran&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sebastian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Opanasenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma01076g" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez Otero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicmary Vargas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanis Baraille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nossov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Didi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Said" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03468" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmurs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113201" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sennoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Cheng Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fretel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00715H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H Christensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123373" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Marelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zaccheria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ravasio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Pitzalis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16216872" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ramona" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaumard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04243605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Sebai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Ahmad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01250" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galarneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Minoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aquino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dath" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c04868" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boccheciampe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2022.823877" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03705382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21204-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Esposito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2022.902127" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647181v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2202009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sebai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Belleville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.04.048" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcel Trouillefou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Seing Law-Kam Cio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jolicoeur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2020.11.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060037v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Moukahhal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112563" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988076v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Stettner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balducci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03599h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baccour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lamotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Sakai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC00952K" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vaugon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Finiels" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Null Hulea" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544120040180" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933733v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renshun Xu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nabet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldoni-Andrey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544120080150" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2079068" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109565" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064129v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Long Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wernert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.03.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175323v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fajula" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544119080061" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boscaro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.01.036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138025v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micolle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.05.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897060v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mehlhorn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu-Dorin Andrei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beucher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Dorin Andrei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fajula" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00663" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938089v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Guenneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02144" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Liguori" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Barbaro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Dal Santo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700381" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384412v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ivanova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj90018f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Hugo Pelisson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.05.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384410v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancret Franck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajula Fran&#231;ois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.05.036" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384407v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacciaguera Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.048" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Chemmi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Dominique" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02718" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Flexer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Donose" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Pozo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b01592" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384404v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03318g" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318931v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Abid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Did" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szymanska" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics4020009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318863v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Toumi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03563e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384395v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gedeon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Mereib" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10129" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343456v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villemot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.04.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227310v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luck Francis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coq Bernard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079847v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboussaoud Wael" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Pic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jean-Stephane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.037" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227191v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Secret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Wu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaix" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzales" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01518" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227244v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evstratov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02487-6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227255v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Imakita" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Fujii*" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Yu. Prokof'Ev" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya E. Gordina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr04246a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044368v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Nassi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sarti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pasti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Martucci" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchetti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-014-9788-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905896v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Forte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk E. de Vos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43585G" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011042v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500037z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079841v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemot Francois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Jeremy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5026679" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044401v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cazelles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zu Peng-Chen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01348D" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905885v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-013-9583-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.042" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLDZ6G6Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044403v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeng Ping" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Xiaolin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Yonghui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Ruixia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Chaowei" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.114" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828169v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.04.006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790155v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Consolati" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferragut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Quasso" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS35454C" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790061v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35384a" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815761v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Linares" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31690k" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880764v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullien Drone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ00688C" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880766v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401228k" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905879v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunil de Castano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zardi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Honneman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gallo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA44806A" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828162v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Linden" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs90005c" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911554v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aghion" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Tosi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410221m" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044417v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yongping" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Yuting" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.448-453.145" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694223v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coq" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.12.003" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFD8NSCS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738309v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Lanie Bordeaux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203280" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TJW62T4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661600v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourne-Peteilh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan A. Lerner" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-011-2646-x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGSVPH61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726012v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Volland" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brevet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301083r" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694224v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma5020336" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734139v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs3005902" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721605v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Fuchs" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301154e" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694225v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ameloot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coq" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC17190B" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746612v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillemot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Abensur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754631" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087836v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Biben" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Charlaix" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207658109" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738323v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merceille" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.07.019" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK6LX78T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269360v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bordeaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201203280" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TT2B7VF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721630v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Adem" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Springuel-Huet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iapichella" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210577t" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637899v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp206567q" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685481v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Creux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.0" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602553v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00965b" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604682v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mureseanu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Cioatera" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Trandafir" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Georgescu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.04.026" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H569SM8L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604674v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guidotti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gavrilova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Psaro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15151g" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602556v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201005597" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3LP4DRG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602570v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lassiaz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labarre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10128e" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463453v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sartori" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cangiotti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908828q" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463335v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miah Yussuf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vioux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918412k" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B8JGM877-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222870v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caullet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541118v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Laveille" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong Phuoc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Renard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.02.065" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCL8MZQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526037v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuschka Liekens" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Alaerts" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000494" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524092v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chamouleau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001146k" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-55DM7TLX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381990v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.04.001" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8VBLMWT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526861v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Falcimaigne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00161a" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WNR0XJ1V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515103v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1014064" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515102v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100757b" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527955v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daturi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518043v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lassiaz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00762h" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5N0F1PML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502451v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bailly" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200900100" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70LXG7XL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381989v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barrande" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803456t" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383340v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chimenton" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805580" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358633v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp807828a" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447708v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J-M. Pellenq" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412926v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903302e" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MCXNWVP0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277306v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-008-9104-2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PTV4DT5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297323v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. M. Pellenq" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800567g" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZM9X2XHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386926v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. -M. Pellenq" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475811v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303811v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311915v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lef&#232;vre" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cambon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075815+" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188210v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demesmay" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rocca" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iapichella" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.05.019" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQTD9GF7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172389v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonelli" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Onida" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Dong Chen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-006-9064-4" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQ6D3JJH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167628v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourrette" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.01.017" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258342v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bayram-Hahn" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Grimes" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lind" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Skudas" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Unger" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200700227" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70KF8K7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186520v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Babin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefevre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b711544j" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D7SJPVX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202294v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Miguel Meneses" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoefre Bayram-Hahn" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.12.026" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18FJRCRX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170194v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maldonado" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edorado Garrone" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-006-9063-5" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CK8JX3X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182182v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp073678a" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-18XMT5W0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185443v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Phuoc Lai" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falcimaigne Aude" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80402-2" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153798v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Nader" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068526e" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4TSF5ZBC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189242v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bayran-Hahn" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200500511" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N0HX9GM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187271v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sartori" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Francesca Ottaviani" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064156i" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7QSFZT70-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183122v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061728h" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6WF4NPR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187251v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonhomme" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kooyman" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500825" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VMZ22DT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189333v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200600153" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20WQQGPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601663v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Fernandes" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Dexpert-Ghys" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.12.026" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD2NQXJV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380442v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.01.036" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQVP73JX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382102v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051591o" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G6FSDC5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017047v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitto" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Driole" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chiche" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050068j" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QBZ5QTVG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382096v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miahela Mureseanu" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B500302B" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T0GKT0J6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382094v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Fernandez" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.10.026" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX0GDF7M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156805v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.10.041" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFJN6MJQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380454v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Driole" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Petitto" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Chiche" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.03.020" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBR5J897-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382099v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0502241" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RWT4FR3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380437v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Fubini" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0507838" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FPVKMCQR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475106v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefevre" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faluja" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162080v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nossov" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenneau" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172395v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cambon" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0105477" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5357W8C3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156775v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Izard" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)81330-6" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169474v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abramson" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasperas" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desplantier-Giscard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172394v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desplantier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Dutartre" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(98)00263-7" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6WDTBLM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426467v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Batool" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426447v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426376v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Aubert" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426425v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426409v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394528v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Petit" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923802v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382110v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353939v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)80048-1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353928v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353912v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294880v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefevre" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cambon" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293873v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gabelica" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290837v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227317v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baczko" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186531v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icgm.fr/anne-galarneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.galarneau@enscm.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Bertero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biolley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Coppola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202509897" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Bayout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Medeiros Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Veryasov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Opanasenko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma01076g" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez Otero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicmary Vargas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanis Baraille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995491" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04763520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez-Otero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Dran&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sebastian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112420" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nossov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Didi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Said" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c03468" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sennoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Cheng Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fretel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00715H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmurs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H Christensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123373" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Marelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zaccheria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Ravasio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Pitzalis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16216872" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04243605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Sebai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Ahmad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01250" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ramona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaumard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galarneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Minoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aquino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dath" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c04868" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647175v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2202009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03705382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21204-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659113v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boccheciampe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2022.823877" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Esposito" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2022.902127" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647181v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marcel Trouillefou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Seing Law-Kam Cio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jolicoeur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2020.11.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930301v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sebai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Belleville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.04.048" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baccour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lamotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Sakai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC00952K" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vaugon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Finiels" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Null Hulea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544120040180" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988076v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Stettner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balducci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03599h" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Moukahhal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112563" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933733v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renshun Xu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nabet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldoni-Andrey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544120080150" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2079068" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138025v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micolle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.05.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290483v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109565" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Long Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wernert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.03.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175323v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fajula" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965544119080061" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001891v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boscaro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.01.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938089v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Mehlhorn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Guenneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02144" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897060v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu-Dorin Andrei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beucher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Dorin Andrei" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fajula" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00663" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Liguori" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Barbaro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Dal Santo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700381" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villemot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.04.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Hugo Pelisson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.05.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384412v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ivanova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj90018f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385122v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Flexer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Donose" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lefebvre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Pozo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b01592" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384410v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancret Franck" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajula Fran&#231;ois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.05.036" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384399v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Chemmi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Dominique" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02718" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384407v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacciaguera Thomas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.048" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318931v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Abid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Did" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Szymanska" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics4020009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384404v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Guyomard-Lack" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03318g" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318863v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Toumi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Azais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03563e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384395v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gedeon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Mereib" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10129" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227255v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Imakita" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Fujii*" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Yu. Prokof'Ev" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya E. Gordina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr04246a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227310v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luck Francis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coq Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079847v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Vittenet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboussaoud Wael" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Pic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jean-Stephane" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.037" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227191v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Secret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Wu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzales" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01518" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227244v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deratani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evstratov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02487-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044403v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeng Ping" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Xiaolin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Yonghui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Ruixia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Chaowei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.114" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905896v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Forte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk E. de Vos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA43585G" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011042v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500037z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079841v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemot Francois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Jeremy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5026679" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044401v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cazelles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zu Peng-Chen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP01348D" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044368v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Nassi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sarti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pasti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Martucci" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marchetti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-014-9788-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905885v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-013-9583-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905891v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.042" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLDZ6G6Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911554v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferragut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aghion" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Tosi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Consolati" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Quasso" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410221m" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044417v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yongping" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Yuting" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.448-453.145" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790061v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35384a" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828169v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manko" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.04.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790155v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CS35454C" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815761v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Linares" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31690k" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880764v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullien Drone" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ00688C" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905879v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunil de Castano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zardi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Honneman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gallo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA44806A" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880766v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401228k" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828162v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Linden" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs90005c" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269360v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bordeaux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201203280" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TT2B7VF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721630v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Adem" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Springuel-Huet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iapichella" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210577t" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726012v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Volland" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brevet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301083r" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694224v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartmann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma5020336" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738309v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Lanie Bordeaux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201203280" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TJW62T4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694223v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coq" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.12.003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFD8NSCS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661600v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourne-Peteilh" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan A. Lerner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-011-2646-x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGSVPH61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734139v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs3005902" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721605v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Fuchs" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301154e" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694225v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ameloot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coq" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC17190B" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746612v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guillemot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Abensur" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754631" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087836v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Biben" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Charlaix" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207658109" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738323v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merceille" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.07.019" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK6LX78T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602553v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00965b" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604682v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mureseanu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Cioatera" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Trandafir" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Georgescu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.04.026" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H569SM8L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685481v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Creux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.0" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637899v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp206567q" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604674v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guidotti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gavrilova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Psaro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1gc15151g" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602556v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201005597" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M3LP4DRG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602570v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lassiaz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labarre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert Mutin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10128e" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518043v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lassiaz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00762h" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5N0F1PML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526037v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuschka Liekens" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Alaerts" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000494" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541118v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Laveille" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong Phuoc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Renard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.02.065" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCL8MZQK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222870v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caullet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463453v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sartori" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cangiotti" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908828q" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463335v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miah Yussuf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vioux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918412k" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B8JGM877-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524092v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chamouleau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001146k" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-55DM7TLX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381990v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.04.001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8VBLMWT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515103v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1014064" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515102v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100757b" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526861v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Falcimaigne" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00161a" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WNR0XJ1V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527955v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daturi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412926v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903302e" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MCXNWVP0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447708v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J-M. Pellenq" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381989v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barrande" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803456t" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502451v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bailly" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200900100" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70LXG7XL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383340v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chimenton" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805580" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358633v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp807828a" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311915v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lef&#232;vre" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cambon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075815+" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303811v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297323v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. M. Pellenq" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800567g" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZM9X2XHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277306v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-008-9104-2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PTV4DT5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386926v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. -M. Pellenq" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475811v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153798v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Nader" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068526e" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4TSF5ZBC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202294v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Miguel Meneses" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoefre Bayram-Hahn" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.12.026" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18FJRCRX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167628v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourrette" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.01.017" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258342v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bayram-Hahn" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Grimes" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lind" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Skudas" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Unger" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200700227" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70KF8K7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186520v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Babin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefevre" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b711544j" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D7SJPVX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172389v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonelli" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Onida" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Dong Chen" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-006-9064-4" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQ6D3JJH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188210v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puy" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demesmay" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rocca" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iapichella" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.05.019" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQTD9GF7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170194v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maldonado" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tanchoux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edorado Garrone" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-006-9063-5" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CK8JX3X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182182v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp073678a" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-18XMT5W0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185443v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Phuoc Lai" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falcimaigne Aude" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80402-2" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187251v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonhomme" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kooyman" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500825" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VMZ22DT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189333v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200600153" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20WQQGPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187271v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sartori" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Francesca Ottaviani" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064156i" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7QSFZT70-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189242v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bayran-Hahn" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200500511" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7N0HX9GM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183122v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061728h" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6WF4NPR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382096v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miahela Mureseanu" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B500302B" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T0GKT0J6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382094v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Fernandez" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Dexpert-Ghys" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.10.026" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX0GDF7M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017047v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitto" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Driole" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chiche" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050068j" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QBZ5QTVG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156805v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.10.041" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFJN6MJQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601663v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Fernandes" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.12.026" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD2NQXJV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382102v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp051591o" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G6FSDC5B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380442v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.01.036" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQVP73JX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380454v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Driole" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Petitto" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Chiche" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.03.020" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBR5J897-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382099v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0502241" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RWT4FR3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380437v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Fubini" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0507838" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FPVKMCQR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162080v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nossov" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenneau" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475106v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefevre" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faluja" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156775v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Izard" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)81330-6" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172395v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Cambon" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0105477" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5357W8C3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169474v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abramson" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasperas" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desplantier-Giscard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172394v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desplantier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Dutartre" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(98)00263-7" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6WDTBLM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426467v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Batool" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426447v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426376v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Aubert" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426425v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426409v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394528v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Petit" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923802v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382110v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353912v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353928v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353939v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(08)80048-1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294880v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefevre" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cambon" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293873v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gabelica" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290837v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227317v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baczko" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186531v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>