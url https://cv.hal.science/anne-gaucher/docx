--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -368,559 +368,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Anion‐π and C−H−Cl Interactions in Multifunctional Naphthalene‐Based Receptors for Chloride Recognition: Cage‐Size Modulation Through Substitution Patterns</w:t>
+                <w:t xml:space="preserve">Tetrafluoroterephthalonitrile as an anion‐π donor: theoretical evaluation and application to anion recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Zayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jun Hu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Damond</w:t>
+                <w:t xml:space="preserve">Laurie Rolhion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Roc</w:t>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.e202400380. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.e202302763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202400380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.202302763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750470v1</w:t>
+                <w:t xml:space="preserve">hal-04396536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrafluoroterephthalonitrile as an anion‐π donor: theoretical evaluation and application to anion recognition</w:t>
+                <w:t xml:space="preserve">Cooperative Anion‐π and C−H−Cl Interactions in Multifunctional Naphthalene‐Based Receptors for Chloride Recognition: Cage‐Size Modulation Through Substitution Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Zayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Plais</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Rolhion</w:t>
+                <w:t xml:space="preserve">Aurélie Damond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
+                <w:t xml:space="preserve">Chantal Roc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pieters</w:t>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (2), pp.e202302763. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e202400380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.202302763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202400380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396536v1</w:t>
+                <w:t xml:space="preserve">hal-04750470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Phosphonic Acid to O–P Heterocycles Using MW: An Access to [5]-, [6]- and [8]-Membered Annelated Phosphinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clavier</w:t>
+                <w:t xml:space="preserve">Safa Azzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐yves Salpin</w:t>
+                <w:t xml:space="preserve">Sabri Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne A Gaucher</w:t>
+                <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Prim</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme C. Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202201281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42250-023-00816-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996319v2</w:t>
+                <w:t xml:space="preserve">hal-04334547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Phosphonic Acid to O–P Heterocycles Using MW: An Access to [5]-, [6]- and [8]-Membered Annelated Phosphinates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Plais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Azzouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gaucher</w:t>
+                <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabri Hassen</w:t>
+                <w:t xml:space="preserve">Jean‐yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Arfaoui</w:t>
+                <w:t xml:space="preserve">Anne A Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme C. Marrot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42250-023-00816-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202201281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334547v1</w:t>
+                <w:t xml:space="preserve">hal-03996319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride Binding Modulated by Anion Receptors Bearing Tetrazine and Urea</w:t>
               </w:r>
@@ -1213,64 +1213,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 5 (5), pp.1265-1273. </w:t>
@@ -1615,64 +1615,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Simões Teodoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Vinícius Alves Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Zayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1857,51 +1857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the chemistry of 1,2,4-triazoles: Synthesis, reactivity and biological activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Azzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1972,697 +1972,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche catalyse n°55 : La catalyse par piégeage d'anions : une catalyse bioinspirée</w:t>
+                <w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boufroura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gouarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Haldys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (16), pp.9476-9487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426450v1</w:t>
+                <w:t xml:space="preserve">hal-03159437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t>
+                <w:t xml:space="preserve">Fiche catalyse n°55 : La catalyse par piégeage d'anions : une catalyse bioinspirée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03159437v1</w:t>
+                <w:t xml:space="preserve">hal-03426450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyridylmethylamines a modular and underrated family of ligands in both metal- and organo-catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (12), pp.1249-1257. </w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (3), pp.404-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202000289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/vjch.202000031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613704v1</w:t>
+                <w:t xml:space="preserve">hal-03119317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile approach to densely substituted isoxazolines and pyrazolines: Focus on a quaternary carbon center as a constitutive feature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
+                <w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Plais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gouarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Haldys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haythem Gharsa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
+                <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.151958⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (12), pp.1249-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202000289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125924v1</w:t>
+                <w:t xml:space="preserve">hal-02613704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridylmethylamines a modular and underrated family of ligands in both metal- and organo-catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Versatile approach to densely substituted isoxazolines and pyrazolines: Focus on a quaternary carbon center as a constitutive feature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haythem Gharsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Large</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Plais</w:t>
+                <w:t xml:space="preserve">Momtez Jmaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (3), pp.404-409. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (23), pp.151958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/vjch.202000031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.151958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119317v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal arylations of 5-vinyl-1,2,4-triazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Azzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2709,51 +2709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,51 +2761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t>
@@ -2895,51 +2895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (23), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3029,51 +3029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 135, pp.65-76. </w:t>
@@ -3111,51 +3111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering preferred geometries of pyridylmethylamines-based complexes: A robust strategy combining NMR, DFT and X-ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maissa Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3239,321 +3239,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Droplet Adhesion: The Ejection Test Method (ETM) Applied to Surfaces with Various Hydrophobicity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+                <w:t xml:space="preserve">Palladium-Catalyzed Regioselective Alkoxylation via C-H Bond Activation in the Dihydrobenzo[c]acridine Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Damond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b08037⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal8040139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125927v1</w:t>
+                <w:t xml:space="preserve">hal-03119329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Regioselective Alkoxylation via C-H Bond Activation in the Dihydrobenzo[c]acridine Series</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Damond</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of Droplet Adhesion: The Ejection Test Method (ETM) Applied to Surfaces with Various Hydrophobicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ramos Chagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (4), pp.139. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (43), pp.8693-8700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal8040139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b08037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119329v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologic and electronic density driven generation of alkali cation complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3643,90 +3643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From imidates to vinyl-1,2,4-triazoles: Synthesis, mechanistic aspects and first issues of their reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Azzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3829,51 +3829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gil C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 181, pp.1206. </w:t>
@@ -3923,64 +3923,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziridine- and Azetidine-Pd Catalytic Combinations. Synthesis and Evaluation of the Ligand Ring Size Impact on Suzuki-Miyaura Reaction Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talia Bsaibess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4217,64 +4217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4355,51 +4355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Amigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Taffin de Givenchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4444,349 +4444,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of partially hydrogenated oxa[5] and oxa[6]helicenes from β-chlorovinylaldehydes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Flexible Strategy Towards Thienyl‐, Oxazolyl‐ and Pyridyl‐Fused Fluorenones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Souibgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Requet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alicia Letaieff</w:t>
+                <w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.101⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (21), pp.4515-4522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201300233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429688v1</w:t>
+                <w:t xml:space="preserve">hal-04429684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Strategy Towards Thienyl‐, Oxazolyl‐ and Pyridyl‐Fused Fluorenones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of partially hydrogenated oxa[5] and oxa[6]helicenes from β-chlorovinylaldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Requet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Aloui</w:t>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t>
+                <w:t xml:space="preserve">Alicia Letaieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013 (21), pp.4515-4522. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (35), pp.4721-4725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201300233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429684v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzannulated Cycloheptanones from Binaphthyl Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Sbargoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,77 +4888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binaphthyl platform as starting materials for the preparation of electron rich benzo[g,h,i]perylenes. Application to molecular architectures based on amino benzo[g,h,i]perylenes and carborane combinations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5035,51 +5035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Heterocyclic Pyridylmethylamines: Synthesis, Complexation, Molecular Structure, and Application to Asymmetric Suzuki–Miyaura and Oxidative Coupling Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Dinut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5302,77 +5302,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chiral cyclooctatriene-based polycyclic architectures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5436,51 +5436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regio-Defined Amino[5]Oxa- and Thiahelicenes: A Dramatic Impact of the Nature of the Heteroatom on the Helical Shape and Racemization Barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5570,51 +5570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regio-defined amino[5]oxa- and thiahelicenes: A dramatic impact of the nature of the heteroatom on the helical shape and racemization barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5704,103 +5704,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Molecular Structure of Symmetrical 1,8-Diarylnaphthalenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (30), pp.5800-5806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5846,90 +5846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Molecular Structure of Symmetrical 1,8‐Diarylnaphthalenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6712,319 +6712,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of terminally protected (S)-β3-H-DOPA by Arndt–Eistert homologation: an approach to crowned β-peptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induced Axial Chirality in the Biphenyl Core of the Proatropoisomeric, C α ‐Tetrasubstituted α‐Amino Acid Residue Bip in Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dutot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Wakselman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2004.11.089⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (23), pp.6921-6929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200500187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429459v1</w:t>
+                <w:t xml:space="preserve">hal-04429471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Axial Chirality in the Biphenyl Core of the Proatropoisomeric, C α ‐Tetrasubstituted α‐Amino Acid Residue Bip in Peptides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of terminally protected (S)-β3-H-DOPA by Arndt–Eistert homologation: an approach to crowned β-peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Toulemonde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dutot</w:t>
+                <w:t xml:space="preserve">Wahib Hamchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wakselman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 11 (23), pp.6921-6929. </w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (4), pp.857-864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200500187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2004.11.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429471v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced Axial Chirality in the Biphenyl Core of the C α -Tetrasubstituted α-Amino Acid Residue Bip and Subsequent Propagation of Chirality in (Bip) n /Val Oligopeptides</w:t>
               </w:r>
@@ -7049,51 +7049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wakselman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7470,51 +7470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahib Hamchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8840,298 +8840,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel α,α-disubstituted α-aminoacids with axial dissymmetry and their N- or C-protected derivatives</w:t>
+                <w:t xml:space="preserve">N-t-Boc 6-amino-1,11-(20-crown-6)-6,7-dihydro-5H-dibenzo[a,c] cycloheptene-6-carboxylic acid methyl ester, the first prototype of a crown-carrier-axially dissymmetric-α,α-disubstituted glycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Šavrda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wakselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0957-4166(97)00009-8⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 38 (12), pp.2091-2094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(97)00291-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429288v1</w:t>
+                <w:t xml:space="preserve">hal-04429300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-t-Boc 6-amino-1,11-(20-crown-6)-6,7-dihydro-5H-dibenzo[a,c] cycloheptene-6-carboxylic acid methyl ester, the first prototype of a crown-carrier-axially dissymmetric-α,α-disubstituted glycine</w:t>
+                <w:t xml:space="preserve">Novel α,α-disubstituted α-aminoacids with axial dissymmetry and their N- or C-protected derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Šavrda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wakselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 38 (12), pp.2091-2094. </w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8 (4), pp.619-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4039(97)00291-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0957-4166(97)00009-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429300v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new chiral α-aminoacid with only axial dissymmetry: Synthesis and X-ray analysis of a 1,1′-binaphthyl-substituted α-aminoisobutyric acid (Bin) and of its biphenyl analogue (Bip)</w:t>
               </w:r>
@@ -9680,51 +9680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9932,90 +9932,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front Cover: Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding (Eur. J. Org. Chem. 9/2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.202300123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10346,51 +10346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Morán Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darmanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European polymer federation congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lyon (FRANCE), France</w:t>
@@ -10557,90 +10557,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of naphtothiophene analogues using mass spectrometry, ion mobility and IRMPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la Fédération de Chimi-Physique de Paris-Saclay (CPPS) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Orsay, France</w:t>
@@ -10838,51 +10838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salihu Dihissu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202500249" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400380" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rolhion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202302763" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Azzouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Hassen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arfaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00816-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03854582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mussard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200524" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Sathanikan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ceccone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ba&#241;uls-Ciscar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Kamal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Abdelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-022-00452-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Haagsman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Talbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Arfaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di M'Rabet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132926" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guimar&#227;es Torres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Sim&#245;es Teodoro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vin&#237;cius Alves Gurgel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12010092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.153518" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03426450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Gharsa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momtez Jma&#239;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.151958" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.202000031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.130954" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109184v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rottman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239217" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ramos Chagas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2018.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Meddeb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert Pucheta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b08037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119329v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8040139" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396500v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.10.050" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Jorge Goncalves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gil C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWV35RKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bsaibess" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b11586" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02973885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Souibgui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Aloui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04207G" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Requet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Letaieff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65Q25QPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429684v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300233" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SXHZ8L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sbargoud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bridoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201370" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7PV4XXM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12099a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Dinut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Medimagh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200375s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dal Zotto Christophe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Zarate-Ruiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.09.031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9MN09ZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol201804h" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429566v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo1000127" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R A Marque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000685" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD4FP5ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Marrot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429554v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dutot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wakselman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazaleyrat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800059d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RWN875QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Elkassimi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Drapeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701360" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40GX28PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180596v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Wehbe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700831" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNWJ3KJT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2006.01.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRTVN8LJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2005.11.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39R4LRVN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429459v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Hamchaoui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2004.11.089" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2KZTL0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429471v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Mazaleyrat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Toulemonde" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500187" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M1L2XR0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429443v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja040100v" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-707SX2L4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429391v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mazaleyrat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wright" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azzini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wakselman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)00127-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3RSC54H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Oancea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00285-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08D4Q1W0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vandromme" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02035-X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WP523PN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Formaggio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peggion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crisma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Toniolo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luba Tchertanov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1522-2675(20010228)84:2%3C481::AID-HLCA481%3E3.0.CO;2-C" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429373v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Zuliani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabaret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(01)00435-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H2VC2Z2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilhem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00801-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1T4QB04-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429347v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Paugam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorizon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollivier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sala&#252;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00796-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-713CWMG5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429338v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00075-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K75M1C26-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429333v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal P&#233;ter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(98)01081-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVSQTXVZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429319v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bintein" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)10704-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-789TK33N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429328v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boutboul" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lebars" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(98)00253-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVXNVM40-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429309v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Anderson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilon Daniel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(97)90405-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52S1JTL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429288v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav &#352;avrda" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(97)00009-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H6WXDJ3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429300v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)00291-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-113WXDDX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429275v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(96)00502-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KVMW6QL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429243v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(95)00381-L" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F5T6K7X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429183v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marguerite" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/v94-164" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1991-20658" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285603v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418248v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300123" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417991v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426632v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418038v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429134v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335776v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389204v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salihu Dihissu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202500249" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rolhion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202302763" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400380" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Azzouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Hassen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arfaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00816-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03854582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mussard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200524" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Sathanikan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ceccone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ba&#241;uls-Ciscar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Kamal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Abdelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-022-00452-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Haagsman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Talbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Arfaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di M'Rabet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132926" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guimar&#227;es Torres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Sim&#245;es Teodoro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vin&#237;cius Alves Gurgel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12010092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.153518" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03426450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.202000031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Gharsa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momtez Jma&#239;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.151958" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.130954" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109184v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rottman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239217" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ramos Chagas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2018.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Meddeb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert Pucheta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8040139" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b08037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396500v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.10.050" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Jorge Goncalves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gil C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWV35RKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bsaibess" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b11586" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02973885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Souibgui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Aloui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04207G" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429684v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300233" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SXHZ8L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Requet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Letaieff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.101" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65Q25QPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sbargoud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bridoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201370" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7PV4XXM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12099a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Dinut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Medimagh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200375s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dal Zotto Christophe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Zarate-Ruiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.09.031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9MN09ZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol201804h" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429566v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo1000127" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R A Marque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000685" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD4FP5ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Marrot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429554v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dutot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wakselman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazaleyrat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800059d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RWN875QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Elkassimi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Drapeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701360" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40GX28PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180596v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Wehbe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700831" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNWJ3KJT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2006.01.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRTVN8LJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2005.11.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39R4LRVN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Mazaleyrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Toulemonde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500187" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M1L2XR0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429459v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Hamchaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2004.11.089" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2KZTL0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429443v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja040100v" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-707SX2L4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429391v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mazaleyrat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wright" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azzini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wakselman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)00127-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3RSC54H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Oancea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00285-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08D4Q1W0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vandromme" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02035-X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WP523PN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Formaggio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peggion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crisma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Toniolo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luba Tchertanov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1522-2675(20010228)84:2%3C481::AID-HLCA481%3E3.0.CO;2-C" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429373v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Zuliani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabaret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(01)00435-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H2VC2Z2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilhem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00801-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1T4QB04-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429347v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Paugam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorizon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollivier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sala&#252;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00796-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-713CWMG5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429338v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00075-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K75M1C26-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429333v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal P&#233;ter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(98)01081-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVSQTXVZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429319v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bintein" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)10704-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-789TK33N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429328v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boutboul" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lebars" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(98)00253-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVXNVM40-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429309v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Anderson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilon Daniel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(97)90405-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52S1JTL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429300v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav &#352;avrda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)00291-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-113WXDDX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429288v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(97)00009-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H6WXDJ3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429275v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(96)00502-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KVMW6QL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429243v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(95)00381-L" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F5T6K7X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429183v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marguerite" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/v94-164" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1991-20658" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285603v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418248v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300123" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417991v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426632v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418038v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429134v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335776v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389204v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>