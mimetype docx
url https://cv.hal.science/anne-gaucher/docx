--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -100,606 +100,606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion-π Meets H-Bonding: Tuning Synergy Through the Flexibility to-Preorganization Transition in Anion Receptor Design</w:t>
+                <w:t xml:space="preserve">Fine Tuning of Surface Structures by Soft‐Template Electropolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Zayene</w:t>
+                <w:t xml:space="preserve">Salihu Dihissu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Hu</w:t>
+                <w:t xml:space="preserve">Sonia Amigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gaucher</w:t>
+                <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Plais</w:t>
+                <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Barday</w:t>
+                <w:t xml:space="preserve">Rachel Méallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (19), pp.e202500378. </w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (11), pp.e202500249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202500378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202500249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265516v1</w:t>
+                <w:t xml:space="preserve">hal-05251797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Tuning of Surface Structures by Soft‐Template Electropolymerization</w:t>
+                <w:t xml:space="preserve">Anion-π Meets H-Bonding: Tuning Synergy Through the Flexibility to-Preorganization Transition in Anion Receptor Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salihu Dihissu</w:t>
+                <w:t xml:space="preserve">Olfa Zayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Amigoni</w:t>
+                <w:t xml:space="preserve">Jun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Orange</w:t>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
+                <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Méallet</w:t>
+                <w:t xml:space="preserve">Manuel Barday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (19), pp.e202500378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.202500249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202500378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251797v1</w:t>
+                <w:t xml:space="preserve">hal-05265516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrafluoroterephthalonitrile as an anion‐π donor: theoretical evaluation and application to anion recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cooperative Anion‐π and C−H−Cl Interactions in Multifunctional Naphthalene‐Based Receptors for Chloride Recognition: Cage‐Size Modulation Through Substitution Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Zayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Plais</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Rolhion</w:t>
+                <w:t xml:space="preserve">Aurélie Damond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
+                <w:t xml:space="preserve">Chantal Roc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pieters</w:t>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (2), pp.e202302763. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e202400380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.202302763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202400380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396536v1</w:t>
+                <w:t xml:space="preserve">hal-04750470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Anion‐π and C−H−Cl Interactions in Multifunctional Naphthalene‐Based Receptors for Chloride Recognition: Cage‐Size Modulation Through Substitution Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tetrafluoroterephthalonitrile as an anion‐π donor: theoretical evaluation and application to anion recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Zayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jun Hu</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Damond</w:t>
+                <w:t xml:space="preserve">Laurie Rolhion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Roc</w:t>
+                <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.e202400380. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.e202302763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202400380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.202302763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750470v1</w:t>
+                <w:t xml:space="preserve">hal-04396536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Phosphonic Acid to O–P Heterocycles Using MW: An Access to [5]-, [6]- and [8]-Membered Annelated Phosphinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Azzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -906,90 +906,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride Binding Modulated by Anion Receptors Bearing Tetrazine and Urea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gouarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Zayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1321,51 +1321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labeled TEMPO-Oxidized Mannan Differentiates Binding Profiles within the Collectin Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1481,51 +1481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi M'Rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,64 +1749,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Simões Teodoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Vinícius Alves Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Zayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
@@ -1870,64 +1870,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Azzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1972,312 +1972,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fiche catalyse n°55 : La catalyse par piégeage d'anions : une catalyse bioinspirée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 465</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159437v1</w:t>
+                <w:t xml:space="preserve">hal-03426450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche catalyse n°55 : La catalyse par piégeage d'anions : une catalyse bioinspirée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boufroura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gouarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Haldys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (16), pp.9476-9487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426450v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyridylmethylamines a modular and underrated family of ligands in both metal- and organo-catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2324,90 +2324,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gouarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Haldys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2497,51 +2497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haythem Gharsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momtez Jmaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2605,51 +2605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal arylations of 5-vinyl-1,2,4-triazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Azzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2709,103 +2709,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t>
@@ -2869,51 +2869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3016,51 +3016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Morán Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Méallet-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3150,51 +3150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maissa Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Enrique Herbert Pucheta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3258,77 +3258,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalyzed Regioselective Alkoxylation via C-H Bond Activation in the Dihydrobenzo[c]acridine Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Damond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3414,51 +3414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3509,77 +3509,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologic and electronic density driven generation of alkali cation complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3669,51 +3669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Azzouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,77 +3803,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Jorge Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gil C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 181, pp.1206. </w:t>
@@ -3923,51 +3923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziridine- and Azetidine-Pd Catalytic Combinations. Synthesis and Evaluation of the Ligand Ring Size Impact on Suzuki-Miyaura Reaction Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4109,51 +4109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darmanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Steenkeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120, pp.7077-7087. </w:t>
@@ -4204,77 +4204,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New series of acridines and phenanthrolines: synthesis and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bourdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4329,90 +4329,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spiral designed surface based on amino-perylene grafted polyacrylic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Celia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Amigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Taffin de Givenchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.12034-12036. </w:t>
@@ -4463,64 +4463,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flexible Strategy Towards Thienyl‐, Oxazolyl‐ and Pyridyl‐Fused Fluorenones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4622,51 +4622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Requet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4742,90 +4742,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzannulated Cycloheptanones from Binaphthyl Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Sbargoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4888,64 +4888,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binaphthyl platform as starting materials for the preparation of electron rich benzo[g,h,i]perylenes. Application to molecular architectures based on amino benzo[g,h,i]perylenes and carborane combinations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5035,51 +5035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Heterocyclic Pyridylmethylamines: Synthesis, Complexation, Molecular Structure, and Application to Asymmetric Suzuki–Miyaura and Oxidative Coupling Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Dinut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5302,77 +5302,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chiral cyclooctatriene-based polycyclic architectures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5436,64 +5436,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regio-Defined Amino[5]Oxa- and Thiahelicenes: A Dramatic Impact of the Nature of the Heteroatom on the Helical Shape and Racemization Barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5570,64 +5570,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regio-defined amino[5]oxa- and thiahelicenes: A dramatic impact of the nature of the heteroatom on the helical shape and racemization barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain R A Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5704,103 +5704,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Molecular Structure of Symmetrical 1,8-Diarylnaphthalenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (30), pp.5800-5806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5846,77 +5846,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Molecular Structure of Symmetrical 1,8‐Diarylnaphthalenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6014,51 +6014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wakselman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6147,51 +6147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterisation of Helical β‐Peptide Architectures that Contain (S)‐β$^3$‐HDOPA (Crown Ether) Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Elkassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6306,51 +6306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johny Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6439,51 +6439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of the ‘Bip method’: induced axial chirality in a series of dipeptides based on Bip/β2,2-HBip combined with Ala/β3-HAla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6572,51 +6572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of linear and cyclic homo-β-peptides based on a binaphthylic β-amino acid with only axial chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6744,51 +6744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6864,51 +6864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of terminally protected (S)-β3-H-DOPA by Arndt–Eistert homologation: an approach to crowned β-peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7036,51 +7036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7195,51 +7195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Azzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Wakselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7324,51 +7324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wakselman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7444,51 +7444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of [18-C-6]-β3-(L)-DOPA, first β-amino acid with a crown-ether receptor side-chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7724,51 +7724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and resolution of β2,2-HBin, the first enantiomerically stable β-amino acid with chirality only due to axial dissymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Zuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8025,51 +8025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of the Diastereoselectivity of the Cyclopropane Formation Involving π-Allyl Palladium Complexes Based on Molecular Mechanics Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dorizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8154,51 +8154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Homo-peptides Built from β2,2-HBip, a Biphenyl-substituted 3-Amino-2,2-dimethylpropanoic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wakselman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8326,51 +8326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Török</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antal Péter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wakselman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8446,51 +8446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of α,α-disubstituted-β-aminoacids with axial chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bintein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8614,51 +8614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Boutboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lebars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wakselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8711,470 +8711,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cycloaddition approach to breynolide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel α,α-disubstituted α-aminoacids with axial dissymmetry and their N- or C-protected derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Gaucher</w:t>
+                <w:t xml:space="preserve">Jaroslav Šavrda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wakselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-4020(97)90405-1⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8 (4), pp.619-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0957-4166(97)00009-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429309v1</w:t>
+                <w:t xml:space="preserve">hal-04429288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-t-Boc 6-amino-1,11-(20-crown-6)-6,7-dihydro-5H-dibenzo[a,c] cycloheptene-6-carboxylic acid methyl ester, the first prototype of a crown-carrier-axially dissymmetric-α,α-disubstituted glycine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A cycloaddition approach to breynolide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilon Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Wakselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 53 (26), pp.8997-9006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(97)90405-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4039(97)00291-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429300v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel α,α-disubstituted α-aminoacids with axial dissymmetry and their N- or C-protected derivatives</w:t>
+                <w:t xml:space="preserve">N-t-Boc 6-amino-1,11-(20-crown-6)-6,7-dihydro-5H-dibenzo[a,c] cycloheptene-6-carboxylic acid methyl ester, the first prototype of a crown-carrier-axially dissymmetric-α,α-disubstituted glycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Šavrda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wakselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 8 (4), pp.619-631. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 38 (12), pp.2091-2094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0957-4166(97)00009-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(97)00291-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429288v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new chiral α-aminoacid with only axial dissymmetry: Synthesis and X-ray analysis of a 1,1′-binaphthyl-substituted α-aminoisobutyric acid (Bin) and of its biphenyl analogue (Bip)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wakselman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9259,51 +9259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium (O) catalyzed tandem alkylation and SN′ cyclization of 1,4-dichlorobut-2-ene by the N-(diphenylmethylene)acetonitrile. A stereoselective synthesis of 1-aminocyclopropanecarboxylic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dorizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9388,51 +9388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total asymmetric syntheses of (1 S ,2 S )-norcoronamic acid, and of (1 R ,2 R )- and (1 S ,2 S )-coronamic acids from the diastereoselective cyclization of 2-( N -benzylideneamino)-4-chlorobutyronitriles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9518,51 +9518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diastereoselective Preparation of Cyclopropane Amino Acids: Synthesis of Norcoronamic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9654,64 +9654,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the interaction properties of anions towards new molecular receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9775,90 +9775,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-approach strategy to probe the interactions between anions and new classes of molecular receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Zayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th french days of mass spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
@@ -9919,90 +9919,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front Cover: Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding (Eur. J. Org. Chem. 9/2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10074,51 +10074,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and Rationalizing Cooperativity Effects Between Non-Covalent Interactions/ Towards More Efficient Anion Receptor Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N.I.C.E. WINTER EVENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10143,64 +10143,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic hydrogen bonding and Anion-π interaction for anion recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Zayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole de catalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Cabourg, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10225,51 +10225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la section Ile de France du GDR 2088 « BIOMIM »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Anual Meeting of GDR 2088 « BIOMIM »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10294,51 +10294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposited polypyrenes films: wettability, fluorescence, pH-responsivity anti-bacterial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ramos Chagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10471,51 +10471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darmanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Steenkeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th EuCheMS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Seville, Spain</w:t>
@@ -10557,77 +10557,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of naphtothiophene analogues using mass spectrometry, ion mobility and IRMPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boufroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10838,51 +10838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salihu Dihissu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202500249" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rolhion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202302763" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400380" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Azzouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Hassen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arfaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00816-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03854582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mussard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200524" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Sathanikan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ceccone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ba&#241;uls-Ciscar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Kamal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Abdelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-022-00452-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Haagsman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Talbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Arfaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di M'Rabet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132926" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guimar&#227;es Torres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Sim&#245;es Teodoro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vin&#237;cius Alves Gurgel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12010092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.153518" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03426450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.202000031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Gharsa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momtez Jma&#239;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.151958" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.130954" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109184v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rottman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239217" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ramos Chagas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2018.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Meddeb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert Pucheta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8040139" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b08037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396500v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.10.050" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Jorge Goncalves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gil C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWV35RKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bsaibess" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b11586" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02973885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Souibgui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Aloui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04207G" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429684v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300233" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SXHZ8L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Requet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Letaieff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.101" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65Q25QPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sbargoud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bridoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201370" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7PV4XXM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12099a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Dinut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Medimagh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200375s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dal Zotto Christophe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Zarate-Ruiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.09.031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9MN09ZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol201804h" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429566v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo1000127" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R A Marque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000685" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD4FP5ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Marrot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429554v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dutot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wakselman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazaleyrat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800059d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RWN875QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Elkassimi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Drapeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701360" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40GX28PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180596v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Wehbe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700831" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNWJ3KJT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2006.01.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRTVN8LJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2005.11.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39R4LRVN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Mazaleyrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Toulemonde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500187" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M1L2XR0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429459v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Hamchaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2004.11.089" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2KZTL0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429443v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja040100v" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-707SX2L4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429391v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mazaleyrat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wright" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azzini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wakselman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)00127-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3RSC54H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Oancea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00285-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08D4Q1W0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vandromme" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02035-X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WP523PN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Formaggio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peggion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crisma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Toniolo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luba Tchertanov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1522-2675(20010228)84:2%3C481::AID-HLCA481%3E3.0.CO;2-C" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429373v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Zuliani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabaret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(01)00435-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H2VC2Z2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilhem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00801-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1T4QB04-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429347v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Paugam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorizon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollivier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sala&#252;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00796-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-713CWMG5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429338v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00075-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K75M1C26-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429333v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal P&#233;ter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(98)01081-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVSQTXVZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429319v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bintein" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)10704-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-789TK33N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429328v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boutboul" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lebars" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(98)00253-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVXNVM40-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429309v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Anderson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilon Daniel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(97)90405-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52S1JTL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429300v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav &#352;avrda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)00291-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-113WXDDX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429288v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(97)00009-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H6WXDJ3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429275v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(96)00502-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KVMW6QL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429243v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(95)00381-L" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F5T6K7X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429183v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marguerite" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/v94-164" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1991-20658" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285603v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418248v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300123" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417991v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426632v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418038v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429134v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335776v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389204v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salihu Dihissu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202500249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500378" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400380" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rolhion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202302763" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Azzouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Hassen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Arfaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me C. Marrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00816-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03854582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mussard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200524" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Sathanikan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ceccone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ba&#241;uls-Ciscar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Kamal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Abdelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-022-00452-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Haagsman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Talbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Arfaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di M'Rabet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.132926" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guimar&#227;es Torres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Sim&#245;es Teodoro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vin&#237;cius Alves Gurgel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12010092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.153518" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03426450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vjch.202000031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Gharsa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momtez Jma&#239;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.151958" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2020.130954" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109184v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rottman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239217" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ramos Chagas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2018.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Meddeb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Herbert Pucheta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8040139" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b08037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396500v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2018.10.050" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Jorge Goncalves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gil C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWV35RKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194700v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Bsaibess" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Steenkeste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b11586" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02973885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Souibgui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Aloui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC04207G" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429684v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300233" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D2SXHZ8L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Requet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Letaieff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.101" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65Q25QPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sbargoud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bridoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201370" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7PV4XXM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Giner Planas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12099a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Dinut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Medimagh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200375s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dal Zotto Christophe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Zarate-Ruiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.09.031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9MN09ZS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol201804h" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429566v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo1000127" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R A Marque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000685" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XD4FP5ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Marrot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429554v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dutot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wakselman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazaleyrat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800059d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RWN875QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Elkassimi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Drapeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701360" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40GX28PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180596v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Wehbe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700831" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNWJ3KJT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2006.01.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRTVN8LJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2005.11.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39R4LRVN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Mazaleyrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Toulemonde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500187" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M1L2XR0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429459v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahib Hamchaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2004.11.089" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2KZTL0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429443v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja040100v" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-707SX2L4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429391v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mazaleyrat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wright" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Azzini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wakselman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)00127-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3RSC54H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Oancea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(03)00285-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08D4Q1W0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vandromme" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)02035-X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WP523PN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Formaggio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peggion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Crisma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Toniolo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luba Tchertanov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1522-2675(20010228)84:2%3C481::AID-HLCA481%3E3.0.CO;2-C" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429373v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Zuliani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabaret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(01)00435-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H2VC2Z2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilhem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00801-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1T4QB04-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429347v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Paugam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorizon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollivier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sala&#252;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00796-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-713CWMG5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429338v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00075-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K75M1C26-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429333v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal P&#233;ter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(98)01081-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVSQTXVZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429319v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bintein" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)10704-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-789TK33N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429328v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boutboul" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lebars" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(98)00253-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVXNVM40-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav &#352;avrda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0957-4166(97)00009-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H6WXDJ3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Martin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Anderson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilon Daniel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(97)90405-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52S1JTL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429300v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)00291-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-113WXDDX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429275v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(96)00502-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KVMW6QL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429243v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(95)00381-L" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F5T6K7X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429183v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marguerite" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/v94-164" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429049v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-1991-20658" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285603v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418248v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300123" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417991v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426632v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418038v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429134v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335776v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389204v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>