--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -679,316 +679,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ore to metal and from the 11 th to 18 th c.: the Sainte-Barbe mining site, a central working place on the Altenberg (Sainte-Marie-aux-Mines, France)</w:t>
+                <w:t xml:space="preserve">Paleoenvironmental study of modern charcoal making activity on forest soils in the Northern Vosges Mountains (Bitche, France): A multidisciplinary study of two remaining charcoal platforms and associated soils sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Stock</w:t>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bouvier</w:t>
+                <w:t xml:space="preserve">Luc Vrydaghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Rerum Naturalium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Geoarchaeology, 39 (3), pp.187-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132581v1</w:t>
+                <w:t xml:space="preserve">hal-04320763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironmental study of modern charcoal making activity on forest soils in the Northern Vosges Mountains (Bitche, France): A multidisciplinary study of two remaining charcoal platforms and associated soils sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From ore to metal and from the 11 th to 18 th c.: the Sainte-Barbe mining site, a central working place on the Altenberg (Sainte-Marie-aux-Mines, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Vrydaghs</w:t>
+                <w:t xml:space="preserve">Agnès Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Rerum Naturalium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, pp.39-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320763v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviatile et évolution du paysage tardiglaciaire et holocène dans le Bassin rennais (Ille-et-Vilaine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1055,243 +1055,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive extraction of linear structures from LiDAR raw data for archaeomorphological structure prospection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LE LIANT EN TERRE DES MURS EN MOELLONS DANS L’HABITAT VERNACULAIRE. Exemples des Vosges cristallines et des plaines calcaires de Lorraine et du Mâconnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Even</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Blaising</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Architecture vernaculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189641v1</w:t>
+                <w:t xml:space="preserve">hal-03513314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE LIANT EN TERRE DES MURS EN MOELLONS DANS L’HABITAT VERNACULAIRE. Exemples des Vosges cristallines et des plaines calcaires de Lorraine et du Mâconnais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactive extraction of linear structures from LiDAR raw data for archaeomorphological structure prospection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Grzesznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture vernaculaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences, XLIII-B2-2021, pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2021-153-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513314v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From chernozem to luvisol or from Luvisol to chernozem ? A discussion about the relationships and limits of the two types of soils. A case study of the soil catena of Hrusov, Czechia.</w:t>
               </w:r>
@@ -1405,303 +1405,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les géosciences au service de l’archéologie agraire. Une étude de cas sur les rideaux de culture de Goldbach (68)</w:t>
+                <w:t xml:space="preserve">Unité fluviatile à échardes volcaniques d’un interstade à Bétula/Pinus antérieur à 53ka (début du MIS3) et optimum glaciaire pendant le MIS4 au nord des Vosges Centrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Schwartz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">S. Occhietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adam</w:t>
+                <w:t xml:space="preserve">P. Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+                <w:t xml:space="preserve">G. Allenet de Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gebhart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.V. Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.205-216. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47245/archimede.0007.act.08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.13126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02893674v1</w:t>
+                <w:t xml:space="preserve">hal-03216364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité fluviatile à échardes volcaniques d’un interstade à Bétula/Pinus antérieur à 53ka (début du MIS3) et optimum glaciaire pendant le MIS4 au nord des Vosges Centrales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les géosciences au service de l’archéologie agraire. Une étude de cas sur les rideaux de culture de Goldbach (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ruffaldi</w:t>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Allenet de Ribemont</w:t>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Walter-Simonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.13126⟩</w:t>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0007.act.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03216364v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02893674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers du hameau Les Noires Terres à Messein (Meurthe-et-Moselle, Lorraine, France)</w:t>
               </w:r>
@@ -2044,264 +2044,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces de roulage ou de labour ? Le diagnostic micromorphologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impacts des anciennes activités humaines dans les sols vosgiens actuellement sous couvert forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Langohr</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Ertlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39, pp.31-38</w:t>
+              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sols en mouvement, 23, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005122v1</w:t>
+                <w:t xml:space="preserve">hal-02064310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des anciennes activités humaines dans les sols vosgiens actuellement sous couvert forestier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Traces de roulage ou de labour ? Le diagnostic micromorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Langohr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sols en mouvement, 23, pp.59-72</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064310v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandes phases de pédogenèse, d’érosion et d’anthropisation des sols au cours de la seconde moitié de l’Holocène en Lorraine (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Occhietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2437,174 +2437,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of charcoal production activities on soil profiles: the micromorphological point of view</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gebhardt</w:t>
+                <w:t xml:space="preserve">Impact of charcoal making activities on a soil profile: the micromorphological point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 31, pp.127-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064295v1</w:t>
+                <w:t xml:space="preserve">halshs-00551830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of charcoal making activities on a soil profile: the micromorphological point of view</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+                <w:t xml:space="preserve">Impact of charcoal production activities on soil profiles: the micromorphological point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 31, pp.127-136</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00551830v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le franchissement de la Seiche par la voie antique Rennes (Condate) – Angers (Juliomagus). Fouille, datation et typologie du pont-long de la Basse Chaussée à Visseiche (Ille-et-Vilaine)</w:t>
               </w:r>
@@ -2616,51 +2616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,51 +2884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3044,64 +3044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromorphological Study of Construction Materials and Living Floors in the Medieval Motte of Werken (West Flanders, Belgium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Langohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3251,51 +3251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromorphological evidence of soil deterioration since the mid-Holocene at archaeological sites in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3 (4), pp.333-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3437,130 +3437,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forge minière du carreau Sainte-Barbe à Sainte-Marie-aux-Mines (XVIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambart Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3598,77 +3598,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undisturbed soil sample metallography as a tool to understand activities, organisation, dynamics and floor management practices in a blacksmith workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA - Weaving Narratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAA, Aug 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3687,411 +3687,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of the mining exploitation on the Altenberg medieval sector (Sainte-Marie-aux-Mines; France: the mine &amp;quot;Sainte-Barbe&amp;quot;, an emblematic place</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gauthier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Stock</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stříbrná Jihlava - International Conference of the History of Old Mining and Metallurgy from Prehistoric to Modern Times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muzeum Vysočiny Jihlava, Sep 2022, Jihlava, Czech Republic</w:t>
+              <w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Image, Ville, Environnement, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283633v1</w:t>
+                <w:t xml:space="preserve">hal-03833353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Organisation of the mining exploitation on the Altenberg medieval sector (Sainte-Marie-aux-Mines; France: the mine &amp;quot;Sainte-Barbe&amp;quot;, an emblematic place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Image, Ville, Environnement, 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Stříbrná Jihlava - International Conference of the History of Old Mining and Metallurgy from Prehistoric to Modern Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muzeum Vysočiny Jihlava, Sep 2022, Jihlava, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833353v1</w:t>
+                <w:t xml:space="preserve">hal-04283633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the microscope to the landscape: soil sequences from the second half of the Holocene as indicators of past ecological dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology for the future - International conference in historical ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4241,77 +4241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of past charcoal activities on forest soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gocel-Chalte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,51 +4366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures agraires anciennes du Grand-Est nouvelles approches géoarchéologiques et spatialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4504,51 +4504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche géoarchéologique systématique du diagnostic : exemple du territoire lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 14 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4576,376 +4576,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Holocene lateral mobility of the Rhine River and consequences on the location strategy of riverine settlements (France, Germany)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exemples d'anthropisation des paysages du bassin versant de la Moselle au cours des 4 derniers millénaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Journées scientifiques Zone Atelier Moselle mai 2019, axes territoires Forestiers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428767v1</w:t>
+                <w:t xml:space="preserve">hal-02280697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemples d'anthropisation des paysages du bassin versant de la Moselle au cours des 4 derniers millénaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Palaeodynamics and resilience of the territories of the Rhine River Geohistory and geoarchaeology of the alluvial plain of the Rhine between Seltz and Rastatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Klekovkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques Zone Atelier Moselle mai 2019, axes territoires Forestiers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Conference on Floods – perceptions and protection along the medieval Upper Rhine –University of Heidelberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280697v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeodynamics and resilience of the territories of the Rhine River Geohistory and geoarchaeology of the alluvial plain of the Rhine between Seltz and Rastatt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Reconstructing the Holocene lateral mobility of the Rhine River and consequences on the location strategy of riverine settlements (France, Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Klekovkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Floods – perceptions and protection along the medieval Upper Rhine –University of Heidelberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428702v1</w:t>
+                <w:t xml:space="preserve">hal-02428767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of past and present records in soils from Lorraine (France). A geoarchaeological approach in the context of rescue archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils as records of past and Present. From soil surveys to archaeological sites: research strategies for interpreting soil characteristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Judit Deák; Carole Ampe; Jari Hinsch Mikkelsen, Nov 2019, Bruges, Belgium. pp.189-207, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4979,77 +4979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charbonnières du Bitcherland : quels héritages pour les sols ? Restitution OHM Bitche, 3 mai 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guerold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5104,103 +5104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators of past ecosystem dynamic on current soils in Lorraine (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gocel-Chalte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECOlOGIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
@@ -5229,103 +5229,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and spatial extent of drought(s). At the beginning of antiquity in north-east France. Contribution of soil archives to scarce narrative data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation et Résilience aux Sécheresses. Perspectives historiques en Europe et alentours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5389,51 +5389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Baes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Louwagie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology of Erosion, erosion of archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Brussels, France. pp.147-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5497,51 +5497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geertrui Louwagie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The archaeology of erosion, the erosion of archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Bruxelles, Belgium. pp.147-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5579,51 +5579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropisation et érosion agraire dans un paysage loessique (Bas-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5743,51 +5743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux du néolithique au Moyen Age.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Caen, France. pp.157-180</w:t>
@@ -5941,51 +5941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes actuelles sur un type de parcellaire encore très peu connu en Alsace : les paysages d'enclos. Extension, typologie, éléments de datation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5993,51 +5993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Caspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Des hommes aux champs" Pour une archéologie des espaces ruraux dans le Nord de la France, du Néolithique au Moyen Age.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Caen, France. pp.xx-xx</w:t>
@@ -6066,51 +6066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la micromorphologie des sols à l'interprétation de trois séquences pédo-sédimentaires lorraines fossiles bien datées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6174,51 +6174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédo-archéologie et micromorphologie des sols : une aide à l'interprétation de la dynamique des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es JES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6243,64 +6243,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvertes de traces de labour (protohistoriques) sous un luvisol à Gottesheim (67) Etude pédologique, conséquences sur la formation des luvisols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6368,51 +6368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la micromorphologie des sols à l'interprétation de trois séquences pédo-sédimentaires lorraines fossiles bien datées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6476,51 +6476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédo-archéologie et micromorphologie des sols : une aide à l'interprétation de la dynamique des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées d'étude des Sols, AFES, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6545,906 +6545,975 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts anthropiques anciens sur les sols forestiers. Quelques études de cas en contexte archéologique et expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire des forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Nancy, France. pp.211-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dark Earth: Some Results in Rescue Archaeological Context in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WASM : Workshop on archaeological Soil Micromorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R.I. Macphail &amp; T. Acott, Mar 1997, London, 26th march, 1997, United Kingdom. pp.45-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq séquences de versant du Permien au Quartenaire, à Biarville, rive gauche de la Meurthe en aval de Saint-Dié-des-Vosges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Occhietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeo-environmental study of two charcoal-hearth soil sequences in the Nortern Vosges mountains (Bitche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrydaghs Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference (SFE² GFÖ EEF) "Ecology &amp; Evolution: New perspectives and societal challenges"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1400 years of man-environment interactions and soil evolution in the Saint-Mont mountain (Remiremont, Vosges)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grzesznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology for the future - International conference in historical ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Metz, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche interdisciplinaire d’un atelier minéralurgique du XVe s à Sainte-Marie aux-Mines (Haut-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Géosciences - Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie dans le cadre de diagnostics et de fouilles préventives, exemples de grands linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences - Archéologie 17 -18 juin 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charbonnières influencent-elles la qualité actuelle des sols forestiers des Vosges du Nord ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gocel-Chalte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Labex Driihm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Couronne Caro, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Forêts plus si naturelles que cela !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie (FIG) de St-Dié-des-Vosges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la micromorphologie des sols à l’interprétation de trois séquences sédimentaires lorraines bien datée, Archives pédologiques : pédoarchéologie et dynamique des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7486,818 +7555,818 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées d’Etude des Sols Strasbourg, 11-15 /5/08 (AFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anthropisation des Vosges méridionales : la nécessaire conjugaison des sources historiques, archéologiques et paléo-environnementales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMPACTS ANTHROPIQUES ANCIENS SUR LES SOLS FORESTIERS Quelques études de cas en contexte archéologique et expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque sylva</w:t>
+              <w:t xml:space="preserve">Colloque Sylva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273358v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACTS ANTHROPIQUES ANCIENS SUR LES SOLS FORESTIERS Quelques études de cas en contexte archéologique et expérimental</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’anthropisation des Vosges méridionales : la nécessaire conjugaison des sources historiques, archéologiques et paléo-environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sylva</w:t>
+              <w:t xml:space="preserve">colloque sylva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273357v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les héritages des activités de charbonnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.118-122, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Middle Paleolithic/Pleistocene Stratified Sequence at Coussey/Sionne in the Meuse Alluvial Valley (Vosges, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héloise Koehler; Nicholas J. Conard; Harald Floss; Agnès Lamotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rhine during the Middle Paleolithic : boundary or corridor ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kerns Verlag, pp.183-207, 2024, 978-3-935751-35-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51315/9783935751353.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vom Mikroskop zur Landschaft: diachrone Betrachtungsweise langer Phasen der Entwicklung, Erosion und/oder anthropogener Bodenveränderungen in Lothringen (Frankreich) von der Eisenzeit bis zur Römerzeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Occhietti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologie in der Großregion: Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 23. - 26. März 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, , pp.33-38, 2021, Archäologentage Otzenhausen – Archäologie in der Großregion, ISBN 978-3-96929-021-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/propylaeum.799.c10565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence et développement d’une parcelle d’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Maligorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaétan Le Cloirec (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au cœur d’un quartier de Condate, la fouille archéologique de l’ancien hôpital militaire de Rennes Ambroise Paré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-138, 2020, 978-2-7535-8024-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation du Mésolithique final du site de Rémilly-les-Pothées “ la Culotte ” (Ardennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt-Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina San Juan - Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8337,1099 +8406,1099 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> millénaire). Table ronde internationale, Strasbourg, 3-4 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, AVAGE, pp.255-271, 2019, Mémoires d’archéologie du Grand-Est, 978-2-9561936-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03063739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES PAYSAGES MÉDIÉVAUX EN MOYENNE MONTAGNE VOSGIENNE : LE SOL EN HÉRITAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre dans la montagne vosgienne au Moyen Âge Conquête des espaces et culture matérielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de fosses profondes à la Pré- et Protohistoire : cartographie des fosses mésolithiques et des Schlitzgruben à l’échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audé Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Achard-Corompt; Emmanuel Ghesquière; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creuser au Mésolithique / Digging in the Mesolithic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séances de la Société préhistorique française (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-204, 2017, 2-913745-73-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trampling, poaching and the effect of traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiano Nicosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brönnimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pümpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicosia Cristiano; Stoops Georges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Soil and Sediment Micromorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, pp.281-298, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromorphology of soils disturbed by vegetation clearance and tillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deak Judit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis Helen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heejin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usai M.-R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicosia Cristiano; Stoops Georges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Soil and Sediment Micromorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, pp.233-264, 2017, Archaeological Soil and Sediment Micromorphology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléo-dynamique fluviale holocène dans le compartiment sud-occidental du fossé rhénan (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Beiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Édith Peytremann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des fleuves et des hommes à l'époque mérovingienne : territoire fluvial et société au premier Moyen âge, Ve-XIIe siècle : actes des XXXIIIèmes Journées internationales d'archéologie mérovingienne, Strasbourg, 28-30 septembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, RAE, 2016, Mémoires de l’Association française d’Archéologie mérovingienne, 2-915544-35-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic LGV Est Européenne en Alsace (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Nocus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie CARCAUD; Gilles ARNAUD-FASSETTA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Alpha, pp.35-45, 2015, 978-2-271-07259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeological and palaeoenvironmental studies along the LGV (High-speed rail) evaluation in Alsace (F): A contribution to landscape history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Nocus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A contribution to landscape history. In: French geoarchaeology in the 21st century, Carcaud et Fassetta (eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.43-53, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études actuelles sur un type de parcellaire encore très peu connu en Alsace : les paysages d’enclos. Extension, typologie, éléments de datation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Battmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Marcigny et V. Carpentier (éds.), Des hommes aux champs. Pour une archéologie des espaces ruraux dans le Nord de la France du Néolithique au Moyen-Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Univ. Rennes, 305-326 + planches XXXII à XXXVII-305-326 + planches XXXII à XXXVII, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un paysage agraire gallo-romain conservé dans le massif forestier de Haye (Meurthe-et-Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9439,884 +9508,884 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carpentier, V. et Marcigny, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Des Hommes aux champs ». Pour une archéologie des espaces ruraux dans le Nord de la France, du Néolithique au Moyen-âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.XX, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes actuelles sur un type de parcellaire encore très peu connu en Alsace : les paysages d'enclos. Extension, typologie, éléments de datation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Battmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Caspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carpentier, V. et Marcigny, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Des Hommes aux champs » pour une archéologie des espaces ruraux dans le Nord de la France, du Néolithique au Moyen-Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.xx-xx, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts anthropiques anciens sur les sols forestiers.Quelques études de cas en contexte archéologique et expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dupouey JL; Dambrine E; Dardignac C.; Georges-Leroy M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire des forêts Actes du colloque « Forêt, archéologie et environnement » 14 - 16 décembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ONF/INRA/DRAC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-218, 2008, 978-2-84207-319-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse pédologique et micromorphologique d’un billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale en France, le second Moyen Age, J Burnouf, La découverte, p43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anthropisation des zones humides de la plaine d’Alsace au cours de la Protohistoire : problématiques d’études à partir des fouilles récentes menées sur les &amp;lt;i&amp;gt;tumulus&amp;lt;/i&amp;gt; de Mussig Plaetze (Bas-Rhin)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des premiers agriculteurs aux bocages armoticains, les données des disciplines paléoenvironnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Visset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Fer dans l’arc jurassien et ses marges. Dépôts, lieux sacrés et territorialité à l’âge du Fer. Actes du XXIXe colloque international de l’Association française pour l’étude de l’âge du Fer (Bienne, 5-8 mai 2005)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.113-117, 2007, Annales littéraires (826), série « Environnement, sociétés et archéologie » (11), 978-2-84867-201-4</w:t>
+              <w:t xml:space="preserve">Bocages et Sociétés, dir A. Antoine et D. Marguerie, PUR,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00551350v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des premiers agriculteurs aux bocages armoticains, les données des disciplines paléoenvironnementales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’anthropisation des zones humides de la plaine d’Alsace au cours de la Protohistoire : problématiques d’études à partir des fouilles récentes menées sur les &amp;lt;i&amp;gt;tumulus&amp;lt;/i&amp;gt; de Mussig Plaetze (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Barral; Alain Daubigney; Cynthia Dunning; Gilbert Kaenel; Marie-Jeanne Roulière-Lambert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bocages et Sociétés, dir A. Antoine et D. Marguerie, PUR,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">L’âge du Fer dans l’arc jurassien et ses marges. Dépôts, lieux sacrés et territorialité à l’âge du Fer. Actes du XXIXe colloque international de l’Association française pour l’étude de l’âge du Fer (Bienne, 5-8 mai 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-117, 2007, Annales littéraires (826), série « Environnement, sociétés et archéologie » (11), 978-2-84867-201-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278807v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES SOLS, LEUR COUVERT VEGETAL ET LEUR UTILISATION AU NEOLITHIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles-Tanguy Le Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monuments mégalithiques à Locmariaquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, supplément (XXXVIII), CNRS, pp.13-23, 2006, Gallia préhistoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bocages armoricains et sociétés, genèse, évolution et interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des milieux et des hommes : fragments d'histoires croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2003, 2-84299-453-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bocages armoricains et sociétés, genèse, évolution et interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10326,113 +10395,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tatiana Muxart; Franck-Dominique Vivien; Bruno Villalba; Joëlle Burnouf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des milieux et des hommes : fragments d’histoires croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, pp.115-131, 2003, collection environnement, 2-84299-453-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateglacial and Holocene fluvial records from the central part of the Paris Basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10441,2788 +10510,3036 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Basin Sediment Systems - Archives of Environmental Change, Maddy D., Macklin M.G. and Woodward J., Balkema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.357-373, 2001, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781439824672.ch12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromorphological analysis of soil structure modifications caused by different cultivation implements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREHISTOIRE DE L’AGRICULTURE, NOUVELLES APPROCHES EXPERIMENTALES ET ETHNOGRAPHIQUES Monographie du CRA, 40, Institute of archaeology, Univ. of California, LA, 260- 266</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques de la côte occidentale de l'Ile d'Oléron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camps G. (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme préhistorique et la mer - actes du congrès des sociétés savantes, Aix-en-Provence, 1995.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, pp.197-238, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossés parcellaires et micromorphologie des sols : une aide à l'interprétation d'un paysage agraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Castelletti; M. Cremaschi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical analysis and image processing in archaeobotany; Paleoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ABACO Edizioni, pp.107-114, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil micromorphological data from traditional and experimental agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological sediments and soils : analysis, interpretation and management, Barham, Macphail (eds), Archetype press, London 25-40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (21)</w:t>
+        <w:t xml:space="preserve">Rapport (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SARHAE - Le site archéologique des Rothenstauden à Voellerdingen (67) étude d’un habitat antique et de son environnement - Rapport d’opération 2025</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Dehlingen (Bas-Rhin, 67) : La cour rustique de la villa romaine du Gurtelbach, première synthèse des campagnes de fouilles programmées, rapport de triennale (2023-2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; UMR 7044 - Archimède. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Cicutta</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05409260v1</w:t>
+                <w:t xml:space="preserve">hal-05518831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehlingen (Bas-Rhin, 67) : La cour rustique de la villa romaine du Gurtelbach, première synthèse des campagnes de fouilles programmées, rapport de triennale (2023-2025)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet SARHAE - Le site archéologique des Rothenstauden à Voellerdingen (67) étude d’un habitat antique et de son environnement - Rapport d’opération 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimède. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Nüsslein</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05518831v1</w:t>
+                <w:t xml:space="preserve">hal-05409260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstaudenà Voellerdingen (67) étude d’un habitat antique et de son environnement - Rapport d’opération 2024 : fouille, prospection géophysique, analyse des données LiDAR et paléo-environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Cicutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dellinger Laurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimède; Enerex; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg; Université de Strasbourg - Investissements d’avenir; Communauté de Communes de l’Alsace Bossue; Commune de Voellerdingen; Société de Recherche Archéologique d’Alsace Bossue; INRAP; Université de Lorraine; UMR 7360 LIEC. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehlingen (Bas-Rhin) : 3e campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service régional d'archéologie Grand Est; Société de Recherche Archéologique d’Alsace Bossue. 2024</w:t>
+                <w:t xml:space="preserve">Rapport d'étude pédo-sédimentaire des sondages effectués en 2020/2021 au Gazon-du-Faing (Plainfaing, Vosges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conservatoire des Espaces Naturels (Gérardmer, Vosges). 2025, pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878896v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des premières observations géomorphologiques et pédo-sédimentaires sur le site des Rothenstauden (2023-2024)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dehlingen (Bas-Rhin) : 3e campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service régional d'archéologie Grand Est; Société de Recherche Archéologique d’Alsace Bossue. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulino Matthieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04861488v1</w:t>
+                <w:t xml:space="preserve">hal-04878896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehlingen (Bas-Rhin) : 2e campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manon Tailamée</w:t>
+                <w:t xml:space="preserve">Compte-rendu des premières observations géomorphologiques et pédo-sédimentaires sur le site des Rothenstauden (2023-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dellinger Laurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armandine Carillet</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service Régional de l’Archéologie Grand-Est; Société de Recherche Archéologique d’Alsace Bossue. 2023</w:t>
+                <w:t xml:space="preserve">Paulino Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIEC Université de Lorraine, Vandoeuvre-les-Nancy; INRAP Grand Est. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391951v1</w:t>
+                <w:t xml:space="preserve">hal-04861488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckwersheim, Bas-Rhin, Burgweg Rechts, LGV Est Européenne 2e phase - zone de stockage, Grand Est ; habitat de bronziers du Néolithique récent et nécropoles de l’âge du Bronze, du Hallstatt final et du début de l’époque romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dehlingen (Bas-Rhin) : 2e campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Féliu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ertlen Damien</w:t>
+                <w:t xml:space="preserve">Armandine Carillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GE. 2023</w:t>
+              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service Régional de l’Archéologie Grand-Est; Société de Recherche Archéologique d’Alsace Bossue. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535246v1</w:t>
+                <w:t xml:space="preserve">hal-04391951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstauden à Voellerdingen (67). Étude d’un habitat antique et de son environnement - Rapport de fouille 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+                <w:t xml:space="preserve">Eckwersheim, Bas-Rhin, Burgweg Rechts, LGV Est Européenne 2e phase - zone de stockage, Grand Est ; habitat de bronziers du Néolithique récent et nécropoles de l’âge du Bronze, du Hallstatt final et du début de l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Ciccuta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pilon</w:t>
+                <w:t xml:space="preserve">Blandine Courel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimede; Service régional de l'archéologie Grand Est; INRAP; Communautés de Communes d'Alsace Bossue; Société de Recherche Archéologique d'Alsace Bossue. 2023</w:t>
+              <w:t xml:space="preserve">Inrap GE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03920884v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport triennal 2019-2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Féliu</w:t>
+                <w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstauden à Voellerdingen (67). Étude d’un habitat antique et de son environnement - Rapport de fouille 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Ciccuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Billoin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap; UMR 7044 - Archimède. 2021</w:t>
+              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimede; Service régional de l'archéologie Grand Est; INRAP; Communautés de Communes d'Alsace Bossue; Société de Recherche Archéologique d'Alsace Bossue. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03581627v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montiers-sur-Saulx (Meuse) Rapport d'analyse micromorphologique de sols de placettes de charbonnage. (Programme Deepsurf)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport triennal 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine, Vandoeuvre-les-Nancy. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; UMR 7044 - Archimède. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513258v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et GEoarchéologie du premier Remiremont et de ses abords</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Montiers-sur-Saulx (Meuse) Rapport d'analyse micromorphologique de sols de placettes de charbonnage. (Programme Deepsurf)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine, Vandoeuvre-les-Nancy. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Kraemer</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03133508v1</w:t>
+                <w:t xml:space="preserve">hal-03513258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berstett, Langenberg, A355 - contournement ouest de Strasbourg site 5.6 ; occupations du Néolithique récent, de l’âge du Bronze et du second âge du Fer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Féliu</w:t>
+                <w:t xml:space="preserve">Archéologie et GEoarchéologie du premier Remiremont et de ses abords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Denis Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Jodry</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Grzesznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 2, Université de Lorraine, Pole TELL, HisCAnt-MA, Pole archéologique universitaire. 2021, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892803v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2020</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lunéville 2020 Rapport d'analyse micromorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03112427v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pédo-sédimentaire 2018 sur le Saint Mont - Résultats préliminaires (LIEC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Berstett, Langenberg, A355 - contournement ouest de Strasbourg site 5.6 ; occupations du Néolithique récent, de l’âge du Bronze et du second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine. 2019</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280795v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pédo-sédimentaire associée à la campagne de fouille 2019 sur le Saint-Mont</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine. 2019</w:t>
+                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512841v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchéoGEographie du premier Remiremont et de ses abords : le Saint-Mont et le massif du Fossard (Communes de Saint-Etienne-lès-Remiremont, Saint-Amé, Cleurie, La Forge, Le Tholy, Tendon, Xamontarupt, Docelles, Cheniménil, Jarménil, Eloyes)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Etude pédo-sédimentaire associée à la campagne de fouille 2019 sur le Saint-Mont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cartier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrile Delangle</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02896960v1</w:t>
+                <w:t xml:space="preserve">hal-02512841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champigneulles, Meurthe-et-Moselle, Bonnefontaine. Un établissement sidérurgique médiéval : une forge de l’abbaye Saint-Arnould de Metz ?</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est Nord; IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2015, pp.353</w:t>
+                <w:t xml:space="preserve">Etude pédo-sédimentaire 2018 sur le Saint Mont - Résultats préliminaires (LIEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535153v1</w:t>
+                <w:t xml:space="preserve">hal-02280795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations du Néolithique et du Premier âge du Fer : Duntzenheim, Bas-Rhin, LGVEE, Zone de stockage Nord 2, secteur 1 : rapport de fouille</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ertlen Damien</w:t>
+                <w:t xml:space="preserve">ArchéoGEographie du premier Remiremont et de ses abords : le Saint-Mont et le massif du Fossard (Communes de Saint-Etienne-lès-Remiremont, Saint-Amé, Cleurie, La Forge, Le Tholy, Tendon, Xamontarupt, Docelles, Cheniménil, Jarménil, Eloyes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrile Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2013, pp.288</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 1, Université de Lorraine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04740092v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fortification de la Heidenstadt à Ernolsheim-lès-Saverne (Bas-Rhin), rapport 2010</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044. 2010</w:t>
+                <w:t xml:space="preserve">Champigneulles, Meurthe-et-Moselle, Bonnefontaine. Un établissement sidérurgique médiéval : une forge de l’abbaye Saint-Arnould de Metz ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt-Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Merluzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est Nord; IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2015, pp.353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01143668v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montigny-lès-Metz (Moselle), 50-52 rue Franiatte : rapport de fouilles, Metz, 110 p</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupations du Néolithique et du Premier âge du Fer : Duntzenheim, Bas-Rhin, LGVEE, Zone de stockage Nord 2, secteur 1 : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Carron</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP GEN Metz. 2008</w:t>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2013, pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03241150v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport d'analyse micromorphologique Tarquimpol (57, Moselle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP GEN Metz. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fortification de la Heidenstadt à Ernolsheim-lès-Saverne (Bas-Rhin), rapport 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montigny-lès-Metz (Moselle), 50-52 rue Franiatte : rapport de fouilles, Metz, 110 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP GEN Metz. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'analyse micromorphologique, Bliesbrück (54, Moselle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP GEN Metz. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autoroute A86 (Hauts-de-Seine), Rueil-Malmaison : site des Coteaux de la Jonchère. Document final de synthèse de fouille préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association pour les fouilles archéologiques nationales; Service régional de l'archéologie d'Île-de-France. 1999, 2 vol. (100, 102 p.) : 90 fig., ill. en noir et en coul. ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13232,114 +13549,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du paléopaysage agricole dans le nord-ouest de la France: apport de la micromorphologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement et Société. Université de Rennes1, 1990. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02176386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId357"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13407,51 +13724,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9465F44"/>
+    <w:nsid w:val="50AF02C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13638,51 +13955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320763v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vrydaghs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21986" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04252023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Even" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grzesznik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Even" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-153-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strouhalova B." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k &#352;efrna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na Fla&#353;arov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37040/geografie2020125040473" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.08" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Occhietti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffaldi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13126" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BF58LSNP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216368v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champougny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wuscher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5954" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Langohr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campaner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064281v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gebhardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.833" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2002.1195" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2000.1660" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.2000.1601" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095968369300300405" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8MS7M1B8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Macphail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Courty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.1990.9980129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambart Ariane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547114v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poterek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jautzy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03079106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4229-4x11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428767v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421836v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3420677" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468174v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louwagie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Louwagie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bo&#235;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beiner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553849v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Caspard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rohmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552845v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trautmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zumbrunn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483001v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485813v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877762v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrydaghs Luc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236655v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grzesznik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287949v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Simon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076179v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301081v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273358v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273357v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509994v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723814v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delaunay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51315/9783935751353.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216606v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.799.c10565" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949474v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074010v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944445v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_43494_5a1c2264d5864_20.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rentzel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Nicosia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#252;mpin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584837v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deak Judit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Helen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejin Lee" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usai M.-R." TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099386v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741871v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278338v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Durand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278090v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Battmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caspard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552937v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupouey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553830v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064272v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.nancy.inra.fr/collectif/sylva2004/pages/actes.htm" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275717v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551350v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bo&#235;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278807v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421704v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833914v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguerie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462705v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887681v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781439824672.ch12" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278795v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534434v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cros" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275723v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275501v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409260v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowakowski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thuault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878896v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861488v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Matthieu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391951v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandine Carillet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920884v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581627v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513258v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133508v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892803v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112427v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280795v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512841v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896960v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Delangle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535153v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143668v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241150v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600806v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02176386v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vrydaghs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21986" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04252023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189641v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Even" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grzesznik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Even" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-153-2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strouhalova B." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k &#352;efrna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na Fla&#353;arov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37040/geografie2020125040473" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Occhietti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BF58LSNP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.08" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216368v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champougny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wuscher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5954" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campaner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Langohr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064281v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gebhardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.833" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2002.1195" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2000.1660" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.2000.1601" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095968369300300405" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8MS7M1B8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Macphail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Courty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.1990.9980129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambart Ariane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547114v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poterek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jautzy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03079106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4229-4x11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421836v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3420677" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468174v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louwagie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Louwagie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bo&#235;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beiner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553849v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Caspard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rohmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552845v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trautmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zumbrunn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483001v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485813v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrydaghs Luc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grzesznik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265799v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Simon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076179v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301081v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273356v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273358v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509994v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723814v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delaunay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51315/9783935751353.009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216606v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.799.c10565" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949474v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074010v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944445v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_43494_5a1c2264d5864_20.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rentzel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Nicosia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#252;mpin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584837v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deak Judit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Helen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejin Lee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usai M.-R." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099386v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741871v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278338v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Durand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278090v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Battmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caspard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552937v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupouey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553830v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064272v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.nancy.inra.fr/collectif/sylva2004/pages/actes.htm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275717v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551350v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bo&#235;s" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421704v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833914v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguerie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462705v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887681v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781439824672.ch12" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278795v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534434v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cros" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275723v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275501v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518831v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowakowski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409260v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thuault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563614v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878896v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861488v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Matthieu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391951v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandine Carillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920884v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581627v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513258v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133508v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567826v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892803v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112427v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512841v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280795v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896960v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Delangle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535153v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563421v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143668v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241150v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563444v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600806v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02176386v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>