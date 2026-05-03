--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -679,316 +679,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironmental study of modern charcoal making activity on forest soils in the Northern Vosges Mountains (Bitche, France): A multidisciplinary study of two remaining charcoal platforms and associated soils sequences</w:t>
+                <w:t xml:space="preserve">From ore to metal and from the 11 th to 18 th c.: the Sainte-Barbe mining site, a central working place on the Altenberg (Sainte-Marie-aux-Mines, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">Agnès Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Vrydaghs</w:t>
+                <w:t xml:space="preserve">Jean-François Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Rerum Naturalium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, pp.39-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320763v1</w:t>
+                <w:t xml:space="preserve">hal-05132581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ore to metal and from the 11 th to 18 th c.: the Sainte-Barbe mining site, a central working place on the Altenberg (Sainte-Marie-aux-Mines, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleoenvironmental study of modern charcoal making activity on forest soils in the Northern Vosges Mountains (Bitche, France): A multidisciplinary study of two remaining charcoal platforms and associated soils sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Stock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bouvier</w:t>
+                <w:t xml:space="preserve">Luc Vrydaghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Rerum Naturalium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Geoarchaeology, 39 (3), pp.187-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132581v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviatile et évolution du paysage tardiglaciaire et holocène dans le Bassin rennais (Ille-et-Vilaine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1061,51 +1061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE LIANT EN TERRE DES MURS EN MOELLONS DANS L’HABITAT VERNACULAIRE. Exemples des Vosges cristallines et des plaines calcaires de Lorraine et du Mâconnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Blaising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1169,51 +1169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Grzesznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,303 +1405,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité fluviatile à échardes volcaniques d’un interstade à Bétula/Pinus antérieur à 53ka (début du MIS3) et optimum glaciaire pendant le MIS4 au nord des Vosges Centrales</w:t>
+                <w:t xml:space="preserve">Les géosciences au service de l’archéologie agraire. Une étude de cas sur les rideaux de culture de Goldbach (68)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Occhietti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Gebhardt</w:t>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ruffaldi</w:t>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Allenet de Ribemont</w:t>
+                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Walter-Simonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Gebhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.205-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.13126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0007.act.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216364v1</w:t>
+                <w:t xml:space="preserve">halshs-02893674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les géosciences au service de l’archéologie agraire. Une étude de cas sur les rideaux de culture de Goldbach (68)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unité fluviatile à échardes volcaniques d’un interstade à Bétula/Pinus antérieur à 53ka (début du MIS3) et optimum glaciaire pendant le MIS4 au nord des Vosges Centrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Occhietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Schwartz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">P. Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adam</w:t>
+                <w:t xml:space="preserve">G. Allenet de Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.V. Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.13126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47245/archimede.0007.act.08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02893674v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers du hameau Les Noires Terres à Messein (Meurthe-et-Moselle, Lorraine, France)</w:t>
               </w:r>
@@ -2050,64 +2050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des anciennes activités humaines dans les sols vosgiens actuellement sous couvert forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,51 +2175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces de roulage ou de labour ? Le diagnostic micromorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Langohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2257,51 +2257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandes phases de pédogenèse, d’érosion et d’anthropisation des sols au cours de la seconde moitié de l’Holocène en Lorraine (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Occhietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2437,174 +2437,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of charcoal making activities on a soil profile: the micromorphological point of view</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+                <w:t xml:space="preserve">Impact of charcoal production activities on soil profiles: the micromorphological point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 31, pp.127-136</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00551830v1</w:t>
+                <w:t xml:space="preserve">hal-02064295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of charcoal production activities on soil profiles: the micromorphological point of view</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gebhardt</w:t>
+                <w:t xml:space="preserve">Impact of charcoal making activities on a soil profile: the micromorphological point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 31, pp.127-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02064295v1</w:t>
+                <w:t xml:space="preserve">halshs-00551830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le franchissement de la Seiche par la voie antique Rennes (Condate) – Angers (Juliomagus). Fouille, datation et typologie du pont-long de la Basse Chaussée à Visseiche (Ille-et-Vilaine)</w:t>
               </w:r>
@@ -2616,51 +2616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,51 +2884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3044,51 +3044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromorphological Study of Construction Materials and Living Floors in the Medieval Motte of Werken (West Flanders, Belgium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Langohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3251,51 +3251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromorphological evidence of soil deterioration since the mid-Holocene at archaeological sites in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3 (4), pp.333-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3437,130 +3437,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forge minière du carreau Sainte-Barbe à Sainte-Marie-aux-Mines (XVIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambart Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3598,77 +3598,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undisturbed soil sample metallography as a tool to understand activities, organisation, dynamics and floor management practices in a blacksmith workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA - Weaving Narratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAA, Aug 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3687,411 +3687,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation of the mining exploitation on the Altenberg medieval sector (Sainte-Marie-aux-Mines; France: the mine &amp;quot;Sainte-Barbe&amp;quot;, an emblematic place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Image, Ville, Environnement, 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Stříbrná Jihlava - International Conference of the History of Old Mining and Metallurgy from Prehistoric to Modern Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muzeum Vysočiny Jihlava, Sep 2022, Jihlava, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833353v1</w:t>
+                <w:t xml:space="preserve">hal-04283633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Image, Ville, Environnement, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611813v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of the mining exploitation on the Altenberg medieval sector (Sainte-Marie-aux-Mines; France: the mine &amp;quot;Sainte-Barbe&amp;quot;, an emblematic place</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Jeannot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stříbrná Jihlava - International Conference of the History of Old Mining and Metallurgy from Prehistoric to Modern Times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muzeum Vysočiny Jihlava, Sep 2022, Jihlava, Czech Republic</w:t>
+              <w:t xml:space="preserve">Q13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283633v1</w:t>
+                <w:t xml:space="preserve">hal-03611813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the microscope to the landscape: soil sequences from the second half of the Holocene as indicators of past ecological dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology for the future - International conference in historical ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4241,77 +4241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of past charcoal activities on forest soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Poszwa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gocel-Chalte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4360,273 +4360,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures agraires anciennes du Grand-Est nouvelles approches géoarchéologiques et spatialisées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une approche géoarchéologique systématique du diagnostic : exemple du territoire lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïs Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5° Journées archéologiques transfrontalières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 14 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/4229-4x11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547114v1</w:t>
+                <w:t xml:space="preserve">hal-03079106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche géoarchéologique systématique du diagnostic : exemple du territoire lorrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les structures agraires anciennes du Grand-Est nouvelles approches géoarchéologiques et spatialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Poterek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Champougny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Jautzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5° Journées archéologiques transfrontalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Freiburg-in-Brisgau, Allemagne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079106v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples d'anthropisation des paysages du bassin versant de la Moselle au cours des 4 derniers millénaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Zone Atelier Moselle mai 2019, axes territoires Forestiers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4901,51 +4901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of past and present records in soils from Lorraine (France). A geoarchaeological approach in the context of rescue archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils as records of past and Present. From soil surveys to archaeological sites: research strategies for interpreting soil characteristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Judit Deák; Carole Ampe; Jari Hinsch Mikkelsen, Nov 2019, Bruges, Belgium. pp.189-207, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4979,77 +4979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charbonnières du Bitcherland : quels héritages pour les sols ? Restitution OHM Bitche, 3 mai 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Poszwa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guerold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5104,103 +5104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators of past ecosystem dynamic on current soils in Lorraine (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gocel-Chalte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECOlOGIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
@@ -5229,608 +5229,608 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and spatial extent of drought(s). At the beginning of antiquity in north-east France. Contribution of soil archives to scarce narrative data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Blaising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation et Résilience aux Sécheresses. Perspectives historiques en Europe et alentours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene buried colluvium and alluvium in Belgium, Luxembourg and Northern France. A prospective state of research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relic Holocene colluvial and alluvial deposition in the basins of the Scheldt, the Meuse, the Somme, the Seine and the Rhine (Belgium, Luxemburg and Northern France). A prospective state of research in rescue excavations. The archaeology of erosion, the erosion of archaeology, Meylemans E. Poesen J., In’t ven I. (eds)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Baes</w:t>
+                <w:t xml:space="preserve">Kai Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Louwagie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Robert Baes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geertrui Louwagie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology of Erosion, erosion of archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Brussels, France. pp.147-190</w:t>
+              <w:t xml:space="preserve">The archaeology of erosion, the erosion of archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Bruxelles, Belgium. pp.147-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890637v1</w:t>
+                <w:t xml:space="preserve">hal-05016451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relic Holocene colluvial and alluvial deposition in the basins of the Scheldt, the Meuse, the Somme, the Seine and the Rhine (Belgium, Luxemburg and Northern France). A prospective state of research in rescue excavations. The archaeology of erosion, the erosion of archaeology, Meylemans E. Poesen J., In’t ven I. (eds)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai Fechner</w:t>
+                <w:t xml:space="preserve">Holocene buried colluvium and alluvium in Belgium, Luxembourg and Northern France. A prospective state of research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Baes</w:t>
+                <w:t xml:space="preserve">R Baes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geertrui Louwagie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">G. Louwagie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The archaeology of erosion, the erosion of archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Bruxelles, Belgium. pp.147-190</w:t>
+              <w:t xml:space="preserve">Archaeology of Erosion, erosion of archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Brussels, France. pp.147-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016451v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropisation et érosion agraire dans un paysage loessique (Bas-Rhin, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les vestiges gallo-romains conservés dans le massif forestier de Haye (Meurthe-et-Moselle). Leur apport à l'étude de l'espace agraire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales : nature, intensités, échelles et temporalités des changements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.85-92</w:t>
+              <w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux du néolithique au Moyen Age.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Caen, France. pp.157-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01155362v1</w:t>
+                <w:t xml:space="preserve">hal-00803977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges gallo-romains conservés dans le massif forestier de Haye (Meurthe-et-Moselle). Leur apport à l'étude de l'espace agraire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+                <w:t xml:space="preserve">Anthropisation et érosion agraire dans un paysage loessique (Bas-Rhin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bock</w:t>
+                <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+                <w:t xml:space="preserve">Y. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux du néolithique au Moyen Age.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Caen, France. pp.157-180</w:t>
+              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales : nature, intensités, échelles et temporalités des changements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.85-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803977v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01155362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeological studies of the central French alluvial plain of the Upper Rhine</w:t>
               </w:r>
@@ -5868,51 +5868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Landscape: Rivercourse and Prospection of Harbours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Institut für Klassische Archäologie der Universität, Vienne, Autriche</w:t>
@@ -5935,592 +5935,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes actuelles sur un type de parcellaire encore très peu connu en Alsace : les paysages d'enclos. Extension, typologie, éléments de datation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pédo-archéologie et micromorphologie des sols : une aide à l'interprétation de la dynamique des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Des hommes aux champs" Pour une archéologie des espaces ruraux dans le Nord de la France, du Néolithique au Moyen Age.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Caen, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">10es JES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00553849v1</w:t>
+                <w:t xml:space="preserve">halshs-00552845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la micromorphologie des sols à l'interprétation de trois séquences pédo-sédimentaires lorraines fossiles bien datées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Découvertes de traces de labour (protohistoriques) sous un luvisol à Gottesheim (67) Etude pédologique, conséquences sur la formation des luvisols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Zumbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es JES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.55</w:t>
+              <w:t xml:space="preserve">10es journées d'étude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00552850v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédo-archéologie et micromorphologie des sols : une aide à l'interprétation de la dynamique des paysages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Apports de la micromorphologie des sols à l'interprétation de trois séquences pédo-sédimentaires lorraines fossiles bien datées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Triboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es JES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.39</w:t>
+              <w:t xml:space="preserve">10èmes journées d'études des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00552845v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvertes de traces de labour (protohistoriques) sous un luvisol à Gottesheim (67) Etude pédologique, conséquences sur la formation des luvisols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Apports de la micromorphologie des sols à l'interprétation de trois séquences pédo-sédimentaires lorraines fossiles bien datées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es journées d'étude des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.31</w:t>
+              <w:t xml:space="preserve">10es JES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00553889v1</w:t>
+                <w:t xml:space="preserve">halshs-00552850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la micromorphologie des sols à l'interprétation de trois séquences pédo-sédimentaires lorraines fossiles bien datées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etudes actuelles sur un type de parcellaire encore très peu connu en Alsace : les paysages d'enclos. Extension, typologie, éléments de datation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Caspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées d'études des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">"Des hommes aux champs" Pour une archéologie des espaces ruraux dans le Nord de la France, du Néolithique au Moyen Age.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Caen, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483001v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédo-archéologie et micromorphologie des sols : une aide à l'interprétation de la dynamique des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées d'étude des Sols, AFES, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6545,51 +6545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts anthropiques anciens sur les sols forestiers. Quelques études de cas en contexte archéologique et expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire des forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Nancy, France. pp.211-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6608,90 +6608,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The micromorphological impact of charcoal making on soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Conference on soils and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Boschian; R. Langohr; S. Limbrey; R.I.Macphail, May 2003, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of the palaeolandscape under ancient agriculture in Lorraine (Eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Conference on soils and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Pisa, Italy. pp.149-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of wood exploitation on the landscape : ancient and recent logging tracks in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Conference on soils and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Boschian, May 2003, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dark Earth: Some Results in Rescue Archaeological Context in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASM : Workshop on archaeological Soil Micromorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R.I. Macphail &amp; T. Acott, Mar 1997, London, 26th march, 1997, United Kingdom. pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6701,1099 +6908,1099 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq séquences de versant du Permien au Quartenaire, à Biarville, rive gauche de la Meurthe en aval de Saint-Dié-des-Vosges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Occhietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeo-environmental study of two charcoal-hearth soil sequences in the Nortern Vosges mountains (Bitche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrydaghs Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference (SFE² GFÖ EEF) "Ecology &amp; Evolution: New perspectives and societal challenges"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1400 years of man-environment interactions and soil evolution in the Saint-Mont mountain (Remiremont, Vosges)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grzesznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology for the future - International conference in historical ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Metz, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche interdisciplinaire d’un atelier minéralurgique du XVe s à Sainte-Marie aux-Mines (Haut-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Géosciences - Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie dans le cadre de diagnostics et de fouilles préventives, exemples de grands linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences - Archéologie 17 -18 juin 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charbonnières influencent-elles la qualité actuelle des sols forestiers des Vosges du Nord ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Poszwa</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gocel-Chalte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Labex Driihm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Couronne Caro, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Forêts plus si naturelles que cela !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie (FIG) de St-Dié-des-Vosges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la micromorphologie des sols à l’interprétation de trois séquences sédimentaires lorraines bien datée, Archives pédologiques : pédoarchéologie et dynamique des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Triboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées d’Etude des Sols Strasbourg, 11-15 /5/08 (AFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACTS ANTHROPIQUES ANCIENS SUR LES SOLS FORESTIERS Quelques études de cas en contexte archéologique et expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sylva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anthropisation des Vosges méridionales : la nécessaire conjugaison des sources historiques, archéologiques et paléo-environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque sylva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7803,570 +8010,570 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les héritages des activités de charbonnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Poszwa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.118-122, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Middle Paleolithic/Pleistocene Stratified Sequence at Coussey/Sionne in the Meuse Alluvial Valley (Vosges, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héloise Koehler; Nicholas J. Conard; Harald Floss; Agnès Lamotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rhine during the Middle Paleolithic : boundary or corridor ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kerns Verlag, pp.183-207, 2024, 978-3-935751-35-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51315/9783935751353.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vom Mikroskop zur Landschaft: diachrone Betrachtungsweise langer Phasen der Entwicklung, Erosion und/oder anthropogener Bodenveränderungen in Lothringen (Frankreich) von der Eisenzeit bis zur Römerzeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Occhietti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologie in der Großregion: Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen vom 23. - 26. März 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, , pp.33-38, 2021, Archäologentage Otzenhausen – Archäologie in der Großregion, ISBN 978-3-96929-021-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/propylaeum.799.c10565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence et développement d’une parcelle d’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Maligorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaétan Le Cloirec (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au cœur d’un quartier de Condate, la fouille archéologique de l’ancien hôpital militaire de Rennes Ambroise Paré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-138, 2020, 978-2-7535-8024-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation du Mésolithique final du site de Rémilly-les-Pothées “ la Culotte ” (Ardennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt-Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina San Juan - Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8406,1099 +8613,1099 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> millénaire). Table ronde internationale, Strasbourg, 3-4 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, AVAGE, pp.255-271, 2019, Mémoires d’archéologie du Grand-Est, 978-2-9561936-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03063739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES PAYSAGES MÉDIÉVAUX EN MOYENNE MONTAGNE VOSGIENNE : LE SOL EN HÉRITAGE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Trampling, poaching and the effect of traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rentzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiano Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brönnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pümpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicosia Cristiano; Stoops Georges. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre dans la montagne vosgienne au Moyen Âge Conquête des espaces et culture matérielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Archaeological Soil and Sediment Micromorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley Blackwell, pp.281-298, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074010v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de fosses profondes à la Pré- et Protohistoire : cartographie des fosses mésolithiques et des Schlitzgruben à l’échelle nationale</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Achard-Corompt; Emmanuel Ghesquière; Vincent Riquier. </w:t>
+                <w:t xml:space="preserve">Micromorphology of soils disturbed by vegetation clearance and tillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deak Judit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Helen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heejin Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usai M.-R.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicosia Cristiano; Stoops Georges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creuser au Mésolithique / Digging in the Mesolithic</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.195-204, 2017, 2-913745-73-3</w:t>
+              <w:t xml:space="preserve">Archaeological Soil and Sediment Micromorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley Blackwell, pp.233-264, 2017, Archaeological Soil and Sediment Micromorphology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944445v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trampling, poaching and the effect of traffic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">LES PAYSAGES MÉDIÉVAUX EN MOYENNE MONTAGNE VOSGIENNE : LE SOL EN HÉRITAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Soil and Sediment Micromorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley Blackwell, pp.281-298, 2017</w:t>
+              <w:t xml:space="preserve">Vivre dans la montagne vosgienne au Moyen Âge Conquête des espaces et culture matérielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584891v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromorphology of soils disturbed by vegetation clearance and tillage</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Nicosia Cristiano; Stoops Georges. </w:t>
+                <w:t xml:space="preserve">Les systèmes de fosses profondes à la Pré- et Protohistoire : cartographie des fosses mésolithiques et des Schlitzgruben à l’échelle nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audé Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Achard-Corompt; Emmanuel Ghesquière; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Soil and Sediment Micromorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley Blackwell, pp.233-264, 2017, Archaeological Soil and Sediment Micromorphology</w:t>
+              <w:t xml:space="preserve">Creuser au Mésolithique / Digging in the Mesolithic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séances de la Société préhistorique française (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-204, 2017, 2-913745-73-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584837v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléo-dynamique fluviale holocène dans le compartiment sud-occidental du fossé rhénan (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Beiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Édith Peytremann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des fleuves et des hommes à l'époque mérovingienne : territoire fluvial et société au premier Moyen âge, Ve-XIIe siècle : actes des XXXIIIèmes Journées internationales d'archéologie mérovingienne, Strasbourg, 28-30 septembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, RAE, 2016, Mémoires de l’Association française d’Archéologie mérovingienne, 2-915544-35-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic LGV Est Européenne en Alsace (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Nocus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie CARCAUD; Gilles ARNAUD-FASSETTA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Alpha, pp.35-45, 2015, 978-2-271-07259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeological and palaeoenvironmental studies along the LGV (High-speed rail) evaluation in Alsace (F): A contribution to landscape history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Nocus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A contribution to landscape history. In: French geoarchaeology in the 21st century, Carcaud et Fassetta (eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.43-53, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études actuelles sur un type de parcellaire encore très peu connu en Alsace : les paysages d’enclos. Extension, typologie, éléments de datation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Battmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Marcigny et V. Carpentier (éds.), Des hommes aux champs. Pour une archéologie des espaces ruraux dans le Nord de la France du Néolithique au Moyen-Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Univ. Rennes, 305-326 + planches XXXII à XXXVII-305-326 + planches XXXII à XXXVII, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un paysage agraire gallo-romain conservé dans le massif forestier de Haye (Meurthe-et-Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9508,1000 +9715,1000 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carpentier, V. et Marcigny, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Des Hommes aux champs ». Pour une archéologie des espaces ruraux dans le Nord de la France, du Néolithique au Moyen-âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.XX, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes actuelles sur un type de parcellaire encore très peu connu en Alsace : les paysages d'enclos. Extension, typologie, éléments de datation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Battmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Caspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carpentier, V. et Marcigny, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Des Hommes aux champs » pour une archéologie des espaces ruraux dans le Nord de la France, du Néolithique au Moyen-Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.xx-xx, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts anthropiques anciens sur les sols forestiers.Quelques études de cas en contexte archéologique et expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dupouey JL; Dambrine E; Dardignac C.; Georges-Leroy M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire des forêts Actes du colloque « Forêt, archéologie et environnement » 14 - 16 décembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ONF/INRA/DRAC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-218, 2008, 978-2-84207-319-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse pédologique et micromorphologique d’un billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale en France, le second Moyen Age, J Burnouf, La découverte, p43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des premiers agriculteurs aux bocages armoticains, les données des disciplines paléoenvironnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Visset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bocages et Sociétés, dir A. Antoine et D. Marguerie, PUR,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anthropisation des zones humides de la plaine d’Alsace au cours de la Protohistoire : problématiques d’études à partir des fouilles récentes menées sur les &amp;lt;i&amp;gt;tumulus&amp;lt;/i&amp;gt; de Mussig Plaetze (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Alain Daubigney; Cynthia Dunning; Gilbert Kaenel; Marie-Jeanne Roulière-Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer dans l’arc jurassien et ses marges. Dépôts, lieux sacrés et territorialité à l’âge du Fer. Actes du XXIXe colloque international de l’Association française pour l’étude de l’âge du Fer (Bienne, 5-8 mai 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-117, 2007, Annales littéraires (826), série « Environnement, sociétés et archéologie » (11), 978-2-84867-201-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES SOLS, LEUR COUVERT VEGETAL ET LEUR UTILISATION AU NEOLITHIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles-Tanguy Le Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monuments mégalithiques à Locmariaquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, supplément (XXXVIII), CNRS, pp.13-23, 2006, Gallia préhistoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bocages armoricains et sociétés, genèse, évolution et interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Bernard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tatiana Muxart; Franck-Dominique Vivien; Bruno Villalba; Joëlle Burnouf. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des milieux et des hommes : fragments d'histoires croisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, 2003, 2-84299-453-1</w:t>
+              <w:t xml:space="preserve">Des milieux et des hommes : fragments d’histoires croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, pp.115-131, 2003, collection environnement, 2-84299-453-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833914v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bocages armoricains et sociétés, genèse, évolution et interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bernard</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des milieux et des hommes : fragments d’histoires croisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier Masson, pp.115-131, 2003, collection environnement, 2-84299-453-1</w:t>
+              <w:t xml:space="preserve">Des milieux et des hommes : fragments d'histoires croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2003, 2-84299-453-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462705v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateglacial and Holocene fluvial records from the central part of the Paris Basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10510,2406 +10717,2500 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Basin Sediment Systems - Archives of Environmental Change, Maddy D., Macklin M.G. and Woodward J., Balkema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.357-373, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781439824672.ch12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromorphological analysis of soil structure modifications caused by different cultivation implements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREHISTOIRE DE L’AGRICULTURE, NOUVELLES APPROCHES EXPERIMENTALES ET ETHNOGRAPHIQUES Monographie du CRA, 40, Institute of archaeology, Univ. of California, LA, 260- 266</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques de la côte occidentale de l'Ile d'Oléron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camps G. (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme préhistorique et la mer - actes du congrès des sociétés savantes, Aix-en-Provence, 1995.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, pp.197-238, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossés parcellaires et micromorphologie des sols : une aide à l'interprétation d'un paysage agraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Castelletti; M. Cremaschi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical analysis and image processing in archaeobotany; Paleoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ABACO Edizioni, pp.107-114, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil micromorphological data from traditional and experimental agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological sediments and soils : analysis, interpretation and management, Barham, Macphail (eds), Archetype press, London 25-40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (25)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Jardin-Musée de Limeuil (24, Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dehlingen (Bas-Rhin, 67) : La cour rustique de la villa romaine du Gurtelbach, première synthèse des campagnes de fouilles programmées, rapport de triennale (2023-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; UMR 7044 - Archimède. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SARHAE - Le site archéologique des Rothenstauden à Voellerdingen (67) étude d’un habitat antique et de son environnement - Rapport d’opération 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Cicutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; UMR 7044 - Archimède. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstaudenà Voellerdingen (67) étude d’un habitat antique et de son environnement - Rapport d’opération 2024 : fouille, prospection géophysique, analyse des données LiDAR et paléo-environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Cicutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dellinger Laurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; UMR 7044 - Archimède; Enerex; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg; Université de Strasbourg - Investissements d’avenir; Communauté de Communes de l’Alsace Bossue; Commune de Voellerdingen; Société de Recherche Archéologique d’Alsace Bossue; INRAP; Université de Lorraine; UMR 7360 LIEC. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude pédo-sédimentaire des sondages effectués en 2020/2021 au Gazon-du-Faing (Plainfaing, Vosges)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conservatoire des Espaces Naturels (Gérardmer, Vosges). 2025, pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehlingen (Bas-Rhin) : 3e campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service régional d'archéologie Grand Est; Société de Recherche Archéologique d’Alsace Bossue. 2024</w:t>
+                <w:t xml:space="preserve">Compte-rendu des premières observations géomorphologiques et pédo-sédimentaires sur le site des Rothenstauden (2023-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dellinger Laurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulino Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIEC Université de Lorraine, Vandoeuvre-les-Nancy; INRAP Grand Est. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878896v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des premières observations géomorphologiques et pédo-sédimentaires sur le site des Rothenstauden (2023-2024)</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">LIEC Université de Lorraine, Vandoeuvre-les-Nancy; INRAP Grand Est. 2024</w:t>
+                <w:t xml:space="preserve">Dehlingen (Bas-Rhin) : 3e campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service régional d'archéologie Grand Est; Société de Recherche Archéologique d’Alsace Bossue. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861488v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehlingen (Bas-Rhin) : 2e campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armandine Carillet</w:t>
+                <w:t xml:space="preserve">Eckwersheim, Bas-Rhin, Burgweg Rechts, LGV Est Européenne 2e phase - zone de stockage, Grand Est ; habitat de bronziers du Néolithique récent et nécropoles de l’âge du Bronze, du Hallstatt final et du début de l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service Régional de l’Archéologie Grand-Est; Société de Recherche Archéologique d’Alsace Bossue. 2023</w:t>
+              <w:t xml:space="preserve">Inrap GE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04391951v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckwersheim, Bas-Rhin, Burgweg Rechts, LGV Est Européenne 2e phase - zone de stockage, Grand Est ; habitat de bronziers du Néolithique récent et nécropoles de l’âge du Bronze, du Hallstatt final et du début de l’époque romaine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ertlen Damien</w:t>
+                <w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstauden à Voellerdingen (67). Étude d’un habitat antique et de son environnement - Rapport de fouille 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Ciccuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GE. 2023</w:t>
+              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimede; Service régional de l'archéologie Grand Est; INRAP; Communautés de Communes d'Alsace Bossue; Société de Recherche Archéologique d'Alsace Bossue. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04535246v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstauden à Voellerdingen (67). Étude d’un habitat antique et de son environnement - Rapport de fouille 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Dehlingen (Bas-Rhin) : 2e campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pilon</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armandine Carillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimede; Service régional de l'archéologie Grand Est; INRAP; Communautés de Communes d'Alsace Bossue; Société de Recherche Archéologique d'Alsace Bossue. 2023</w:t>
+              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service Régional de l’Archéologie Grand-Est; Société de Recherche Archéologique d’Alsace Bossue. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920884v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport triennal 2019-2021</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Montiers-sur-Saulx (Meuse) Rapport d'analyse micromorphologique de sols de placettes de charbonnage. (Programme Deepsurf)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap; UMR 7044 - Archimède. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine, Vandoeuvre-les-Nancy. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581627v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montiers-sur-Saulx (Meuse) Rapport d'analyse micromorphologique de sols de placettes de charbonnage. (Programme Deepsurf)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport triennal 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine, Vandoeuvre-les-Nancy. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; UMR 7044 - Archimède. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513258v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et GEoarchéologie du premier Remiremont et de ses abords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Grzesznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2, Université de Lorraine, Pole TELL, HisCAnt-MA, Pole archéologique universitaire. 2021, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunéville 2020 Rapport d'analyse micromorphologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Berstett, Langenberg, A355 - contournement ouest de Strasbourg site 5.6 ; occupations du Néolithique récent, de l’âge du Bronze et du second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAP. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05567826v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berstett, Langenberg, A355 - contournement ouest de Strasbourg site 5.6 ; occupations du Néolithique récent, de l’âge du Bronze et du second âge du Fer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892803v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2020</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lunéville 2020 Rapport d'analyse micromorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03112427v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pédo-sédimentaire associée à la campagne de fouille 2019 sur le Saint-Mont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude pédo-sédimentaire 2018 sur le Saint Mont - Résultats préliminaires (LIEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Poszwa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512841v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pédo-sédimentaire 2018 sur le Saint Mont - Résultats préliminaires (LIEC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Etude pédo-sédimentaire associée à la campagne de fouille 2019 sur le Saint-Mont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280795v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchéoGEographie du premier Remiremont et de ses abords : le Saint-Mont et le massif du Fossard (Communes de Saint-Etienne-lès-Remiremont, Saint-Amé, Cleurie, La Forge, Le Tholy, Tendon, Xamontarupt, Docelles, Cheniménil, Jarménil, Eloyes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrile Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 1, Université de Lorraine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champigneulles, Meurthe-et-Moselle, Bonnefontaine. Un établissement sidérurgique médiéval : une forge de l’abbaye Saint-Arnould de Metz ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12917,746 +13218,808 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt-Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Merluzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est Nord; IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2015, pp.353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations du Néolithique et du Premier âge du Fer : Duntzenheim, Bas-Rhin, LGVEE, Zone de stockage Nord 2, secteur 1 : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2013, pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'analyse micromorphologique Tarquimpol (57, Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP GEN Metz. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortification de la Heidenstadt à Ernolsheim-lès-Saverne (Bas-Rhin), rapport 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7044. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montigny-lès-Metz (Moselle), 50-52 rue Franiatte : rapport de fouilles, Metz, 110 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Decanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP GEN Metz. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'analyse micromorphologique, Bliesbrück (54, Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP GEN Metz. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoroute A86 (Hauts-de-Seine), Rueil-Malmaison : site des Coteaux de la Jonchère. Document final de synthèse de fouille préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association pour les fouilles archéologiques nationales; Service régional de l'archéologie d'Île-de-France. 1999, 2 vol. (100, 102 p.) : 90 fig., ill. en noir et en coul. ; 30 cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Delattre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">hal-04600806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of active and relict anthroposoils in Belgium. Comparison with other sites in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Association pour les fouilles archéologiques nationales; Service régional de l'archéologie d'Île-de-France. 1999, 2 vol. (100, 102 p.) : 90 fig., ill. en noir et en coul. ; 30 cm</w:t>
+              <w:t xml:space="preserve">International Training Center, University of Gent. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04600806v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du paléopaysage agricole dans le nord-ouest de la France: apport de la micromorphologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement et Société. Université de Rennes1, 1990. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02176386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId357"/>
+      <w:footerReference w:type="default" r:id="rId362"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13724,51 +14087,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50AF02C9"/>
+    <w:nsid w:val="29807ED7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13955,51 +14318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vrydaghs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21986" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04252023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189641v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Even" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grzesznik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Even" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-153-2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strouhalova B." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k &#352;efrna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na Fla&#353;arov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37040/geografie2020125040473" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Occhietti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BF58LSNP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.08" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216368v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champougny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wuscher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5954" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campaner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Langohr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064281v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gebhardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.833" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2002.1195" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2000.1660" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.2000.1601" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095968369300300405" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8MS7M1B8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Macphail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Courty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.1990.9980129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambart Ariane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547114v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poterek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jautzy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03079106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4229-4x11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421836v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3420677" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468174v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louwagie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Louwagie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bo&#235;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beiner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553849v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Caspard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rohmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552845v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trautmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zumbrunn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483001v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485813v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrydaghs Luc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grzesznik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265799v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Simon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076179v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301081v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273356v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273358v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509994v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723814v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delaunay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51315/9783935751353.009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216606v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.799.c10565" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949474v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074010v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944445v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_43494_5a1c2264d5864_20.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rentzel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Nicosia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#252;mpin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584837v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deak Judit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Helen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejin Lee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usai M.-R." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099386v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741871v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278338v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Durand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278090v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Battmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caspard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552937v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupouey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553830v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064272v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.nancy.inra.fr/collectif/sylva2004/pages/actes.htm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275717v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551350v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bo&#235;s" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421704v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833914v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguerie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462705v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887681v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781439824672.ch12" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278795v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534434v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cros" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275723v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275501v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518831v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowakowski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409260v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thuault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563614v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878896v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861488v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Matthieu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391951v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandine Carillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920884v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581627v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513258v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133508v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567826v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892803v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112427v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512841v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280795v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896960v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Delangle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535153v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563421v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143668v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241150v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563444v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600806v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02176386v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320763v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vrydaghs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21986" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04252023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189641v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Even" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grzesznik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Even" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-153-2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strouhalova B." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k &#352;efrna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na Fla&#353;arov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37040/geografie2020125040473" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.08" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Occhietti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffaldi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13126" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BF58LSNP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216368v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champougny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wuscher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5954" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campaner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Langohr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064281v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gebhardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.833" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2002.1195" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2000.1660" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.2000.1601" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095968369300300405" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8MS7M1B8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Macphail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Courty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.1990.9980129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambart Ariane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833353v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03079106v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4229-4x11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547114v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poterek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jautzy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421836v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3420677" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468174v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Louwagie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louwagie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155362v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bo&#235;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beiner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552845v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553889v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trautmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zumbrunn" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483001v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rohmer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553849v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Caspard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583072v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485813v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrydaghs Luc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236655v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grzesznik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265799v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Simon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076179v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301081v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273357v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273358v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723814v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delaunay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51315/9783935751353.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.799.c10565" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949474v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rentzel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Nicosia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#252;mpin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584837v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deak Judit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Helen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejin Lee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usai M.-R." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944445v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_43494_5a1c2264d5864_20.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741871v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278338v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Durand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278090v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Battmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caspard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupouey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553830v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064272v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.nancy.inra.fr/collectif/sylva2004/pages/actes.htm" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275717v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278807v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551350v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bo&#235;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421704v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462705v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833914v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguerie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887681v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781439824672.ch12" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278795v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534434v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cros" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275723v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275501v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590422v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518831v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowakowski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409260v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thuault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563614v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861488v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Matthieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878896v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920884v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391951v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandine Carillet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513258v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581627v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133508v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892803v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112427v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567826v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280795v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896960v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Delangle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535153v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563421v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143668v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241150v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563444v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600806v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590774v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02176386v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>