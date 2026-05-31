--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -679,316 +679,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ore to metal and from the 11 th to 18 th c.: the Sainte-Barbe mining site, a central working place on the Altenberg (Sainte-Marie-aux-Mines, France)</w:t>
+                <w:t xml:space="preserve">Paleoenvironmental study of modern charcoal making activity on forest soils in the Northern Vosges Mountains (Bitche, France): A multidisciplinary study of two remaining charcoal platforms and associated soils sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Stock</w:t>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bouvier</w:t>
+                <w:t xml:space="preserve">Luc Vrydaghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Rerum Naturalium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Geoarchaeology, 39 (3), pp.187-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132581v1</w:t>
+                <w:t xml:space="preserve">hal-04320763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironmental study of modern charcoal making activity on forest soils in the Northern Vosges Mountains (Bitche, France): A multidisciplinary study of two remaining charcoal platforms and associated soils sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From ore to metal and from the 11 th to 18 th c.: the Sainte-Barbe mining site, a central working place on the Altenberg (Sainte-Marie-aux-Mines, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Vrydaghs</w:t>
+                <w:t xml:space="preserve">Agnès Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Rerum Naturalium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, pp.39-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320763v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviatile et évolution du paysage tardiglaciaire et holocène dans le Bassin rennais (Ille-et-Vilaine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1055,243 +1055,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE LIANT EN TERRE DES MURS EN MOELLONS DANS L’HABITAT VERNACULAIRE. Exemples des Vosges cristallines et des plaines calcaires de Lorraine et du Mâconnais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactive extraction of linear structures from LiDAR raw data for archaeomorphological structure prospection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Grzesznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture vernaculaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences, XLIII-B2-2021, pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B2-2021-153-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513314v1</w:t>
+                <w:t xml:space="preserve">hal-03189641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive extraction of linear structures from LiDAR raw data for archaeomorphological structure prospection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LE LIANT EN TERRE DES MURS EN MOELLONS DANS L’HABITAT VERNACULAIRE. Exemples des Vosges cristallines et des plaines calcaires de Lorraine et du Mâconnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Blaising</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Architecture vernaculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189641v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From chernozem to luvisol or from Luvisol to chernozem ? A discussion about the relationships and limits of the two types of soils. A case study of the soil catena of Hrusov, Czechia.</w:t>
               </w:r>
@@ -1405,303 +1405,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les géosciences au service de l’archéologie agraire. Une étude de cas sur les rideaux de culture de Goldbach (68)</w:t>
+                <w:t xml:space="preserve">Unité fluviatile à échardes volcaniques d’un interstade à Bétula/Pinus antérieur à 53ka (début du MIS3) et optimum glaciaire pendant le MIS4 au nord des Vosges Centrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Schwartz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">S. Occhietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adam</w:t>
+                <w:t xml:space="preserve">P. Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+                <w:t xml:space="preserve">G. Allenet de Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gebhart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.V. Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.205-216. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47245/archimede.0007.act.08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.13126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02893674v1</w:t>
+                <w:t xml:space="preserve">hal-03216364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité fluviatile à échardes volcaniques d’un interstade à Bétula/Pinus antérieur à 53ka (début du MIS3) et optimum glaciaire pendant le MIS4 au nord des Vosges Centrales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les géosciences au service de l’archéologie agraire. Une étude de cas sur les rideaux de culture de Goldbach (68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ruffaldi</w:t>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Allenet de Ribemont</w:t>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Walter-Simonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.13126⟩</w:t>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0007.act.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03216364v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02893674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers du hameau Les Noires Terres à Messein (Meurthe-et-Moselle, Lorraine, France)</w:t>
               </w:r>
@@ -2044,264 +2044,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des anciennes activités humaines dans les sols vosgiens actuellement sous couvert forestier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Traces de roulage ou de labour ? Le diagnostic micromorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Ertlen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Langohr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sols en mouvement, 23, pp.59-72</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064310v1</w:t>
+                <w:t xml:space="preserve">hal-02005122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces de roulage ou de labour ? Le diagnostic micromorphologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impacts des anciennes activités humaines dans les sols vosgiens actuellement sous couvert forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ertlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Langohr</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39, pp.31-38</w:t>
+              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sols en mouvement, 23, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005122v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandes phases de pédogenèse, d’érosion et d’anthropisation des sols au cours de la seconde moitié de l’Holocène en Lorraine (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Occhietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2437,174 +2437,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of charcoal production activities on soil profiles: the micromorphological point of view</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gebhardt</w:t>
+                <w:t xml:space="preserve">Impact of charcoal making activities on a soil profile: the micromorphological point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 31, pp.127-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064295v1</w:t>
+                <w:t xml:space="preserve">halshs-00551830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of charcoal making activities on a soil profile: the micromorphological point of view</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+                <w:t xml:space="preserve">Impact of charcoal production activities on soil profiles: the micromorphological point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 31, pp.127-136</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00551830v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le franchissement de la Seiche par la voie antique Rennes (Condate) – Angers (Juliomagus). Fouille, datation et typologie du pont-long de la Basse Chaussée à Visseiche (Ille-et-Vilaine)</w:t>
               </w:r>
@@ -2616,51 +2616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,51 +2884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3044,64 +3044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromorphological Study of Construction Materials and Living Floors in the Medieval Motte of Werken (West Flanders, Belgium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Langohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3251,51 +3251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromorphological evidence of soil deterioration since the mid-Holocene at archaeological sites in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3 (4), pp.333-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3477,90 +3477,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forge minière du carreau Sainte-Barbe à Sainte-Marie-aux-Mines (XVIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambart Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3598,77 +3598,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undisturbed soil sample metallography as a tool to understand activities, organisation, dynamics and floor management practices in a blacksmith workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA - Weaving Narratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAA, Aug 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3687,411 +3687,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of the mining exploitation on the Altenberg medieval sector (Sainte-Marie-aux-Mines; France: the mine &amp;quot;Sainte-Barbe&amp;quot;, an emblematic place</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gauthier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Stock</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stříbrná Jihlava - International Conference of the History of Old Mining and Metallurgy from Prehistoric to Modern Times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muzeum Vysočiny Jihlava, Sep 2022, Jihlava, Czech Republic</w:t>
+              <w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Image, Ville, Environnement, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283633v1</w:t>
+                <w:t xml:space="preserve">hal-03833353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Image, Ville, Environnement, 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Q13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833353v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Reconstruct the landscapes of the Plateau lorrain between the end of La Tène period and the Roman period (2nd century BC - 5th century AD): how can archaeological and palaeo-environmental data be linked?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Organisation of the mining exploitation on the Altenberg medieval sector (Sainte-Marie-aux-Mines; France: the mine &amp;quot;Sainte-Barbe&amp;quot;, an emblematic place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Stříbrná Jihlava - International Conference of the History of Old Mining and Metallurgy from Prehistoric to Modern Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muzeum Vysočiny Jihlava, Sep 2022, Jihlava, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611813v1</w:t>
+                <w:t xml:space="preserve">hal-04283633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the microscope to the landscape: soil sequences from the second half of the Holocene as indicators of past ecological dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology for the future - International conference in historical ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4241,77 +4241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of past charcoal activities on forest soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gocel-Chalte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4360,592 +4360,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche géoarchéologique systématique du diagnostic : exemple du territoire lorrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les structures agraires anciennes du Grand-Est nouvelles approches géoarchéologiques et spatialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Champougny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Poterek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Jautzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5° Journées archéologiques transfrontalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Freiburg-in-Brisgau, Allemagne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079106v1</w:t>
+                <w:t xml:space="preserve">hal-03547114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures agraires anciennes du Grand-Est nouvelles approches géoarchéologiques et spatialisées</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une approche géoarchéologique systématique du diagnostic : exemple du territoire lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Keller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïs Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5° Journées archéologiques transfrontalières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 14 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/4229-4x11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547114v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemples d'anthropisation des paysages du bassin versant de la Moselle au cours des 4 derniers millénaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstructing the Holocene lateral mobility of the Rhine River and consequences on the location strategy of riverine settlements (France, Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Klekovkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques Zone Atelier Moselle mai 2019, axes territoires Forestiers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280697v1</w:t>
+                <w:t xml:space="preserve">hal-02428767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeodynamics and resilience of the territories of the Rhine River Geohistory and geoarchaeology of the alluvial plain of the Rhine between Seltz and Rastatt</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exemples d'anthropisation des paysages du bassin versant de la Moselle au cours des 4 derniers millénaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Floods – perceptions and protection along the medieval Upper Rhine –University of Heidelberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Journées scientifiques Zone Atelier Moselle mai 2019, axes territoires Forestiers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428702v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Holocene lateral mobility of the Rhine River and consequences on the location strategy of riverine settlements (France, Germany)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeodynamics and resilience of the territories of the Rhine River Geohistory and geoarchaeology of the alluvial plain of the Rhine between Seltz and Rastatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Klekovkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Conference on Floods – perceptions and protection along the medieval Upper Rhine –University of Heidelberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428767v1</w:t>
+                <w:t xml:space="preserve">hal-02428702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of past and present records in soils from Lorraine (France). A geoarchaeological approach in the context of rescue archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils as records of past and Present. From soil surveys to archaeological sites: research strategies for interpreting soil characteristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Judit Deák; Carole Ampe; Jari Hinsch Mikkelsen, Nov 2019, Bruges, Belgium. pp.189-207, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4979,77 +4979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charbonnières du Bitcherland : quels héritages pour les sols ? Restitution OHM Bitche, 3 mai 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guerold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5104,103 +5104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators of past ecosystem dynamic on current soils in Lorraine (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gocel-Chalte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECOlOGIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
@@ -5229,103 +5229,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and spatial extent of drought(s). At the beginning of antiquity in north-east France. Contribution of soil archives to scarce narrative data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Blaising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation et Résilience aux Sécheresses. Perspectives historiques en Europe et alentours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5344,493 +5344,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relic Holocene colluvial and alluvial deposition in the basins of the Scheldt, the Meuse, the Somme, the Seine and the Rhine (Belgium, Luxemburg and Northern France). A prospective state of research in rescue excavations. The archaeology of erosion, the erosion of archaeology, Meylemans E. Poesen J., In’t ven I. (eds)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene buried colluvium and alluvium in Belgium, Luxembourg and Northern France. A prospective state of research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Fechner</w:t>
+                <w:t xml:space="preserve">R Baes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Baes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">G. Louwagie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The archaeology of erosion, the erosion of archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Bruxelles, Belgium. pp.147-190</w:t>
+              <w:t xml:space="preserve">Archaeology of Erosion, erosion of archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Brussels, France. pp.147-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016451v1</w:t>
+                <w:t xml:space="preserve">hal-02890637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene buried colluvium and alluvium in Belgium, Luxembourg and Northern France. A prospective state of research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaï Fechner</w:t>
+                <w:t xml:space="preserve">Relic Holocene colluvial and alluvial deposition in the basins of the Scheldt, the Meuse, the Somme, the Seine and the Rhine (Belgium, Luxemburg and Northern France). A prospective state of research in rescue excavations. The archaeology of erosion, the erosion of archaeology, Meylemans E. Poesen J., In’t ven I. (eds)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Baes</w:t>
+                <w:t xml:space="preserve">Robert Baes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Louwagie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Geertrui Louwagie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology of Erosion, erosion of archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Brussels, France. pp.147-190</w:t>
+              <w:t xml:space="preserve">The archaeology of erosion, the erosion of archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Bruxelles, Belgium. pp.147-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890637v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges gallo-romains conservés dans le massif forestier de Haye (Meurthe-et-Moselle). Leur apport à l'étude de l'espace agraire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropisation et érosion agraire dans un paysage loessique (Bas-Rhin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+                <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bock</w:t>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+                <w:t xml:space="preserve">Y. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux du néolithique au Moyen Age.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Caen, France. pp.157-180</w:t>
+              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales : nature, intensités, échelles et temporalités des changements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.85-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803977v1</w:t>
+                <w:t xml:space="preserve">halshs-01155362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropisation et érosion agraire dans un paysage loessique (Bas-Rhin, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les vestiges gallo-romains conservés dans le massif forestier de Haye (Meurthe-et-Moselle). Leur apport à l'étude de l'espace agraire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales : nature, intensités, échelles et temporalités des changements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.85-92</w:t>
+              <w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux du néolithique au Moyen Age.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Caen, France. pp.157-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01155362v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeological studies of the central French alluvial plain of the Upper Rhine</w:t>
               </w:r>
@@ -5868,51 +5868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Landscape: Rivercourse and Prospection of Harbours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Institut für Klassische Archäologie der Universität, Vienne, Autriche</w:t>
@@ -5935,592 +5935,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédo-archéologie et micromorphologie des sols : une aide à l'interprétation de la dynamique des paysages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Etudes actuelles sur un type de parcellaire encore très peu connu en Alsace : les paysages d'enclos. Extension, typologie, éléments de datation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Caspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es JES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.39</w:t>
+              <w:t xml:space="preserve">"Des hommes aux champs" Pour une archéologie des espaces ruraux dans le Nord de la France, du Néolithique au Moyen Age.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Caen, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552845v1</w:t>
+                <w:t xml:space="preserve">halshs-00553849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvertes de traces de labour (protohistoriques) sous un luvisol à Gottesheim (67) Etude pédologique, conséquences sur la formation des luvisols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apports de la micromorphologie des sols à l'interprétation de trois séquences pédo-sédimentaires lorraines fossiles bien datées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es journées d'étude des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.31</w:t>
+              <w:t xml:space="preserve">10es JES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00553889v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00552850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la micromorphologie des sols à l'interprétation de trois séquences pédo-sédimentaires lorraines fossiles bien datées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pédo-archéologie et micromorphologie des sols : une aide à l'interprétation de la dynamique des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Triboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées d'études des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">10es JES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483001v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00552845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la micromorphologie des sols à l'interprétation de trois séquences pédo-sédimentaires lorraines fossiles bien datées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Découvertes de traces de labour (protohistoriques) sous un luvisol à Gottesheim (67) Etude pédologique, conséquences sur la formation des luvisols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Zumbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es JES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.55</w:t>
+              <w:t xml:space="preserve">10es journées d'étude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552850v1</w:t>
+                <w:t xml:space="preserve">halshs-00553889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes actuelles sur un type de parcellaire encore très peu connu en Alsace : les paysages d'enclos. Extension, typologie, éléments de datation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apports de la micromorphologie des sols à l'interprétation de trois séquences pédo-sédimentaires lorraines fossiles bien datées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Des hommes aux champs" Pour une archéologie des espaces ruraux dans le Nord de la France, du Néolithique au Moyen Age.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Caen, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">10èmes journées d'études des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00553849v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédo-archéologie et micromorphologie des sols : une aide à l'interprétation de la dynamique des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées d'étude des Sols, AFES, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6545,51 +6545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts anthropiques anciens sur les sols forestiers. Quelques études de cas en contexte archéologique et expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire des forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Nancy, France. pp.211-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6608,264 +6608,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The micromorphological impact of charcoal making on soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The impact of wood exploitation on the landscape : ancient and recent logging tracks in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on soils and Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, G. Boschian; R. Langohr; S. Limbrey; R.I.Macphail, May 2003, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">, G. Boschian, May 2003, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583053v1</w:t>
+                <w:t xml:space="preserve">hal-05583072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the palaeolandscape under ancient agriculture in Lorraine (Eastern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The micromorphological impact of charcoal making on soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on soils and Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2003, Pisa, Italy. pp.149-150</w:t>
+              <w:t xml:space="preserve">, G. Boschian; R. Langohr; S. Limbrey; R.I.Macphail, May 2003, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583036v1</w:t>
+                <w:t xml:space="preserve">hal-05583053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of wood exploitation on the landscape : ancient and recent logging tracks in</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evolution of the palaeolandscape under ancient agriculture in Lorraine (Eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on soils and Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, G. Boschian, May 2003, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">, May 2003, Pisa, Italy. pp.149-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583072v1</w:t>
+                <w:t xml:space="preserve">hal-05583036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark Earth: Some Results in Rescue Archaeological Context in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASM : Workshop on archaeological Soil Micromorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R.I. Macphail &amp; T. Acott, Mar 1997, London, 26th march, 1997, United Kingdom. pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6935,51 +6935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq séquences de versant du Permien au Quartenaire, à Biarville, rive gauche de la Meurthe en aval de Saint-Dié-des-Vosges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Occhietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7004,103 +7004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeo-environmental study of two charcoal-hearth soil sequences in the Nortern Vosges mountains (Bitche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrydaghs Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference (SFE² GFÖ EEF) "Ecology &amp; Evolution: New perspectives and societal challenges"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7250,90 +7250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche interdisciplinaire d’un atelier minéralurgique du XVe s à Sainte-Marie aux-Mines (Haut-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7375,77 +7375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie dans le cadre de diagnostics et de fouilles préventives, exemples de grands linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7483,103 +7483,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charbonnières influencent-elles la qualité actuelle des sols forestiers des Vosges du Nord ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gocel-Chalte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Labex Driihm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Couronne Caro, France</w:t>
@@ -7608,51 +7608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Forêts plus si naturelles que cela !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7703,77 +7703,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la micromorphologie des sols à l’interprétation de trois séquences sédimentaires lorraines bien datée, Archives pédologiques : pédoarchéologie et dynamique des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Triboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées d’Etude des Sols Strasbourg, 11-15 /5/08 (AFES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7792,221 +7792,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACTS ANTHROPIQUES ANCIENS SUR LES SOLS FORESTIERS Quelques études de cas en contexte archéologique et expérimental</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’anthropisation des Vosges méridionales : la nécessaire conjugaison des sources historiques, archéologiques et paléo-environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sylva</w:t>
+              <w:t xml:space="preserve">colloque sylva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273357v1</w:t>
+                <w:t xml:space="preserve">hal-02273358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anthropisation des Vosges méridionales : la nécessaire conjugaison des sources historiques, archéologiques et paléo-environnementales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMPACTS ANTHROPIQUES ANCIENS SUR LES SOLS FORESTIERS Quelques études de cas en contexte archéologique et expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque sylva</w:t>
+              <w:t xml:space="preserve">Colloque Sylva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273358v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8024,90 +8024,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les héritages des activités de charbonnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.118-122, 2024, 979-10-415-3640-5</w:t>
@@ -8162,64 +8162,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héloise Koehler; Nicholas J. Conard; Harald Floss; Agnès Lamotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rhine during the Middle Paleolithic : boundary or corridor ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kerns Verlag, pp.183-207, 2024, 978-3-935751-35-3. </w:t>
@@ -8257,51 +8257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vom Mikroskop zur Landschaft: diachrone Betrachtungsweise langer Phasen der Entwicklung, Erosion und/oder anthropogener Bodenveränderungen in Lothringen (Frankreich) von der Eisenzeit bis zur Römerzeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8400,51 +8400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Maligorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8643,492 +8643,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03063739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trampling, poaching and the effect of traffic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LES PAYSAGES MÉDIÉVAUX EN MOYENNE MONTAGNE VOSGIENNE : LE SOL EN HÉRITAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Soil and Sediment Micromorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley Blackwell, pp.281-298, 2017</w:t>
+              <w:t xml:space="preserve">Vivre dans la montagne vosgienne au Moyen Âge Conquête des espaces et culture matérielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584891v1</w:t>
+                <w:t xml:space="preserve">hal-02074010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromorphology of soils disturbed by vegetation clearance and tillage</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Nicosia Cristiano; Stoops Georges. </w:t>
+                <w:t xml:space="preserve">Les systèmes de fosses profondes à la Pré- et Protohistoire : cartographie des fosses mésolithiques et des Schlitzgruben à l’échelle nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audé Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Achard-Corompt; Emmanuel Ghesquière; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Soil and Sediment Micromorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley Blackwell, pp.233-264, 2017, Archaeological Soil and Sediment Micromorphology</w:t>
+              <w:t xml:space="preserve">Creuser au Mésolithique / Digging in the Mesolithic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séances de la Société préhistorique française (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-204, 2017, 2-913745-73-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584837v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES PAYSAGES MÉDIÉVAUX EN MOYENNE MONTAGNE VOSGIENNE : LE SOL EN HÉRITAGE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Trampling, poaching and the effect of traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rentzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiano Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brönnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pümpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicosia Cristiano; Stoops Georges. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre dans la montagne vosgienne au Moyen Âge Conquête des espaces et culture matérielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Archaeological Soil and Sediment Micromorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley Blackwell, pp.281-298, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074010v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de fosses profondes à la Pré- et Protohistoire : cartographie des fosses mésolithiques et des Schlitzgruben à l’échelle nationale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+                <w:t xml:space="preserve">Micromorphology of soils disturbed by vegetation clearance and tillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deak Judit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Aubry</w:t>
+                <w:t xml:space="preserve">Lewis Helen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audé Valérie</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Achard-Corompt; Emmanuel Ghesquière; Vincent Riquier. </w:t>
+                <w:t xml:space="preserve">Heejin Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usai M.-R.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicosia Cristiano; Stoops Georges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creuser au Mésolithique / Digging in the Mesolithic</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.195-204, 2017, 2-913745-73-3</w:t>
+              <w:t xml:space="preserve">Archaeological Soil and Sediment Micromorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley Blackwell, pp.233-264, 2017, Archaeological Soil and Sediment Micromorphology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944445v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléo-dynamique fluviale holocène dans le compartiment sud-occidental du fossé rhénan (France)</w:t>
               </w:r>
@@ -9269,77 +9269,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Nocus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie CARCAUD; Gilles ARNAUD-FASSETTA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
@@ -9385,90 +9385,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeological and palaeoenvironmental studies along the LGV (High-speed rail) evaluation in Alsace (F): A contribution to landscape history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Nocus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A contribution to landscape history. In: French geoarchaeology in the 21st century, Carcaud et Fassetta (eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.43-53, 2014</w:t>
@@ -9497,103 +9497,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études actuelles sur un type de parcellaire encore très peu connu en Alsace : les paysages d’enclos. Extension, typologie, éléments de datation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Battmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Marcigny et V. Carpentier (éds.), Des hommes aux champs. Pour une archéologie des espaces ruraux dans le Nord de la France du Néolithique au Moyen-Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Univ. Rennes, 305-326 + planches XXXII à XXXVII-305-326 + planches XXXII à XXXVII, 2012</w:t>
@@ -9622,51 +9622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un paysage agraire gallo-romain conservé dans le massif forestier de Haye (Meurthe-et-Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9751,103 +9751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes actuelles sur un type de parcellaire encore très peu connu en Alsace : les paysages d'enclos. Extension, typologie, éléments de datation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Battmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Caspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carpentier, V. et Marcigny, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Des Hommes aux champs » pour une archéologie des espaces ruraux dans le Nord de la France, du Néolithique au Moyen-Age</w:t>
@@ -10035,51 +10035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des premiers agriculteurs aux bocages armoticains, les données des disciplines paléoenvironnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10182,77 +10182,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Alain Daubigney; Cynthia Dunning; Gilbert Kaenel; Marie-Jeanne Roulière-Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer dans l’arc jurassien et ses marges. Dépôts, lieux sacrés et territorialité à l’âge du Fer. Actes du XXIXe colloque international de l’Association française pour l’étude de l’âge du Fer (Bienne, 5-8 mai 2005)</w:t>
@@ -10298,51 +10298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES SOLS, LEUR COUVERT VEGETAL ET LEUR UTILISATION AU NEOLITHIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10384,275 +10384,275 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bocages armoricains et sociétés, genèse, évolution et interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Antoine</w:t>
+                <w:t xml:space="preserve">D. Marguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bernard</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des milieux et des hommes : fragments d’histoires croisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier Masson, pp.115-131, 2003, collection environnement, 2-84299-453-1</w:t>
+              <w:t xml:space="preserve">Des milieux et des hommes : fragments d'histoires croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2003, 2-84299-453-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462705v1</w:t>
+                <w:t xml:space="preserve">hal-02833914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bocages armoricains et sociétés, genèse, évolution et interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Bernard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tatiana Muxart; Franck-Dominique Vivien; Bruno Villalba; Joëlle Burnouf. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des milieux et des hommes : fragments d'histoires croisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, 2003, 2-84299-453-1</w:t>
+              <w:t xml:space="preserve">Des milieux et des hommes : fragments d’histoires croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, pp.115-131, 2003, collection environnement, 2-84299-453-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833914v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateglacial and Holocene fluvial records from the central part of the Paris Basin (France)</w:t>
               </w:r>
@@ -10664,51 +10664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10772,51 +10772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromorphological analysis of soil structure modifications caused by different cultivation implements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREHISTOIRE DE L’AGRICULTURE, NOUVELLES APPROCHES EXPERIMENTALES ET ETHNOGRAPHIQUES Monographie du CRA, 40, Institute of archaeology, Univ. of California, LA, 260- 266</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10880,51 +10880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11043,51 +11043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil micromorphological data from traditional and experimental agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological sediments and soils : analysis, interpretation and management, Barham, Macphail (eds), Archetype press, London 25-40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11104,117 +11104,183 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Îlot Turmel Metz, rapport d'analyse micromorphologique d'une séquence de terres noires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Jardin-Musée de Limeuil (24, Dordogne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11224,2685 +11290,2685 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehlingen (Bas-Rhin, 67) : La cour rustique de la villa romaine du Gurtelbach, première synthèse des campagnes de fouilles programmées, rapport de triennale (2023-2025)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet SARHAE - Le site archéologique des Rothenstauden à Voellerdingen (67) étude d’un habitat antique et de son environnement - Rapport d’opération 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimède. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05518831v1</w:t>
+                <w:t xml:space="preserve">hal-05409260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SARHAE - Le site archéologique des Rothenstauden à Voellerdingen (67) étude d’un habitat antique et de son environnement - Rapport d’opération 2025</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Dehlingen (Bas-Rhin, 67) : La cour rustique de la villa romaine du Gurtelbach, première synthèse des campagnes de fouilles programmées, rapport de triennale (2023-2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Thuault</w:t>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimède. 2026</w:t>
+              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; UMR 7044 - Archimède. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409260v1</w:t>
+                <w:t xml:space="preserve">hal-05518831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstaudenà Voellerdingen (67) étude d’un habitat antique et de son environnement - Rapport d’opération 2024 : fouille, prospection géophysique, analyse des données LiDAR et paléo-environnement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport d'étude pédo-sédimentaire des sondages effectués en 2020/2021 au Gazon-du-Faing (Plainfaing, Vosges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conservatoire des Espaces Naturels (Gérardmer, Vosges). 2025, pp.1-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dellinger Laurine</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04876395v1</w:t>
+                <w:t xml:space="preserve">hal-05563614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude pédo-sédimentaire des sondages effectués en 2020/2021 au Gazon-du-Faing (Plainfaing, Vosges)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Conservatoire des Espaces Naturels (Gérardmer, Vosges). 2025, pp.1-25</w:t>
+                <w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstaudenà Voellerdingen (67) étude d’un habitat antique et de son environnement - Rapport d’opération 2024 : fouille, prospection géophysique, analyse des données LiDAR et paléo-environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dellinger Laurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimède; Enerex; Direction Régionale des Affaires Culturelles du Grand Est - Service Régional de l’Archéologie - Site de Strasbourg; Université de Strasbourg - Investissements d’avenir; Communauté de Communes de l’Alsace Bossue; Commune de Voellerdingen; Société de Recherche Archéologique d’Alsace Bossue; INRAP; Université de Lorraine; UMR 7360 LIEC. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05563614v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des premières observations géomorphologiques et pédo-sédimentaires sur le site des Rothenstauden (2023-2024)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dehlingen (Bas-Rhin) : 3e campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service régional d'archéologie Grand Est; Société de Recherche Archéologique d’Alsace Bossue. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulino Matthieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04861488v1</w:t>
+                <w:t xml:space="preserve">hal-04878896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehlingen (Bas-Rhin) : 3e campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service régional d'archéologie Grand Est; Société de Recherche Archéologique d’Alsace Bossue. 2024</w:t>
+                <w:t xml:space="preserve">Compte-rendu des premières observations géomorphologiques et pédo-sédimentaires sur le site des Rothenstauden (2023-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dellinger Laurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulino Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIEC Université de Lorraine, Vandoeuvre-les-Nancy; INRAP Grand Est. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878896v1</w:t>
+                <w:t xml:space="preserve">hal-04861488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckwersheim, Bas-Rhin, Burgweg Rechts, LGV Est Européenne 2e phase - zone de stockage, Grand Est ; habitat de bronziers du Néolithique récent et nécropoles de l’âge du Bronze, du Hallstatt final et du début de l’époque romaine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dehlingen (Bas-Rhin) : 2e campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armandine Carillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service Régional de l’Archéologie Grand-Est; Société de Recherche Archéologique d’Alsace Bossue. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Féliu</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04535246v1</w:t>
+                <w:t xml:space="preserve">hal-04391951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstauden à Voellerdingen (67). Étude d’un habitat antique et de son environnement - Rapport de fouille 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+                <w:t xml:space="preserve">Eckwersheim, Bas-Rhin, Burgweg Rechts, LGV Est Européenne 2e phase - zone de stockage, Grand Est ; habitat de bronziers du Néolithique récent et nécropoles de l’âge du Bronze, du Hallstatt final et du début de l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Ciccuta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+                <w:t xml:space="preserve">Gersende Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pilon</w:t>
+                <w:t xml:space="preserve">Blandine Courel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimede; Service régional de l'archéologie Grand Est; INRAP; Communautés de Communes d'Alsace Bossue; Société de Recherche Archéologique d'Alsace Bossue. 2023</w:t>
+              <w:t xml:space="preserve">Inrap GE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03920884v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehlingen (Bas-Rhin) : 2e campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Projet SARHAE. Le site archéologique des Rothenstauden à Voellerdingen (67). Étude d’un habitat antique et de son environnement - Rapport de fouille 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manon Tailamée</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Ciccuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armandine Carillet</w:t>
+                <w:t xml:space="preserve">Maxime Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Musée et sites archéologiques de l’Alsace Bossue - La Villa; Communauté de Communes de l’Alsace Bossue; Service Régional de l’Archéologie Grand-Est; Société de Recherche Archéologique d’Alsace Bossue. 2023</w:t>
+              <w:t xml:space="preserve">CNRS; UMR 7044 - Archimede; Service régional de l'archéologie Grand Est; INRAP; Communautés de Communes d'Alsace Bossue; Société de Recherche Archéologique d'Alsace Bossue. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391951v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montiers-sur-Saulx (Meuse) Rapport d'analyse micromorphologique de sols de placettes de charbonnage. (Programme Deepsurf)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport triennal 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine, Vandoeuvre-les-Nancy. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; UMR 7044 - Archimède. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513258v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport triennal 2019-2021</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Montiers-sur-Saulx (Meuse) Rapport d'analyse micromorphologique de sols de placettes de charbonnage. (Programme Deepsurf)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap; UMR 7044 - Archimède. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine, Vandoeuvre-les-Nancy. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581627v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et GEoarchéologie du premier Remiremont et de ses abords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Grzesznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2, Université de Lorraine, Pole TELL, HisCAnt-MA, Pole archéologique universitaire. 2021, pp.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berstett, Langenberg, A355 - contournement ouest de Strasbourg site 5.6 ; occupations du Néolithique récent, de l’âge du Bronze et du second âge du Fer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lunéville 2020 Rapport d'analyse micromorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02892803v1</w:t>
+                <w:t xml:space="preserve">hal-05567826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Berstett, Langenberg, A355 - contournement ouest de Strasbourg site 5.6 ; occupations du Néolithique récent, de l’âge du Bronze et du second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Berranger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112427v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunéville 2020 Rapport d'analyse micromorphologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAP. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05567826v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude pédo-sédimentaire 2018 sur le Saint Mont - Résultats préliminaires (LIEC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude pédo-sédimentaire associée à la campagne de fouille 2019 sur le Saint-Mont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LIEC Université de Lorraine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchéoGEographie du premier Remiremont et de ses abords : le Saint-Mont et le massif du Fossard (Communes de Saint-Etienne-lès-Remiremont, Saint-Amé, Cleurie, La Forge, Le Tholy, Tendon, Xamontarupt, Docelles, Cheniménil, Jarménil, Eloyes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrile Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 1, Université de Lorraine. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champigneulles, Meurthe-et-Moselle, Bonnefontaine. Un établissement sidérurgique médiéval : une forge de l’abbaye Saint-Arnould de Metz ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt-Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Merluzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand Est Nord; IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2015, pp.353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations du Néolithique et du Premier âge du Fer : Duntzenheim, Bas-Rhin, LGVEE, Zone de stockage Nord 2, secteur 1 : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2013, pp.288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'analyse micromorphologique Tarquimpol (57, Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP GEN Metz. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortification de la Heidenstadt à Ernolsheim-lès-Saverne (Bas-Rhin), rapport 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7044. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montigny-lès-Metz (Moselle), 50-52 rue Franiatte : rapport de fouilles, Metz, 110 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP GEN Metz. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'analyse micromorphologique, Bliesbrück (54, Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP GEN Metz. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoroute A86 (Hauts-de-Seine), Rueil-Malmaison : site des Coteaux de la Jonchère. Document final de synthèse de fouille préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cottiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association pour les fouilles archéologiques nationales; Service régional de l'archéologie d'Île-de-France. 1999, 2 vol. (100, 102 p.) : 90 fig., ill. en noir et en coul. ; 30 cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of active and relict anthroposoils in Belgium. Comparison with other sites in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Training Center, University of Gent. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13912,114 +13978,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du paléopaysage agricole dans le nord-ouest de la France: apport de la micromorphologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement et Société. Université de Rennes1, 1990. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02176386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId362"/>
+      <w:footerReference w:type="default" r:id="rId363"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14087,51 +14153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29807ED7"/>
+    <w:nsid w:val="01D97BB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14318,51 +14384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320763v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vrydaghs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21986" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04252023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189641v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Even" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grzesznik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Even" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-153-2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strouhalova B." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k &#352;efrna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na Fla&#353;arov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37040/geografie2020125040473" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.08" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Occhietti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffaldi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13126" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BF58LSNP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216368v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champougny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wuscher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5954" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campaner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Langohr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064281v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gebhardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.833" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2002.1195" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2000.1660" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.2000.1601" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095968369300300405" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8MS7M1B8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Macphail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Courty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.1990.9980129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambart Ariane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833353v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03079106v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4229-4x11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547114v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poterek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jautzy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421836v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3420677" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468174v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Louwagie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louwagie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155362v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bo&#235;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beiner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552845v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553889v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trautmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zumbrunn" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483001v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rohmer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553849v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Caspard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583072v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485813v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrydaghs Luc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236655v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grzesznik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265799v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Simon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076179v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301081v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273357v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273358v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723814v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delaunay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51315/9783935751353.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.799.c10565" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949474v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rentzel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Nicosia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#252;mpin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584837v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deak Judit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Helen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejin Lee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usai M.-R." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944445v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_43494_5a1c2264d5864_20.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741871v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278338v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Durand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278090v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Battmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caspard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupouey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553830v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064272v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.nancy.inra.fr/collectif/sylva2004/pages/actes.htm" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275717v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278807v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551350v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bo&#235;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421704v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462705v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833914v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguerie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887681v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781439824672.ch12" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278795v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534434v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cros" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275723v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275501v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590422v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518831v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowakowski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409260v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thuault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563614v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861488v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Matthieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878896v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920884v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391951v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandine Carillet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513258v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581627v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133508v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892803v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112427v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567826v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280795v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896960v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Delangle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535153v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563421v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143668v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241150v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563444v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600806v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590774v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02176386v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vrydaghs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21986" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05132581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Stock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bouvier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04252023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Even" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grzesznik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Even" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2021-153-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strouhalova B." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k &#352;efrna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na Fla&#353;arov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37040/geografie2020125040473" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Occhietti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruffaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BF58LSNP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.08" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216368v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champougny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wuscher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5954" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Langohr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Campaner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064281v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gebhardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.833" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaum&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.2002.1195" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2000.1660" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pal.2000.1601" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630061v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095968369300300405" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8MS7M1B8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Macphail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Courty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.1990.9980129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04975586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambart Ariane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547114v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Poterek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jautzy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03079106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4229-4x11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428767v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Klekovkina" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421836v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3420677" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468174v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Baes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louwagie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fechner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Louwagie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bo&#235;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beiner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553849v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Caspard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rohmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552845v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trautmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zumbrunn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483001v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583072v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583053v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583036v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563473v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485813v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrydaghs Luc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236655v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grzesznik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265799v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bartier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Simon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076179v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301081v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723814v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delaunay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51315/9783935751353.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.799.c10565" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949474v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074010v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944445v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_43494_5a1c2264d5864_20.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584891v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rentzel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Nicosia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#252;mpin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584837v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deak Judit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Helen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejin Lee" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usai M.-R." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099386v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741871v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278338v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Durand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278090v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Battmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caspard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupouey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553830v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064272v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.nancy.inra.fr/collectif/sylva2004/pages/actes.htm" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275717v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278807v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551350v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bo&#235;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421704v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833914v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguerie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462705v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887681v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781439824672.ch12" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278795v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534434v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cros" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275723v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275501v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614302v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590422v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409260v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nowakowski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Thuault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518831v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563614v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878896v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861488v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Matthieu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391951v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armandine Carillet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920884v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581627v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513258v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133508v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kraemer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567826v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892803v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112427v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280795v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512841v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896960v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Delangle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535153v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563421v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143668v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241150v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563444v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600806v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590774v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02176386v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>