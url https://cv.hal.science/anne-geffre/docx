--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -1422,51 +1422,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The preanalytic phase in veterinary clinical pathology.</w:t>
+                <w:t xml:space="preserve">Eviter ou contrôler les erreurs de prélèvements en hématologie, hémostase, cytologie, biochimie animales : une introduction à Preanalytical Variability Advisor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourges-Abella</w:t>
@@ -1486,133 +1486,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Trumel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Bourdaudhui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (9), pp.280-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637823v1</w:t>
+                <w:t xml:space="preserve">hal-02637253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eviter ou contrôler les erreurs de prélèvements en hématologie, hémostase, cytologie, biochimie animales : une introduction à Preanalytical Variability Advisor</w:t>
+                <w:t xml:space="preserve">The preanalytic phase in veterinary clinical pathology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourges-Abella</w:t>
@@ -1626,94 +1605,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Geffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Trumel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.8-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vcp.12206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02637253v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in hematology measurements in healthy and diseased dog blood stored at room temperature for 24 and 48 hours using the XT ‐2000iV analyzer</w:t>
               </w:r>
@@ -4453,51 +4453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Khazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hollain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacquiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raymond&#8208;letron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12356" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R&#233;gnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Semin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geffre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12675" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621285v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trumel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Braun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638718790310" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monzali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Jeunesse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guerlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612x16628579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05151157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geffr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lucarelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638717713793" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hourqueig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Errassifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.04.032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05157776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg&#232;s-Abella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thibault-Duprey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourges-Abella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Trumel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DKCVMH9J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637253v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdaudhui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Braun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NZTQZ84-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05161519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavou&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Braun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peeters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Granat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12151" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNJNNSNM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Braun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geffr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourges Abella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trumel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L151GW2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05088089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mortier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Th&#233;ron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X13511811" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05161478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reynolds" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaucoret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Mourot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/javma.240.3.287" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deguillaume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dizien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4602" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651629v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Braun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/104063871102300225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2011.00287.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWN165Z1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2011.00333.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5QKLT50-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2009.00155.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1L5W9LL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2009.03.057" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJKTHQ7K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663799v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Friedrichs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Harr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2009.00179.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QM24NN9J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cabe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hp Lefebvre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Reynolds" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kg Boudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Faucher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palanch&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kueper" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2007.07.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNJXNLVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vergez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourges-Abella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Touron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lanore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Larroque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mouton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815896v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-1676.2006.tb02919.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Khazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hollain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacquiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raymond&#8208;letron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12356" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R&#233;gnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Semin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geffre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12675" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621285v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trumel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Braun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638718790310" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monzali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Jeunesse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guerlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612x16628579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05151157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geffr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lucarelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638717713793" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hourqueig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Errassifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.04.032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05157776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg&#232;s-Abella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thibault-Duprey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourges-Abella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdaudhui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Trumel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DKCVMH9J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Braun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NZTQZ84-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05161519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavou&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Braun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peeters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Granat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12151" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNJNNSNM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Braun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geffr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourges Abella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trumel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L151GW2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05088089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mortier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Th&#233;ron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X13511811" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05161478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reynolds" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaucoret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Mourot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/javma.240.3.287" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deguillaume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dizien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4602" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651629v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Braun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/104063871102300225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2011.00287.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWN165Z1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2011.00333.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5QKLT50-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2009.00155.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1L5W9LL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2009.03.057" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJKTHQ7K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663799v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Friedrichs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Harr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2009.00179.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QM24NN9J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cabe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hp Lefebvre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Reynolds" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kg Boudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Faucher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palanch&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kueper" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2007.07.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNJXNLVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vergez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourges-Abella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Touron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lanore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Larroque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mouton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815896v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-1676.2006.tb02919.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>