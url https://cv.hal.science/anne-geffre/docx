--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -3317,273 +3317,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of plasma creatinine values measured by different veterinary practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of a new blood sampling device with the vacuum tube system for plasma and hematological analyses in healthy dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Cabe</w:t>
+                <w:t xml:space="preserve">Bs Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kg Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mr Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 162 (7), pp.215-216</w:t>
+              <w:t xml:space="preserve">Journal of the American Animal Hospital Association (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (2), pp.51-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655418v1</w:t>
+                <w:t xml:space="preserve">hal-02653996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a new blood sampling device with the vacuum tube system for plasma and hematological analyses in healthy dogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kg Boudet</w:t>
+                <w:t xml:space="preserve">Comparison of plasma creatinine values measured by different veterinary practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mr Faucher</w:t>
+                <w:t xml:space="preserve">E Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Germain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hp Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Trumel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Animal Hospital Association (Online)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (2), pp.51-59</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 162 (7), pp.215-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653996v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of measurements of canine plasma glucose, creatinine, urea, total proteins, alanine aminotransferase, and alkaline phosphatase obtained with the APOLOWAKO and Vitros 250 analyzers</w:t>
               </w:r>
@@ -3595,51 +3595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4150,103 +4150,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microvette((R)): A new blood sampling technique for hematology in dogs and cats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kg Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hp Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual ACVIM Forum Louisville, KY, May 31 - June 3, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACVIM, May 2006, Louisville, KY, United States. pp.766, </w:t>
@@ -4453,51 +4453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Khazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hollain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacquiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raymond&#8208;letron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12356" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R&#233;gnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Semin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geffre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12675" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621285v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trumel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Braun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638718790310" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monzali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Jeunesse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guerlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612x16628579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05151157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geffr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lucarelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638717713793" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hourqueig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Errassifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.04.032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05157776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg&#232;s-Abella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thibault-Duprey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourges-Abella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdaudhui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Trumel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DKCVMH9J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Braun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NZTQZ84-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05161519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavou&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Braun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peeters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Granat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12151" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNJNNSNM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Braun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geffr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourges Abella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trumel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L151GW2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05088089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mortier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Th&#233;ron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X13511811" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05161478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reynolds" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaucoret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Mourot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/javma.240.3.287" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deguillaume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dizien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4602" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651629v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Braun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/104063871102300225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2011.00287.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWN165Z1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2011.00333.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5QKLT50-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2009.00155.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1L5W9LL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2009.03.057" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJKTHQ7K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663799v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Friedrichs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Harr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2009.00179.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QM24NN9J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cabe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hp Lefebvre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Reynolds" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kg Boudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Faucher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palanch&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kueper" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2007.07.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNJXNLVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vergez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourges-Abella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Touron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lanore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Larroque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mouton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815896v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-1676.2006.tb02919.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Khazar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Carbillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hollain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacquiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prevot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raymond&#8208;letron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12356" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R&#233;gnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Semin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geffre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vop.12675" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621285v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trumel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Braun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638718790310" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monzali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Jeunesse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guerlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612x16628579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05151157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Geffr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lucarelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638717713793" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hourqueig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Errassifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.04.032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05157776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg&#232;s-Abella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thibault-Duprey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourges-Abella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdaudhui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Trumel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DKCVMH9J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Braun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NZTQZ84-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05161519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavou&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Braun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peeters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Granat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12151" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNJNNSNM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Braun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geffr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourges Abella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trumel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vcp.12065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1L151GW2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05088089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mortier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Th&#233;ron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X13511811" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05161478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Reynolds" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaucoret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Mourot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/javma.240.3.287" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deguillaume" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dizien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4602" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651629v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Braun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/104063871102300225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2011.00287.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWN165Z1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2011.00333.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5QKLT50-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2009.00155.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1L5W9LL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2009.03.057" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJKTHQ7K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663799v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Friedrichs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Harr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165X.2009.00179.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QM24NN9J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bs Reynolds" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kg Boudet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Faucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cabe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hp Lefebvre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palanch&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kueper" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2007.07.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNJXNLVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vergez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bourges-Abella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Touron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lanore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Larroque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mouton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815896v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-1676.2006.tb02919.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>