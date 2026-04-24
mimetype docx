--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -766,352 +766,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The revisited knockoffs method for variable selection in L 1 -penalized regressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natura 2000 forest habitats: climatic debt in lowlands and thermophilization in highlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémence Karmann</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (13), pp.3689-3701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03610918.2020.1775850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-020-02044-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903837v1</w:t>
+                <w:t xml:space="preserve">hal-03045938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natura 2000 forest habitats: climatic debt in lowlands and thermophilization in highlands</w:t>
+                <w:t xml:space="preserve">Performance study of change‐point detection thresholds for cumulative sum statistic in a sequential context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Maciejewski</w:t>
+                <w:t xml:space="preserve">Nassim Sahki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Kuhn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+                <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (13), pp.3689-3701. </w:t>
+              <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1-21, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-020-02044-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qre.2723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045938v1</w:t>
+                <w:t xml:space="preserve">hal-02389331v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance study of change‐point detection thresholds for cumulative sum statistic in a sequential context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The revisited knockoffs method for variable selection in L 1 -penalized regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Sahki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+                <w:t xml:space="preserve">Aurélie Gueudin-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
+                <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1-21, pp.21. </w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qre.2723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03610918.2020.1775850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389331v2</w:t>
+                <w:t xml:space="preserve">hal-02903837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The individual’s signature of telomere length distribution</w:t>
               </w:r>
@@ -2216,256 +2216,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric estimation of the jump rate for non-homogeneous marked renewal processes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Statistical analysis of grapevine mortality associated with esca or Eutypa dieback foliar expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Labenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.276 - 288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759062v1</w:t>
+                <w:t xml:space="preserve">hal-02648699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of grapevine mortality associated with esca or Eutypa dieback foliar expression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonparametric estimation of the jump rate for non-homogeneous marked renewal processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (4), pp.1204-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/12-AIHP503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648699v1</w:t>
+                <w:t xml:space="preserve">hal-00759062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry tests for Bifurcating Auto-Regressive Processes with missing data</w:t>
               </w:r>
@@ -3275,247 +3275,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00133006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Likelihood for generally coarsened observations from multi-state or counting process models.</w:t>
+                <w:t xml:space="preserve">Choice between Semi-parametric Estimators of Markov and Non-Markov Multi-state Models from Coarsened Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 34 (2), pp.432-450. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2006.00518.x⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 34 (1), pp.33-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2006.00536.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194266v1</w:t>
+                <w:t xml:space="preserve">hal-00194275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice between Semi-parametric Estimators of Markov and Non-Markov Multi-state Models from Coarsened Observations</w:t>
+                <w:t xml:space="preserve">Likelihood for generally coarsened observations from multi-state or counting process models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 34 (1), pp.33-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2006.00536.x⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 34 (2), pp.432-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2006.00518.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00194275v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likelihood for Generally Coarsened Observations from Multistate or Counting Process Models.</w:t>
               </w:r>
@@ -3609,351 +3609,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'expériences d'intervention biologique dans des cellules cancéreuses à partir de données temporelles d'expression de gènes</w:t>
+                <w:t xml:space="preserve">Dimension reduction methods based on FINE algorithm for clustering patients from flow cytometry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Rago</w:t>
+                <w:t xml:space="preserve">Walid Laziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vallat</w:t>
+                <w:t xml:space="preserve">Frédéric Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54es Journées de Statistique de la SFdS (JdS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jul 2023, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">ENBIS 2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENBIS, Sep 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408929v1</w:t>
+                <w:t xml:space="preserve">hal-04406413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de réduction de dimension basées sur l'algorithme FINE pour le clustering de patients à partir de données de cytométrie en flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Laziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54es Journées de Statistiques de la SFDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de Statistique, Jul 2023, Bruxelles (BEL), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension reduction methods based on FINE algorithm for clustering patients from flow cytometry data</w:t>
+                <w:t xml:space="preserve">Simulation d'expériences d'intervention biologique dans des cellules cancéreuses à partir de données temporelles d'expression de gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Laziri</w:t>
+                <w:t xml:space="preserve">Anouk Rago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS 2023 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENBIS, Sep 2023, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">54es Journées de Statistique de la SFdS (JdS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406413v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination et cartographie de la vulnérabilité des essences au changement climatique récent.</w:t>
               </w:r>
@@ -4064,77 +4064,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de ruptures dans les signaux EMG de l'activité musculaire du trapèze supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sahki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS 2021 - 52èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice / Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4366,77 +4366,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection statistique de rupture dans le cadre online</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sahki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS 2019 - 51èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4461,51 +4461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence de réseaux pour des données gaussiennes inflatées en zéros par double troncature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4556,77 +4556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New detection thresholds and stop rules for CUSUM online detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sahki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENBIS 2019 - 19th Annual Conference of the European Network for Business and Industrial Statistics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4651,51 +4651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode des knockoffs revisités pour la sélection de variables. Application à l'inférence de réseaux pour modèles inflatés en zéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4841,51 +4841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penalized ordinal logistic regression using cumulative logits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5025,502 +5025,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal modelling of the spread of chalara (illness of the ash tree) in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change-point detection methods in the online context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sahki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Fritsch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Marçais</w:t>
+                <w:t xml:space="preserve">Sophie Mézières-Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMStatistics 2018 - 11th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">ENBIS 2018 - 18th Annual Conference of the European Network for Business and Industrial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925454v1</w:t>
+                <w:t xml:space="preserve">hal-01915726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression logistique polytomique pénalisée à logits cumulatifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retours d'expériences autour de l'évaluation des objets connectés en santé, fiabilité et aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wantz Mézières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sahki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de statistique 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Saclay, France</w:t>
+              <w:t xml:space="preserve">1ères rencontres académiques de l’Evaluation des objets connectés en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929996v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change-point detection methods in the online context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sahki</w:t>
+                <w:t xml:space="preserve">Detection and modeling of the propagation regimes in fatigue crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Greciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mézières-Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENBIS 2018 - 18th Annual Conference of the European Network for Business and Industrial Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915726v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours d'expériences autour de l'évaluation des objets connectés en santé, fiabilité et aide à la décision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régression logistique polytomique pénalisée à logits cumulatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Karmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sahki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères rencontres académiques de l’Evaluation des objets connectés en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de statistique 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924979v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and modeling of the propagation regimes in fatigue crack propagation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal modelling of the spread of chalara (illness of the ash tree) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS 2018 - 18th Annual Conference of the European Network for Business and Industrial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">CMStatistics 2018 - 11th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942243v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregated methods for covariates selection and ranking in high-dimensional data under dependence</w:t>
               </w:r>
@@ -6670,722 +6670,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonparametric estimator of the jump rate for a general class of marked renewal processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+                <w:t xml:space="preserve">Test de la vraisemblance entre deux motifs de points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Labenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gegout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guerin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexto encuentro de Estadística Matemática BoSanTouVal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Castro Urdiales, Spain</w:t>
+              <w:t xml:space="preserve">1ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762913v1</w:t>
+                <w:t xml:space="preserve">hal-00717541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de markov caché pour la détection d'un mode de fonctionnement dégradé d'un équipement optronique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of fatigue crack propagation using Piecewise Deterministic Markov Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touzet-Cortina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Puiggali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ben Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda-Mu 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Engineering Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brazil. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755131v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de la vraisemblance entre deux motifs de points</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modèle de markov caché pour la détection d'un mode de fonctionnement dégradé d'un équipement optronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Prenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Lambda-Mu 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717541v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of fatigue crack propagation using Piecewise Deterministic Markov Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nonparametric estimator of the jump rate for a general class of marked renewal processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Azaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Engineering Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brazil. 6 p</w:t>
+              <w:t xml:space="preserve">Sexto encuentro de Estadística Matemática BoSanTouVal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Castro Urdiales, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762214v1</w:t>
+                <w:t xml:space="preserve">hal-00762913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation non-paramétrique de la loi conditionnelle des temps inter-sauts d'un PDMP</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse multi-arbres de l'asymétrie dans la division cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MAS 2012 Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées de statistiques JdS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762914v1</w:t>
+                <w:t xml:space="preserve">hal-00780097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-arbres de l'asymétrie dans la division cellulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation non-paramétrique de la loi conditionnelle des temps inter-sauts d'un PDMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de statistiques JdS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journées MAS 2012 Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780097v1</w:t>
+                <w:t xml:space="preserve">hal-00762914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of Grapevine Mortality Associated with Esca or Eutypa Dieback Foliar Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Guerin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7542,312 +7542,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcating autoregressive processes with missing data and application to cell division data</w:t>
+                <w:t xml:space="preserve">Limit Theorems for bifurcating autoregressive processes with missing data and application to cell division data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biometric Society Channel Network 3rd conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SIS 2011 Statistical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646334v1</w:t>
+                <w:t xml:space="preserve">hal-00646337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit theorems for bifurcating autoregressive processes with missing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifurcating autoregressive processes with missing data and application to cell division data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Applied Probability Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">International Biometric Society Channel Network 3rd conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617827v1</w:t>
+                <w:t xml:space="preserve">hal-00646334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit Theorems for bifurcating autoregressive processes with missing data and application to cell division data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limit theorems for bifurcating autoregressive processes with missing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIS 2011 Statistical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">The Applied Probability Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646337v1</w:t>
+                <w:t xml:space="preserve">hal-00617827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la Quantification Optimale à la méthode SIR</w:t>
               </w:r>
@@ -8125,204 +8125,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une définition générale de l'influence entre processus stochastiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Commenges</w:t>
+                <w:t xml:space="preserve">Asymptotic behavior of bifurcating autoregressive processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Mathematical models for cell division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00386867v1</w:t>
+                <w:t xml:space="preserve">hal-00366060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of bifurcating autoregressive processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bercu</w:t>
+                <w:t xml:space="preserve">Une définition générale de l'influence entre processus stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical models for cell division</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366060v1</w:t>
+                <w:t xml:space="preserve">inria-00386867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse asymptotique des processus autorégressifs de bifurcation par des méthodes de martingales.</w:t>
               </w:r>
@@ -8587,191 +8587,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions of ignorability for the likelihood inference of partially observed random process</w:t>
+                <w:t xml:space="preserve">Likelihood Formulae for generally coarsened observations from Multistate models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop in the honor of Niels Keiding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Statistical Modelling and Inference in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325890v1</w:t>
+                <w:t xml:space="preserve">hal-00325886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Likelihood Formulae for generally coarsened observations from Multistate models</w:t>
+                <w:t xml:space="preserve">Conditions of ignorability for the likelihood inference of partially observed random process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Modelling and Inference in Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">Workshop in the honor of Niels Keiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325886v1</w:t>
+                <w:t xml:space="preserve">hal-00325890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8789,77 +8789,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change-point detection method for the prediction of dreaded events during online monitoring of lung transplant patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sahki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual PhD students conference IAEM Lorraine, APIL 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10033,90 +10033,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic-statistical model for the expansion of ash dieback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10134,77 +10134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Lasso: a weighted Lasso designed for the integration of known regressors in linear model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Rago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10366,51 +10366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10572,51 +10572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10660,51 +10660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11560,51 +11560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Metzger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bochnakian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bastien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1837083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01142-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gueudin-Muller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Karmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2020.1775850" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maciejewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Kuhn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02044-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389331v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sahki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wantz-M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2723" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toupance" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36756-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095574v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0386" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2019.100361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Commenges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10985-015-9322-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marsalle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baysse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bihannic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prenat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925874v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.07.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Labrousse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-11602" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AIHP503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2012.04.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Saracco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2011.08.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-EJS643" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10985-009-9131-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gegout-Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aguilaniu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gl&#233;net" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maitre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2006.00536.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C82XF2V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2006.00518.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04408929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rago" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Laziri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966065v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poir&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorentz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Greciet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360968v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925454v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929996v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;zi&#232;res-Wantz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924979v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wantz M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942243v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojie Shi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394868v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218307v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Latocha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Abdessalem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touzet-Cortina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Puiggali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218314v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024607v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouawad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Semal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762227v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755131v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonneu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Guerin-Dubrana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762214v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762914v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762912v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646334v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646337v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643820v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touzet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elegbede" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494793v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325874v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325866v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325886v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398288v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Biret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696270v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2344/donnees-manquantes.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Anantharaman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bouard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ollivier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507338.ch6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107696v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363338v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940516v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690647v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04517255v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242595v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Benetos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coudray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757473v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269203v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799914v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939694v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Chakir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966903v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Metzger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bochnakian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bastien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1837083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01142-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maciejewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Kuhn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02044-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389331v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sahki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wantz-M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gueudin-Muller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Karmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2020.1775850" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toupance" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36756-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095574v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0386" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2019.100361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Commenges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10985-015-9322-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marsalle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baysse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bihannic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prenat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925874v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.07.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Labrousse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-11602" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759062v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AIHP503" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2012.04.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Saracco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2011.08.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-EJS643" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10985-009-9131-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gegout-Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aguilaniu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gl&#233;net" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maitre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2006.00536.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C82XF2V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194266v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2006.00518.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Laziri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04408929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rago" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966065v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poir&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorentz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Greciet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360968v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;zi&#232;res-Wantz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wantz M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942243v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929996v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925454v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojie Shi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394868v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218307v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Latocha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Abdessalem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touzet-Cortina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Puiggali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218314v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024607v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouawad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Semal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762227v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717541v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonneu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Guerin-Dubrana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755131v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762913v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780097v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762914v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762912v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646334v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643820v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touzet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elegbede" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494793v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386867v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325874v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325866v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325886v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325890v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398288v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Biret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696270v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2344/donnees-manquantes.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Anantharaman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bouard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ollivier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507338.ch6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107696v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363338v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940516v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690647v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04517255v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242595v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Benetos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coudray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757473v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269203v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799914v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939694v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Chakir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966903v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>