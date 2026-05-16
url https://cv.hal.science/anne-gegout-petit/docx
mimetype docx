--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -498,412 +498,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on tree mortality differs with tree social status</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seroprevalence of SARS-CoV-2, Symptom Profiles and Sero-Neutralization in a Suburban Area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
+                <w:t xml:space="preserve">Hélène Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bochnakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119048⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13061076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889520v2</w:t>
+                <w:t xml:space="preserve">hal-03269207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of SARS-CoV-2, Symptom Profiles and Sero-Neutralization in a Suburban Area, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change impact on tree mortality differs with tree social status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taccoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agathe Bochnakian</w:t>
+                <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (6), pp.1076. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 489, pp.119048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13061076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269207v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889520v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natura 2000 forest habitats: climatic debt in lowlands and thermophilization in highlands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The revisited knockoffs method for variable selection in L 1 -penalized regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Maciejewski</w:t>
+                <w:t xml:space="preserve">Aurélie Gueudin-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Kuhn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+                <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (13), pp.3689-3701. </w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-020-02044-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03610918.2020.1775850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045938v1</w:t>
+                <w:t xml:space="preserve">hal-02903837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance study of change‐point detection thresholds for cumulative sum statistic in a sequential context</w:t>
               </w:r>
@@ -987,503 +974,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389331v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The revisited knockoffs method for variable selection in L 1 -penalized regressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natura 2000 forest habitats: climatic debt in lowlands and thermophilization in highlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémence Karmann</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (13), pp.3689-3701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03610918.2020.1775850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-020-02044-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903837v1</w:t>
+                <w:t xml:space="preserve">hal-03045938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The individual’s signature of telomere length distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new centered spatio-temporal autologisticregression model with an application to local spread of plant diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Toupance</w:t>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Villemonais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shuxian Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36756-8⟩</w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, pp.100361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2019.100361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925000v1</w:t>
+                <w:t xml:space="preserve">hal-01926115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Background mortality drivers of European tree species : climate change matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taccoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1900), pp.20190386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2019.0386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new centered spatio-temporal autologisticregression model with an application to local spread of plant diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The individual’s signature of telomere length distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Toupance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Villemonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuxian Li</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eliane Albuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31, pp.100361. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2019.100361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36756-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926115v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stochastic system approach for estimating dynamic treatments effect</w:t>
               </w:r>
@@ -1554,974 +1554,974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Parametric estimation of the conditional distribution of the interjumping times for piecewise-deterministic Markov processes</w:t>
+                <w:t xml:space="preserve">Random coefficients bifurcating autoregressive processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Azaïs</w:t>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+                <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (4), pp.950-969. </w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18, pp.365-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sjos.12076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ps/2013042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103700v1</w:t>
+                <w:t xml:space="preserve">hal-00702357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random coefficients bifurcating autoregressive processes</w:t>
+                <w:t xml:space="preserve">Hidden Markov Model for the detection of a degraded operating mode of optronic equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+                <w:t xml:space="preserve">Camille Baysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Marsalle</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Prenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702357v1</w:t>
+                <w:t xml:space="preserve">hal-00763963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Markov Model for the detection of a degraded operating mode of optronic equipment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonparametric estimation of the jump rate for piecewise-deterministic Markov processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bihannic</w:t>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, A paraître</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763963v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric estimation of the jump rate for piecewise-deterministic Markov processes</w:t>
+                <w:t xml:space="preserve">Statistical study of asymmetry in cell lineage data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Azaïs</w:t>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+                <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.15-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2013.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925874v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of asymmetry in cell lineage data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+                <w:t xml:space="preserve">Non-Parametric estimation of the conditional distribution of the interjumping times for piecewise-deterministic Markov processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 69, pp.15-39. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (4), pp.950-969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2013.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sjos.12076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702359v1</w:t>
+                <w:t xml:space="preserve">hal-01103700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the grapevines mortality associated Esca or Eutypa dieback foliar expression.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis of grapevine mortality associated with esca or Eutypa dieback foliar expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Labenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 52 (2), pp.276-288. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.276 - 288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933308v1</w:t>
+                <w:t xml:space="preserve">hal-02648699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of grapevine mortality associated with esca or Eutypa dieback foliar expression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonparametric estimation of the jump rate for non-homogeneous marked renewal processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (4), pp.1204-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/12-AIHP503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648699v1</w:t>
+                <w:t xml:space="preserve">hal-00759062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric estimation of the jump rate for non-homogeneous marked renewal processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical analysis of the grapevines mortality associated Esca or Eutypa dieback foliar expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Labenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (4), pp.1204-1231. </w:t>
+              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.276-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/12-AIHP503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14601/Phytopathol_Mediterr-11602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759062v1</w:t>
+                <w:t xml:space="preserve">hal-00933308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry tests for Bifurcating Auto-Regressive Processes with missing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 82 (7), pp.1439-1444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2568,51 +2568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal quantization applied to Sliced Inverse Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,77 +2659,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters estimation for asymmetric bifurcating autoregressive processes with missing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5, pp.1313-1353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2848,204 +2848,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general dynamical statistical model with causal interpretation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic analysis for bifurcating autoregressive processes via a martingale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gegout-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 71, pp.1-18</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (87), pp.2492-2526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194281v1</w:t>
+                <w:t xml:space="preserve">hal-00293341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis for bifurcating autoregressive processes via a martingale approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A general dynamical statistical model with causal interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gegout-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 14 (87), pp.2492-2526</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293341v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO and NO lung transfer, membrane conductance and capillary lung volume in a wide healthy european population: effects of age</w:t>
               </w:r>
@@ -3146,376 +3146,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice between semi-parametric estimators of Markov and non-Markov multi-state models from coarsened observations</w:t>
+                <w:t xml:space="preserve">Choice between Semi-parametric Estimators of Markov and Non-Markov Multi-state Models from Coarsened Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 34, pp.33-52. </w:t>
+              <w:t xml:space="preserve">, 2007, 34 (1), pp.33-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2006.00536.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00133006v1</w:t>
+                <w:t xml:space="preserve">hal-00194275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice between Semi-parametric Estimators of Markov and Non-Markov Multi-state Models from Coarsened Observations</w:t>
+                <w:t xml:space="preserve">Likelihood for generally coarsened observations from multi-state or counting process models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 34 (1), pp.33-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2006.00536.x⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 34 (2), pp.432-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2006.00518.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194275v1</w:t>
+                <w:t xml:space="preserve">hal-00194266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Likelihood for generally coarsened observations from multi-state or counting process models.</w:t>
+                <w:t xml:space="preserve">Choice between semi-parametric estimators of Markov and non-Markov multi-state models from coarsened observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 34 (2), pp.432-450. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 34, pp.33-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2006.00536.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2006.00518.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00194266v1</w:t>
+                <w:t xml:space="preserve">inserm-00133006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likelihood for Generally Coarsened Observations from Multistate or Counting Process Models.</w:t>
               </w:r>
@@ -3609,381 +3609,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension reduction methods based on FINE algorithm for clustering patients from flow cytometry data</w:t>
+                <w:t xml:space="preserve">Simulation d'expériences d'intervention biologique dans des cellules cancéreuses à partir de données temporelles d'expression de gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Laziri</w:t>
+                <w:t xml:space="preserve">Anouk Rago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS 2023 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENBIS, Sep 2023, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">54es Journées de Statistique de la SFdS (JdS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406413v1</w:t>
+                <w:t xml:space="preserve">hal-04408929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de réduction de dimension basées sur l'algorithme FINE pour le clustering de patients à partir de données de cytométrie en flux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Dimension reduction methods based on FINE algorithm for clustering patients from flow cytometry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Laziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Allemand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54es Journées de Statistiques de la SFDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de Statistique, Jul 2023, Bruxelles (BEL), Belgique</w:t>
+              <w:t xml:space="preserve">ENBIS 2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENBIS, Sep 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406372v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'expériences d'intervention biologique dans des cellules cancéreuses à partir de données temporelles d'expression de gènes</w:t>
+                <w:t xml:space="preserve">Méthodes de réduction de dimension basées sur l'algorithme FINE pour le clustering de patients à partir de données de cytométrie en flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Rago</w:t>
+                <w:t xml:space="preserve">Walid Laziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+                <w:t xml:space="preserve">Frédéric Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vallat</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54es Journées de Statistique de la SFdS (JdS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jul 2023, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">54es Journées de Statistiques de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de Statistique, Jul 2023, Bruxelles (BEL), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408929v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination et cartographie de la vulnérabilité des essences au changement climatique récent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taccoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4278,1249 +4278,1249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation de méthodes statistiques pour la sélection de variables corrélées, en grande dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
+                <w:t xml:space="preserve">New detection thresholds and stop rules for CUSUM online detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sahki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS 2019 - 51emes Journées de Statistique de la SFDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vandoeuvre-les-Nancy, France</w:t>
+              <w:t xml:space="preserve">ENBIS 2019 - 19th Annual Conference of the European Network for Business and Industrial Statistics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360974v1</w:t>
+                <w:t xml:space="preserve">hal-02289501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection statistique de rupture dans le cadre online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sahki</w:t>
+                <w:t xml:space="preserve">Méthode des knockoffs revisités pour la sélection de variables. Application à l'inférence de réseaux pour modèles inflatés en zéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS 2019 - 51èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées NETBIO Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289680v1</w:t>
+                <w:t xml:space="preserve">hal-02354748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence de réseaux pour des données gaussiennes inflatées en zéros par double troncature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Karmann</w:t>
+                <w:t xml:space="preserve">Régression polynomiale par morceaux sous contrainte de régularité pour la propagation de fissures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Greciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de statistique 2019</w:t>
+              <w:t xml:space="preserve">JdS 2019 - 51èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335105v1</w:t>
+                <w:t xml:space="preserve">hal-02172747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New detection thresholds and stop rules for CUSUM online detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sahki</w:t>
+                <w:t xml:space="preserve">Penalized ordinal logistic regression using cumulative logits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS 2019 - 19th Annual Conference of the European Network for Business and Industrial Statistics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journée scientifique FCH : "Méthodes et modèles pour comprendre les réseaux biologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289501v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode des knockoffs revisités pour la sélection de variables. Application à l'inférence de réseaux pour modèles inflatés en zéro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Karmann</w:t>
+                <w:t xml:space="preserve">Agrégation de méthodes statistiques pour la sélection de variables corrélées et en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées NETBIO Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saclay, France</w:t>
+              <w:t xml:space="preserve">Séminaire AgroParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354748v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression polynomiale par morceaux sous contrainte de régularité pour la propagation de fissures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Azaïs</w:t>
+                <w:t xml:space="preserve">Détection statistique de rupture dans le cadre online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sahki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS 2019 - 51èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172747v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penalized ordinal logistic regression using cumulative logits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Inférence de réseaux pour des données gaussiennes inflatées en zéros par double troncature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique FCH : "Méthodes et modèles pour comprendre les réseaux biologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées de statistique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354731v1</w:t>
+                <w:t xml:space="preserve">hal-02335105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation de méthodes statistiques pour la sélection de variables corrélées et en grande dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Bastien</w:t>
+                <w:t xml:space="preserve">Agrégation de méthodes statistiques pour la sélection de variables corrélées, en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AgroParisTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">JdS 2019 - 51emes Journées de Statistique de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vandoeuvre-les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360968v1</w:t>
+                <w:t xml:space="preserve">hal-02360974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change-point detection methods in the online context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal modelling of the spread of chalara (illness of the ash tree) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mézières-Wantz</w:t>
+                <w:t xml:space="preserve">Coralie Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS 2018 - 18th Annual Conference of the European Network for Business and Industrial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">CMStatistics 2018 - 11th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915726v1</w:t>
+                <w:t xml:space="preserve">hal-01925454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours d'expériences autour de l'évaluation des objets connectés en santé, fiabilité et aide à la décision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and modeling of the propagation regimes in fatigue crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Greciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sahki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères rencontres académiques de l’Evaluation des objets connectés en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ENBIS 2018 - 18th Annual Conference of the European Network for Business and Industrial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924979v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and modeling of the propagation regimes in fatigue crack propagation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retours d'expériences autour de l'évaluation des objets connectés en santé, fiabilité et aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wantz Mézières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sahki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS 2018 - 18th Annual Conference of the European Network for Business and Industrial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">1ères rencontres académiques de l’Evaluation des objets connectés en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942243v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régression logistique polytomique pénalisée à logits cumulatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de statistique 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal modelling of the spread of chalara (illness of the ash tree) in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change-point detection methods in the online context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sahki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Marçais</w:t>
+                <w:t xml:space="preserve">Sophie Mézières-Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMStatistics 2018 - 11th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">ENBIS 2018 - 18th Annual Conference of the European Network for Business and Industrial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925454v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregated methods for covariates selection and ranking in high-dimensional data under dependence</w:t>
               </w:r>
@@ -5735,51 +5735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step centered spatio-temporal auto-logistic regression model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuxian Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SADA416, Applied Statistics for Development in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Cotonou, Benin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5886,51 +5886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modelling and prediction of fatigue crack propagation using piecewise-deterministic Markov processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ben Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6001,217 +6001,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial temporal modelling of esca grapevine disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shuxian Li</w:t>
+                <w:t xml:space="preserve">Numerical method for optimal stopping of PDMP and maintenance optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gegout-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIES 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">International Workshop on Applied Probability IWAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218314v1</w:t>
+                <w:t xml:space="preserve">hal-01024607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical method for optimal stopping of PDMP and maintenance optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Gegout-Petit</w:t>
+                <w:t xml:space="preserve">Spatial temporal modelling of esca grapevine disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuxian Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Applied Probability IWAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">TIES 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024607v1</w:t>
+                <w:t xml:space="preserve">hal-01218314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the singing acoustic cues in the perception of broad affect dimensions</w:t>
               </w:r>
@@ -6305,103 +6305,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la maintenance d'un équipement optronique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Baysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toulouse, France. pp.1-6</w:t>
@@ -6430,103 +6430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance Optimisation of Optronic Equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Baysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prognostics and System Health Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Milan, Italy. pp.709-714</w:t>
@@ -6549,148 +6549,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a degraded operating mode of optronic equipment using Hidden Markov Model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nonparametric estimator of the jump rate for a general class of marked renewal processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSAM 11 / ESREL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Finland. 6p</w:t>
+              <w:t xml:space="preserve">Sexto encuentro de Estadística Matemática BoSanTouVal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Castro Urdiales, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762227v1</w:t>
+                <w:t xml:space="preserve">hal-00762913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test de la vraisemblance entre deux motifs de points</w:t>
               </w:r>
@@ -6715,51 +6689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gegout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Guerin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6849,51 +6823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Puiggali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ben Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Engineering Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Brazil. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6918,103 +6892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de markov caché pour la détection d'un mode de fonctionnement dégradé d'un équipement optronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Baysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lambda-Mu 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tours, France</w:t>
@@ -7037,873 +7011,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonparametric estimator of the jump rate for a general class of marked renewal processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse multi-arbres de l'asymétrie dans la division cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Azaïs</w:t>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+                <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexto encuentro de Estadística Matemática BoSanTouVal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Castro Urdiales, Spain</w:t>
+              <w:t xml:space="preserve">Journées de statistiques JdS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762913v1</w:t>
+                <w:t xml:space="preserve">hal-00780097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-arbres de l'asymétrie dans la division cellulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation non-paramétrique de la loi conditionnelle des temps inter-sauts d'un PDMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de statistiques JdS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journées MAS 2012 Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780097v1</w:t>
+                <w:t xml:space="preserve">hal-00762914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation non-paramétrique de la loi conditionnelle des temps inter-sauts d'un PDMP</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical Analysis of Grapevine Mortality Associated with Esca or Eutypa Dieback Foliar Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guerin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Labenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MAS 2012 Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Grapevine Trunk Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762914v1</w:t>
+                <w:t xml:space="preserve">hal-00762208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Grapevine Mortality Associated with Esca or Eutypa Dieback Foliar Expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation non-paramétrique du taux de saut d'un processus de renouvellement marqué non-homogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Grapevine Trunk Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">44èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.session Processus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762208v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation non-paramétrique du taux de saut d'un processus de renouvellement marqué non-homogène</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of a degraded operating mode of optronic equipment using Hidden Markov Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Prenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.session Processus</w:t>
+              <w:t xml:space="preserve">PSAM 11 / ESREL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Finland. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762912v1</w:t>
+                <w:t xml:space="preserve">hal-00762227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit Theorems for bifurcating autoregressive processes with missing data and application to cell division data</w:t>
+                <w:t xml:space="preserve">Bifurcating autoregressive processes with missing data and application to cell division data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIS 2011 Statistical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">International Biometric Society Channel Network 3rd conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646337v1</w:t>
+                <w:t xml:space="preserve">hal-00646334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcating autoregressive processes with missing data and application to cell division data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limit theorems for bifurcating autoregressive processes with missing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biometric Society Channel Network 3rd conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The Applied Probability Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646334v1</w:t>
+                <w:t xml:space="preserve">hal-00617827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit theorems for bifurcating autoregressive processes with missing data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Limit Theorems for bifurcating autoregressive processes with missing data and application to cell division data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Applied Probability Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">SIS 2011 Statistical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617827v1</w:t>
+                <w:t xml:space="preserve">hal-00646337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la Quantification Optimale à la méthode SIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Gammarth, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7941,51 +7941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation, simulation et prévision d'un modèle de propagation de fissures par des processus markoviens déterministes par morceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8036,77 +8036,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse asymptotique des processus autoregressifs de bifurcation avec données manquantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8125,260 +8125,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of bifurcating autoregressive processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bercu</w:t>
+                <w:t xml:space="preserve">Une définition générale de l'influence entre processus stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical models for cell division</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366060v1</w:t>
+                <w:t xml:space="preserve">inria-00386867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une définition générale de l'influence entre processus stochastiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Commenges</w:t>
+                <w:t xml:space="preserve">Asymptotic behavior of bifurcating autoregressive processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte de Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Mathematical models for cell division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00386867v1</w:t>
+                <w:t xml:space="preserve">hal-00366060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse asymptotique des processus autorégressifs de bifurcation par des méthodes de martingales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bercu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS de la SMAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8416,64 +8416,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Analysis for Bifurcating Autoregressive Processes via a martingale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bercu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8498,64 +8498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the asymptotic behavior of bifurcating autoregressive processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8587,191 +8587,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Likelihood Formulae for generally coarsened observations from Multistate models</w:t>
+                <w:t xml:space="preserve">Conditions of ignorability for the likelihood inference of partially observed random process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Modelling and Inference in Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">Workshop in the honor of Niels Keiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325886v1</w:t>
+                <w:t xml:space="preserve">hal-00325890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions of ignorability for the likelihood inference of partially observed random process</w:t>
+                <w:t xml:space="preserve">Likelihood Formulae for generally coarsened observations from Multistate models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop in the honor of Niels Keiding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Statistical Modelling and Inference in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325890v1</w:t>
+                <w:t xml:space="preserve">hal-00325886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8884,77 +8884,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle markovien déterministe par morceaux caché pour la propagation de fissure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Greciet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gegout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Biret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9173,51 +9173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gegout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9405,77 +9405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture detection in fatigue crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Greciet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Azaïs; Florian Bouguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Inference for Piecewise-deterministic Markov Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.173-207, 2018, 978-1-786-30302-8. </w:t>
@@ -9539,51 +9539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gegout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Semal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9662,90 +9662,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de maintenance d'un équipement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Baysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9900,51 +9900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modelling and simulation of fatigue crack propagation using piecewise-deterministic Markov processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10033,90 +10033,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic-statistical model for the expansion of ash dieback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10134,77 +10134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Lasso: a weighted Lasso designed for the integration of known regressors in linear model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Rago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10274,51 +10274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lenôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Toupance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10366,51 +10366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10441,64 +10441,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalence of SARS-CoV-2, symptom profiles and seroneutralization during the first COVID-19 wave in a suburban area, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bochnakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10572,51 +10572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10660,51 +10660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10836,64 +10836,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric estimation of the conditional distribution of the inter-jumping times for piecewise-deterministic Markov processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10995,51 +10995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaojie Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gegout-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Nancy Grand-Est, équipe BIGS. 2017, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11183,77 +11183,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects aléatoires de la propagation de fissures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Azaïs</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoîte de Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11329,51 +11329,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la statistique des processus : modélisation et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gegout-Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université Sciences et Technologies - Bordeaux I, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11560,51 +11560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Metzger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bochnakian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bastien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1837083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01142-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maciejewski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Kuhn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02044-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389331v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sahki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wantz-M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gueudin-Muller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Karmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2020.1775850" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toupance" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36756-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095574v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0386" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2019.100361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Commenges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10985-015-9322-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marsalle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baysse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bihannic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prenat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925874v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.07.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Labrousse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-11602" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759062v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AIHP503" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2012.04.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Saracco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2011.08.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-EJS643" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10985-009-9131-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gegout-Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aguilaniu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gl&#233;net" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maitre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2006.00536.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C82XF2V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194266v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2006.00518.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Laziri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04408929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rago" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966065v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poir&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorentz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289501v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Greciet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360968v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;zi&#232;res-Wantz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wantz M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942243v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929996v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925454v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojie Shi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394868v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218307v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Latocha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Abdessalem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touzet-Cortina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Puiggali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218314v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024607v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouawad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Semal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762227v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717541v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonneu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Guerin-Dubrana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755131v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762913v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780097v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762914v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762912v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646334v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643820v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touzet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elegbede" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494793v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366060v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386867v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325874v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325866v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325886v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325890v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398288v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Biret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696270v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2344/donnees-manquantes.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Anantharaman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bouard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ollivier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507338.ch6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107696v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363338v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940516v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690647v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04517255v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242595v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Benetos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coudray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757473v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269203v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799914v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939694v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Chakir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966903v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Metzger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bochnakian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bastien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2020.1837083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01142-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jeulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gueudin-Muller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Karmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2020.1775850" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389331v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sahki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wantz-M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maciejewski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Kuhn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02044-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuxian Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2019.100361" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095574v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toupance" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Germain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36756-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Commenges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10985-015-9322-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te de Saporta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marsalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013042" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baysse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bihannic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prenat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.07.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12076" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Labrousse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bastien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-AIHP503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933308v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-11602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2012.04.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Saracco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2011.08.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-EJS643" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10985-009-9131-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gegout-Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aguilaniu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gl&#233;net" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;nard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maitre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2006.00536.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C82XF2V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2006.00518.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133006v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04408929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rago" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406413v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Laziri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966065v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poir&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorentz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354748v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Greciet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354731v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289680v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335105v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360974v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925454v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fritsch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942243v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wantz M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915726v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;zi&#232;res-Wantz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojie Shi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394868v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218307v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Latocha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Abdessalem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touzet-Cortina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Puiggali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouawad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Semal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717541v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonneu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Guerin-Dubrana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755131v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780097v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762914v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646334v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646337v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643820v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touzet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elegbede" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494793v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386867v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325874v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325866v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325886v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398288v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Biret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696270v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2344/donnees-manquantes.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518915v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Anantharaman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bouard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ollivier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507338.ch6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107696v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363338v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940516v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690647v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04517255v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242595v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Benetos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coudray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757473v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269203v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799914v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939694v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Chakir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966903v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>