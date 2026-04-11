--- v0 (2026-03-06)
+++ v1 (2026-04-11)
@@ -1469,217 +1469,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting molecular footprint of local adaptation in Zymoseptoria tritici</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolution provided by microsatellite markers in detecting population structure of the wheat pathogen Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Genissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian L. Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECFG13 European conference on fungal genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, PARIS LA VILLETTE, France. p.509, 2016</w:t>
+              <w:t xml:space="preserve">ECFG13. European conference on fungal genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, PARIS LA VILLETTE, France. p.515, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792403v1</w:t>
+                <w:t xml:space="preserve">hal-02794992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution provided by microsatellite markers in detecting population structure of the wheat pathogen Zymoseptoria tritici</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting molecular footprint of local adaptation in Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Genissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian L. Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECFG13. European conference on fungal genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, PARIS LA VILLETTE, France. p.515, 2016</w:t>
+              <w:t xml:space="preserve">ECFG13 European conference on fungal genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, PARIS LA VILLETTE, France. p.509, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794992v1</w:t>
+                <w:t xml:space="preserve">hal-02792403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics of Xanthomonas campestris pv campestris: shedding light on plant pathogen co-evolution.</w:t>
               </w:r>
@@ -2261,51 +2261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-25-0077-TA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Feurtey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mcdonald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Milgate" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Solomon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36674-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J Jallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.573829" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01301" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-93.6.1588" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Nada&#239;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouanin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Noel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert-Siegwald" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-25-0077-TA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Feurtey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Mcdonald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Milgate" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Solomon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36674-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J Jallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.573829" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01301" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raymond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-0493-93.6.1588" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Nada&#239;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouanin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794992v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792403v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Noel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert-Siegwald" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>