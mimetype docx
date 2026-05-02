--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Gensane </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCTION : DES PARLERS (DES) MARGINAUX ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marges mises en mots. Discours, pratiques, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie du marginal. De l'emprunt à la langue rromani dans l'argot du malfaiteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marges mises en mots. Discours, pratiques, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Des marges mises en mots. Discours, pratiques, représentations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser le Français Contemporain des Cités : Proposition d’analyse de témoignages en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues romanes non standard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Argot »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enter Lil Boël’s World. Shown in the Preface to La Fosse Commune des Misères (1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Lodziensis. Folia Litteraria Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (20), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/1505-9065.20.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Argot et misogynie : un fantasme ? La métaphore de la femme mise à l’étude »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’activité épilinguistique de jeunes argotiers : des masques identitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37587/ref.2023.1.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Robert Desnos, « jusqu'aux ribouis, jusqu'au battant, jusqu'aux engonces » : considérations littéraire et argotologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.117 - 128. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2021.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les soliloques se baladent ; Quelle traduction pour quelle poésie en argot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l'argot carcéral actuel à partir de textes de B.James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argotica : revue internationale d'études argotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Praxis linguistique mise en mots : Pratiques et Représentations Proposition théorique et pratique d’analyse d’un discours d’adolescents en milieu scolaire particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Autour des phénomènes rap et argot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37587/ref.2021.1.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Jean-Pierre Goudaillier, Comment tu tchatches ! Dictionnaire du français contemporain des cités, Paris, Maisonneuve & Larose|Hémisphères, 2019, 310 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Vîrus x Jehan-Rictus, Les soliloques du pauvre, Paris : Au diable vauvert, Coll. « Musique », 2017, 80 p. + CD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId26"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Gensane </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCTION : DES PARLERS (DES) MARGINAUX ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marges mises en mots. Discours, pratiques, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie du marginal. De l'emprunt à la langue rromani dans l'argot du malfaiteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des marges mises en mots. Discours, pratiques, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Des marges mises en mots. Discours, pratiques, représentations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser le Français Contemporain des Cités : Proposition d’analyse de témoignages en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues romanes non standard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Argot »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rap and verbal neology : a contrastive study of English linguistic assimilation in Polish, Czech, and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Napieralski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Němcová Polická</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Czerwińska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1-2), pp.75-93. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2025.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enter Lil Boël’s World. Shown in the Preface to La Fosse Commune des Misères (1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Lodziensis. Folia Litteraria Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (20), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/1505-9065.20.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rap and verbal neology: exploring lexicogenic processes in a contemporary French corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Napieralski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1-2), pp.141-157. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2025.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Argot et misogynie : un fantasme ? La métaphore de la femme mise à l’étude »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’activité épilinguistique de jeunes argotiers : des masques identitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37587/ref.2023.1.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Robert Desnos, « jusqu'aux ribouis, jusqu'au battant, jusqu'aux engonces » : considérations littéraire et argotologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.117 - 128. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2021.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les soliloques se baladent ; Quelle traduction pour quelle poésie en argot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender l'argot carcéral actuel à partir de textes de B.James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argotica : revue internationale d'études argotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Praxis linguistique mise en mots : Pratiques et Représentations Proposition théorique et pratique d’analyse d’un discours d’adolescents en milieu scolaire particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Autour des phénomènes rap et argot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37587/ref.2021.1.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Jean-Pierre Goudaillier, Comment tu tchatches ! Dictionnaire du français contemporain des cités, Paris, Maisonneuve & Larose|Hémisphères, 2019, 310 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Vîrus x Jehan-Rictus, Les soliloques du pauvre, Paris : Au diable vauvert, Coll. « Musique », 2017, 80 p. + CD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gensane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId33"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gensane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494729v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718165v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346095v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.20.1.05" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37587/ref.2023.1.00" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2021.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718150v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718124v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37587/ref.2021.1.15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gensane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494729v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718165v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Napieralski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena N&#283;mcov&#225; Polick&#225;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Czerwi&#324;ska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2025.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1505-9065.20.1.05" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2025.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37587/ref.2023.1.00" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2021.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37587/ref.2021.1.15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>