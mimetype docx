--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -913,429 +913,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete protocol for whole-genome sequencing of virus from clinical samples: Application to coronavirus OC43</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The C-terminal domain of the MERS coronavirus M protein contains a trans -Golgi network localization signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Touzet</w:t>
+                <w:t xml:space="preserve">Anabelle Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lowiese Desmarets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Danneels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (39), pp.14406-14421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.008964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167880v1</w:t>
+                <w:t xml:space="preserve">hal-02323043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Evaluation of a Hybrid Course in Clinical Virology at a Faculty of Pharmacy in Lille, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile-Marie Aliouat</w:t>
+                <w:t xml:space="preserve">A complete protocol for whole-genome sequencing of virus from clinical samples: Application to coronavirus OC43</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Beury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fléchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Varré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Carnoy</w:t>
+                <w:t xml:space="preserve">Hélène Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (1), pp.e10766. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 531, pp.141-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/10766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266806v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-terminal domain of the MERS coronavirus M protein contains a trans -Golgi network localization signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Evaluation of a Hybrid Course in Clinical Virology at a Faculty of Pharmacy in Lille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabelle Perrier</w:t>
+                <w:t xml:space="preserve">Pascal Odou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Bonnin</w:t>
+                <w:t xml:space="preserve">El Moukhtar Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowiese Desmarets</w:t>
+                <w:t xml:space="preserve">Cécile-Marie Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Danneels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Goffard</w:t>
+                <w:t xml:space="preserve">Christophe Carnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 294 (39), pp.14406-14421. </w:t>
+              <w:t xml:space="preserve">JMIR Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.e10766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.008964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/10766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323043v1</w:t>
+                <w:t xml:space="preserve">hal-02266806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis E Virus Lifecycle and Identification of 3 Forms of the ORF2 Capsid Protein</w:t>
               </w:r>
@@ -1455,64 +1455,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCoV-229E spike protein fusion activation by trypsin-like serine proteases is mediated by proteolytic processing in the S2′ region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Danneels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4257,51 +4257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428231v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orfeas-Evangelos Plastiras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bouquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecoeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04872952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deramoudt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinturaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goffard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-109574" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04692300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Raczkiewicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Martin de Fourchambault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2024.101165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Alexandre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15071571" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04473970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Kazali Alidjinou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Corroyer-Simovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuotto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miczek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.10.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fl&#233;chon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2019.104206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.03.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Odou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Moukhtar Aliouat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Marie Aliouat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10766" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Perrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bonnin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowiese Desmarets" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Danneels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.008964" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montpellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Wychowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim M Sayed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.09.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubuisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Benamrouz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guyot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Baydoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189422" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vandoolaeghe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Blaizot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Boudiguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dei Cas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13010-015-0032-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266758v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arthur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Michaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122937" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poissy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kipnis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088716" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Herwegh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Engelmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2014.02.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Mansouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ettahar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(13)60982-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famara Sane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Soumillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hober" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ja&#239;dane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Gharbi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.647" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEBDEC2BB036977B22B5F7C849757CB36C9A2ECB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266788v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desailloud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Page" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kairis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fronval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2265.2008.03331.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V4GFQCQD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Chehadeh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lobert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Lazrek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21171" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AF3CCC5AF50EF9D7203B50BBB0CDE1578F64579/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183316v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lavie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.009.071" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Helle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duverlie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mckeating" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00127-07" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266800v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyanne Gault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rozenberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Moret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-005-0054-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWTZP7HT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266798v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schanen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Karquel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2005.10.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FP0V1BZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Callens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Lucas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.22.13882-13891.2005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266803v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Ajana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G&#233;rard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viget" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkh006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(03)00004-X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0RT5T5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105508v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428231v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orfeas-Evangelos Plastiras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bouquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecoeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04872952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deramoudt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinturaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goffard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-109574" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04692300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Raczkiewicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Martin de Fourchambault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2024.101165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Alexandre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15071571" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04473970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Kazali Alidjinou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Corroyer-Simovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuotto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miczek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.10.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fl&#233;chon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2019.104206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Perrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bonnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowiese Desmarets" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Danneels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.008964" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.03.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Odou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Moukhtar Aliouat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Marie Aliouat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10766" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montpellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Wychowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim M Sayed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.09.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubuisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Benamrouz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guyot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Baydoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189422" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vandoolaeghe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Blaizot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Boudiguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dei Cas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13010-015-0032-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266758v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arthur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Michaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122937" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poissy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kipnis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088716" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Herwegh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Engelmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2014.02.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Mansouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ettahar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(13)60982-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famara Sane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Soumillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hober" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ja&#239;dane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Gharbi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.647" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEBDEC2BB036977B22B5F7C849757CB36C9A2ECB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266788v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desailloud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Page" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kairis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fronval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2265.2008.03331.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V4GFQCQD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Chehadeh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lobert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Lazrek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21171" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AF3CCC5AF50EF9D7203B50BBB0CDE1578F64579/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183316v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lavie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.009.071" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Helle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duverlie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mckeating" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00127-07" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266800v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyanne Gault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rozenberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Moret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-005-0054-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWTZP7HT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266798v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schanen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Karquel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2005.10.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FP0V1BZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Callens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Lucas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.22.13882-13891.2005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266803v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Ajana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G&#233;rard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viget" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkh006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(03)00004-X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0RT5T5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105508v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>