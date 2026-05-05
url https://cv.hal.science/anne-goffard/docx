--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -3167,815 +3167,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative sequence analysis of US28 gene of human cytomegalovirus strains isolated from HIV-positive patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of hepatitis C virus antibodies and RNA among medicolegal autopsy cases in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Lazrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyanne Gault</w:t>
+                <w:t xml:space="preserve">Cécile Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Rozenberg</w:t>
+                <w:t xml:space="preserve">Cyrille Karquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Moret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Hober</w:t>
+                <w:t xml:space="preserve">Laurence Bocket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33 (2), pp.175-181. </w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (1), pp.55-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11262-005-0054-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2005.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266800v1</w:t>
+                <w:t xml:space="preserve">hal-02266798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of hepatitis C virus antibodies and RNA among medicolegal autopsy cases in Northern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative sequence analysis of US28 gene of human cytomegalovirus strains isolated from HIV-positive patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Schanen</w:t>
+                <w:t xml:space="preserve">Elyanne Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Karquel</w:t>
+                <w:t xml:space="preserve">Flore Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bocket</w:t>
+                <w:t xml:space="preserve">Nicole Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 55 (1), pp.55-58. </w:t>
+              <w:t xml:space="preserve">Virus Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (2), pp.175-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2005.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11262-005-0054-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266798v1</w:t>
+                <w:t xml:space="preserve">hal-02266800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of N-linked glycans in the functions of hepatitis C virus envelope glycoproteins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viral Protein VP4 Is a Target of Human Antibodies Enhancing Coxsackievirus B4- and B3-Induced Synthesis of Alpha Interferon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Chehadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Callens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cosset François-Loïc</w:t>
+                <w:t xml:space="preserve">Bernadette Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 79, pp.8400-8409</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 79 (22), pp.13882-13891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.79.22.13882-13891.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105458v1</w:t>
+                <w:t xml:space="preserve">hal-02266801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral Protein VP4 Is a Target of Human Antibodies Enhancing Coxsackievirus B4- and B3-Induced Synthesis of Alpha Interferon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of N-linked glycans in the functions of hepatitis C virus envelope glycoproteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Lucas</w:t>
+                <w:t xml:space="preserve">Birke Bartosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Czeslaw Wychowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 79 (22), pp.13882-13891. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 79, pp.8400-8409</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266801v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thymidine analogue mutations in antiretroviral-naive HIV-1 patients on triple therapy including either zidovudine or stavudine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycosylation of hepatitis C virus envelope proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkh006⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 85 (3-4), pp.295-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0300-9084(03)00004-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266803v1</w:t>
+                <w:t xml:space="preserve">hal-02266804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosylation of hepatitis C virus envelope proteins.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thymidine analogue mutations in antiretroviral-naive HIV-1 patients on triple therapy including either zidovudine or stavudine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bocket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Ajana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Viget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0300-9084(03)00004-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 53 (1), pp.89-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkh006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02266804v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4257,51 +4257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428231v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orfeas-Evangelos Plastiras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bouquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecoeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04872952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deramoudt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinturaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goffard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-109574" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04692300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Raczkiewicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Martin de Fourchambault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2024.101165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Alexandre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15071571" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04473970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Kazali Alidjinou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Corroyer-Simovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuotto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miczek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.10.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fl&#233;chon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2019.104206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Perrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bonnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowiese Desmarets" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Danneels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.008964" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.03.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Odou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Moukhtar Aliouat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Marie Aliouat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10766" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montpellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Wychowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim M Sayed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.09.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubuisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Benamrouz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guyot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Baydoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189422" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vandoolaeghe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Blaizot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Boudiguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dei Cas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13010-015-0032-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266758v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arthur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Michaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122937" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poissy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kipnis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088716" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Herwegh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Engelmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2014.02.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Mansouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ettahar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(13)60982-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famara Sane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Soumillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hober" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ja&#239;dane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Gharbi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.647" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEBDEC2BB036977B22B5F7C849757CB36C9A2ECB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266788v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desailloud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Page" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kairis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fronval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2265.2008.03331.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V4GFQCQD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Chehadeh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lobert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Lazrek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21171" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AF3CCC5AF50EF9D7203B50BBB0CDE1578F64579/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183316v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lavie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.009.071" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Helle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duverlie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mckeating" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00127-07" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266800v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyanne Gault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rozenberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Moret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-005-0054-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWTZP7HT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266798v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schanen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Karquel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2005.10.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FP0V1BZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Callens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Lucas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.22.13882-13891.2005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266803v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Ajana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G&#233;rard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viget" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkh006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(03)00004-X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0RT5T5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105508v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428231v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orfeas-Evangelos Plastiras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bouquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecoeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112975" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04872952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deramoudt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinturaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goffard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-109574" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04692300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Raczkiewicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Martin de Fourchambault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2024.101165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Alexandre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15071571" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04473970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Kazali Alidjinou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Corroyer-Simovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuotto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miczek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.10.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fl&#233;chon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Caboche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Varr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2019.104206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Perrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bonnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowiese Desmarets" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Danneels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.008964" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.03.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Odou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Moukhtar Aliouat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Marie Aliouat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10766" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montpellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Wychowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim M Sayed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.09.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubuisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Benamrouz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guyot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Baydoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189422" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01397308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vandoolaeghe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Blaizot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Boudiguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dei Cas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13010-015-0032-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266758v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arthur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Michaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122937" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poissy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kipnis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088716" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Herwegh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Engelmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2014.02.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Mansouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ettahar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(13)60982-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famara Sane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Soumillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hober" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ja&#239;dane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Gharbi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmv.647" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEBDEC2BB036977B22B5F7C849757CB36C9A2ECB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266788v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desailloud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Page" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kairis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fronval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2265.2008.03331.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V4GFQCQD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Chehadeh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lobert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Lazrek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21171" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AF3CCC5AF50EF9D7203B50BBB0CDE1578F64579/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183316v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lavie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.009.071" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Helle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duverlie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mckeating" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00127-07" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schanen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Karquel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2005.10.018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FP0V1BZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyanne Gault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rozenberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Moret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-005-0054-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWTZP7HT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266801v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Lucas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.22.13882-13891.2005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105458v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Callens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(03)00004-X" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0RT5T5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Ajana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G&#233;rard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkh006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105508v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>