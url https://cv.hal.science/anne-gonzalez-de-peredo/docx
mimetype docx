--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1194,697 +1194,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-33 acts as a costimulatory signal to generate alloreactive Th1 cells in graft-versus-host disease</w:t>
+                <w:t xml:space="preserve">Cis interactions between CD2 and its ligands on T cells are required for T cell activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelen Dwyer</w:t>
+                <w:t xml:space="preserve">Bin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Mathews</w:t>
+                <w:t xml:space="preserve">Yan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Villegas</w:t>
+                <w:t xml:space="preserve">Ming-Chao Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
+                <w:t xml:space="preserve">Jin Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI150927⟩</w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (74), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abn6373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766166v1</w:t>
+                <w:t xml:space="preserve">hal-03867882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic proofreading through the multi-step activation of the ZAP70 kinase underlies early T cell ligand discrimination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive LFQ benchmark dataset on modern day acquisition strategies in proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
+                <w:t xml:space="preserve">Bart van Puyvelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Froment</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Maturin</w:t>
+                <w:t xml:space="preserve">Simon Daled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Goncalves Menoita</w:t>
+                <w:t xml:space="preserve">Sander Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Gabriels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41590-022-01288-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01216-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767648v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive LFQ benchmark dataset on modern day acquisition strategies in proteomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IL-33 acts as a costimulatory signal to generate alloreactive Th1 cells in graft-versus-host disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Daled</w:t>
+                <w:t xml:space="preserve">Gaelen Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Willems</w:t>
+                <w:t xml:space="preserve">Lisa Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Gabriels</w:t>
+                <w:t xml:space="preserve">José Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01216-6⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (12), pp.e150927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI150927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766167v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems-level conservation of the proximal TCR signaling network of mice and humans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic proofreading through the multi-step activation of the ZAP70 kinase underlies early T cell ligand discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Ollier</w:t>
+                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiki Mori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Javier Celis-Gutierrez</w:t>
+                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Maturin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Goncalves Menoita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20211295⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41590-022-01288-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03554390v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cis interactions between CD2 and its ligands on T cells are required for T cell activation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systems-level conservation of the proximal TCR signaling network of mice and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Chao Zhong</w:t>
+                <w:t xml:space="preserve">Philippe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Qian</w:t>
+                <w:t xml:space="preserve">Jocelyn Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Li</w:t>
+                <w:t xml:space="preserve">Daiki Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Celis-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (74), </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219 (2), pp.e20211295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abn6373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20211295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867882v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03554390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProMetIS, deep phenotyping of mouse models by combined proteomics and metabolomics analysis</w:t>
               </w:r>
@@ -1998,1111 +1998,1111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03453736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of melanoma to immune checkpoint inhibitors is overcome by targeting the sphingosine kinase-1</w:t>
+                <w:t xml:space="preserve">CD5 signalosome coordinates antagonist TCR signals to control the generation of Treg cells induced by foreign antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Imbert</w:t>
+                <w:t xml:space="preserve">Gaëtan Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Montfort</w:t>
+                <w:t xml:space="preserve">Hélène Daniels-Treffandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fraisse</w:t>
+                <w:t xml:space="preserve">Meryem Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Marcheteau</w:t>
+                <w:t xml:space="preserve">Nelly Rouquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Gilhodes</w:t>
+                <w:t xml:space="preserve">Cui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.437. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (23), pp.12969-12979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14218-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1917182117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02492179v1</w:t>
+                <w:t xml:space="preserve">hal-03016005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The T cell CD6 receptor operates a multitask signalosome with opposite functions in T cell activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance of melanoma to immune checkpoint inhibitors is overcome by targeting the sphingosine kinase-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gregoire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Javier Celis-Gutierrez</w:t>
+                <w:t xml:space="preserve">Caroline Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Aussel</w:t>
+                <w:t xml:space="preserve">Anne Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Marcheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20201011⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14218-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013448v1</w:t>
+                <w:t xml:space="preserve">inserm-02492179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LymphoAtlas: a dynamic and integrated phosphoproteomic resource of TCR signaling in primary T cells reveals ITSN 2 as a regulator of effector functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Locard‐paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Goncalves Menoita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ounoughene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (7), pp.e9524. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/msb.20209524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proline: an efficient and user-friendly software suite for large-scale proteomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Macron</w:t>
+                <w:t xml:space="preserve">The T cell CD6 receptor operates a multitask signalosome with opposite functions in T cell activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Celis-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20201011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551168v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing regulatory functions of the TIM3 (HAVCR2) signalosome in primary effector T cells as revealed by quantitative interactomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Girard</w:t>
+                <w:t xml:space="preserve">Proline: an efficient and user-friendly software suite for large-scale proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rompais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Macron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41423-020-00575-7⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (10), pp.3148-3155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086942v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD5 signalosome coordinates antagonist TCR signals to control the generation of Treg cells induced by foreign antigens</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opposing regulatory functions of the TIM3 (HAVCR2) signalosome in primary effector T cells as revealed by quantitative interactomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Rouquié</w:t>
+                <w:t xml:space="preserve">Yunhao Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Celis-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cui Yang</w:t>
+                <w:t xml:space="preserve">Laura Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (23), pp.12969-12979. </w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1917182117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41423-020-00575-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016005v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric Regulation of Cyclin-B Binding by the Charge State of Catalytic Lysine in CDK1 Is Essential for Cell-Cycle Progression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IL-9high GATA3low ILC2s are potent inducers of allergic airway inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaunak Deota</w:t>
+                <w:t xml:space="preserve">Anaïs Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sivasudhan Rathnachalam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amit Fulzele</w:t>
+                <w:t xml:space="preserve">Odile Burlet-Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202 (1_Supplement), pp.119.29-119.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.202.Supp.119.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414173v1</w:t>
+                <w:t xml:space="preserve">hal-04770804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-9high GATA3low ILC2s are potent inducers of allergic airway inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Schmitt</w:t>
+                <w:t xml:space="preserve">Allosteric Regulation of Cyclin-B Binding by the Charge State of Catalytic Lysine in CDK1 Is Essential for Cell-Cycle Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaunak Deota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivasudhan Rathnachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanojia Namrata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Duval</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Odile Burlet-Schiltz</w:t>
+                <w:t xml:space="preserve">Mayank Boob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Fulzele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 431 (11), pp.2127-2142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.202.Supp.119.29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04770804v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Spectrometry-based Absolute Quantification of 20S Proteasome Status for Controlled Ex-vivo Expansion of Human Adipose-derived Mesenchymal Stromal/Stem Cells</w:t>
               </w:r>
@@ -3222,51 +3222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative interactomics in primary T cells unveils TCR signal diversification extent and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof Kersse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3350,2452 +3350,2452 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD5, an Undercover Regulator of TCR Signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental allergens induce allergic inflammation through proteolytic maturation of IL-33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gonzalez De Peredo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02900⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (4), pp.375-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41590-018-0067-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089002v1</w:t>
+                <w:t xml:space="preserve">hal-02179492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental allergens induce allergic inflammation through proteolytic maturation of IL-33</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The costimulatory molecule CD226 signals through VAV1 to amplify TCR signals and promote IL-17 production by CD4(+) T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cayrol</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mylene Camus</w:t>
+                <w:t xml:space="preserve">Romain Roncagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Familiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41590-018-0067-5⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (538), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aar3083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179492v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The costimulatory molecule CD226 signals through VAV1 to amplify TCR signals and promote IL-17 production by CD4(+) T cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asb2 alpha-Filamin A Axis Is Essential for Actin Cytoskeleton Remodeling During Heart Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Familiades</w:t>
+                <w:t xml:space="preserve">Arnaud Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamsoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aar3083⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (6), pp.E34+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.117.312015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117993v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asb2 alpha-Filamin A Axis Is Essential for Actin Cytoskeleton Remodeling During Heart Development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t>
+                <w:t xml:space="preserve">CD5, an Undercover Regulator of TCR Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Poincloux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Gonzalez De Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roncagalli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (6), pp.E34+. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.117.312015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544517v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The costimulatory molecule CD226 signals through VAV1 to amplify TCR signals and promote IL-17 production by CD4 + T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Roncagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Familiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (538), pp.eaar3083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scisignal.aar3083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04284289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of Regulatory T Cells Reveals the Importance of Themis1 in the Control of Their Suppressive Function.</w:t>
+                <w:t xml:space="preserve">Determination of differentially regulated proteins upon proteasome inhibition in AML cell lines by the combination of large-scale and targeted quantitative proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Duguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
+                <w:t xml:space="preserve">Mariette I Matondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bousquet-Dubouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez-De-Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M116.062745⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Applications and Developments in Targeted Proteomics, 17 (7), pp.1600089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201600089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595559v1</w:t>
+                <w:t xml:space="preserve">pasteur-02619400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Tissue-Restricted Isoform of SIRT1 Defines a Regulatory Domain that Encodes Specificity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Themis2 lowers the threshold for B cell activation during positive selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Armstrong</w:t>
+                <w:t xml:space="preserve">Daian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Camacho</w:t>
+                <w:t xml:space="preserve">Mukta Deobagkar-Lele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Zvezdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeyoung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoji Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.03.012⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.205-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ni.3642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080050v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Themis2 lowers the threshold for B cell activation during positive selection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic Analysis of Regulatory T Cells Reveals the Importance of Themis1 in the Control of Their Suppressive Function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeyoung Choi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shoji Uehara</w:t>
+                <w:t xml:space="preserve">Fanny Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ni.3642⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (8), pp.1416-1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M116.062745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080074v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of differentially regulated proteins upon proteasome inhibition in AML cell lines by the combination of large-scale and targeted quantitative proteomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a Tissue-Restricted Isoform of SIRT1 Defines a Regulatory Domain that Encodes Specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaunak Deota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tandrika Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette I Matondo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karima Chaoui</w:t>
+                <w:t xml:space="preserve">Deepti Ramachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Bousquet-Dubouch</w:t>
+                <w:t xml:space="preserve">Eric Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gonzalez-De-Peredo</w:t>
+                <w:t xml:space="preserve">Beatriz Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Applications and Developments in Targeted Proteomics, 17 (7), pp.1600089. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (13), pp.3069-3077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201600089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02619400v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph− myeloproliferative neoplasm red blood cells display deregulation of IQGAP1-Rho GTPase signaling depending on CALR/JAK2 status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical implications of recent advances in proteogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Socoro-Yuste</w:t>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Dagher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mondet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Affif Zaccaria</w:t>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2016.08.012⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (2), pp.185-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/14789450.2016.1132169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400202v1</w:t>
+                <w:t xml:space="preserve">hal-03080146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Themis1 enhances T cell receptor signaling during thymocyte development by promoting Vav1 activity and Grb2 stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Zvezdova</w:t>
+                <w:t xml:space="preserve">The EuPA Standardization Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Mikolajczak</w:t>
+                <w:t xml:space="preserve">F. Elortza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Garreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlène Marcellin</w:t>
+                <w:t xml:space="preserve">A. Paradela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Rigal</w:t>
+                <w:t xml:space="preserve">G. Corthals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Camenzuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aad1576⟩</w:t>
+              <w:t xml:space="preserve">EuPA Open Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.31-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euprot.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080126v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-recruitment analysis of the CBL and CBLB signalosomes in primary T cells identifies CD5 as a key regulator of TCR-induced ubiquitylation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spiked proteomic standard dataset for testing label-free quantitative software and statistical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fiore</w:t>
+                <w:t xml:space="preserve">Claire Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bergot</w:t>
+                <w:t xml:space="preserve">Agnès Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12, pp.876. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.286-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/msb.20166837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.11.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01368500v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking quantitative label-free LC–MS data processing workflows using a complex spiked proteomic standard dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-recruitment analysis of the CBL and CBLB signalosomes in primary T cells identifies CD5 as a key regulator of TCR-induced ubiquitylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ramus</w:t>
+                <w:t xml:space="preserve">Antonio García-Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Hovasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+                <w:t xml:space="preserve">Frédéric Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.11.011⟩</w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/msb.20166837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083890v1</w:t>
+                <w:t xml:space="preserve">inserm-01368500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for Missing Proteins in the Proteome of Human Spermatozoa: An Update</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Rondel</w:t>
+                <w:t xml:space="preserve">Benchmarking quantitative label-free LC–MS data processing workflows using a complex spiked proteomic standard dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b00400⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132, pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191502v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular IL-33 cytokine, but not endogenous nuclear IL-33, regulates protein expression in endothelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking for Missing Proteins in the Proteome of Human Spermatozoa: An Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vandenbrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Duek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Gautier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Monsarrat</w:t>
+                <w:t xml:space="preserve">Karine Rondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep34255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (11), pp.3998-4019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b00400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080087v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical implications of recent advances in proteogenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
+                <w:t xml:space="preserve">Ph− myeloproliferative neoplasm red blood cells display deregulation of IQGAP1-Rho GTPase signaling depending on CALR/JAK2 status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Socoro-Yuste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pible</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
+                <w:t xml:space="preserve">Julie Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Almunia</w:t>
+                <w:t xml:space="preserve">Affif Zaccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/14789450.2016.1132169⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1863 (11), pp.2758 - 2765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2016.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080146v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiked proteomic standard dataset for testing label-free quantitative software and statistical methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Hovasse</w:t>
+                <w:t xml:space="preserve">Themis1 enhances T cell receptor signaling during thymocyte development by promoting Vav1 activity and Grb2 stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Zvezdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.11.063⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (428), pp.ra51-ra51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aad1576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080142v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EuPA Standardization Initiative</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular IL-33 cytokine, but not endogenous nuclear IL-33, regulates protein expression in endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paradela</w:t>
+                <w:t xml:space="preserve">Violette Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Corthals</w:t>
+                <w:t xml:space="preserve">Dorian Farache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Camenzuli</w:t>
+                <w:t xml:space="preserve">Bernard Monsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuPA Open Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11, pp.31-32. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euprot.2016.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep34255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080121v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational and Mass-Spectrometry-Based Workflow for the Discovery and Validation of Missing Human Proteins: Application to Chromosomes 2 and 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,51 +5872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mzDB: A File Format Using Multiple Indexing Strategies for the Efficient Analysis of Large LC-MS/MS and SWATH-MS Data Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5924,51 +5924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Nasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Burlet-Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (3), pp.771-781. </w:t>
@@ -6166,77 +6166,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez-De-Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (12), pp.3421-3434. </w:t>
@@ -6542,77 +6542,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free Quantification and Shotgun Analysis of Complex Proteomes by One-dimensional SDS-PAGE/NanoLC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6715,51 +6715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kolch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michalis Aivaliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6804,831 +6804,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The THAP-Zinc Finger Protein THAP1 Associates with Coactivator HCF-1 and O -GlcNAc Transferase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-depth exploration of cerebrospinal fluid by combining peptide ligand library treatment and label-free protein quantification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Mazars</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cayrol</w:t>
+                <w:t xml:space="preserve">Florence Roux-Dalvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
+                <w:t xml:space="preserve">François R. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodi Vogel</w:t>
+                <w:t xml:space="preserve">Eric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 285 (18), pp.13364-13371. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (5), pp.1006-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.072579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M900513-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026411v1</w:t>
+                <w:t xml:space="preserve">inserm-00498129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The THAP-Zinc Finger Protein THAP1 Associates with Coactivator HCF-1 andO-GlcNAc Transferase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">The THAP-Zinc Finger Protein THAP1 Associates with Coactivator HCF-1 and O -GlcNAc Transferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez-De-Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jodi L Vogel</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodi Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 285 (18), pp.13364 - 13371. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m109.072579⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 285 (18), pp.13364-13371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.072579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107809v1</w:t>
+                <w:t xml:space="preserve">hal-03026411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth exploration of cerebrospinal fluid by combining peptide ligand library treatment and label-free protein quantification.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François R. Berger</w:t>
+                <w:t xml:space="preserve">The THAP-Zinc Finger Protein THAP1 Associates with Coactivator HCF-1 andO-GlcNAc Transferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez-De-Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Schmidt</w:t>
+                <w:t xml:space="preserve">Jodi L Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9 (5), pp.1006-21. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (18), pp.13364 - 13371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M900513-MCP200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m109.072579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00498129v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamellar Bodies of Human Epidermis : Proteomics Characterization by High Throughput Mass Spectrometry and Possible Involvement of CLIP-170 in their Trafficking/Secretion</w:t>
+                <w:t xml:space="preserve">Urine in clinical proteomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Aurélie Raymond</w:t>
+                <w:t xml:space="preserve">Stéphane Decramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Bouyssié</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Mischak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Monsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 7 (11), pp.2151-2175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.m700334-mcp200⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 7 (10), pp.1850-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.R800001-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080272v1</w:t>
+                <w:t xml:space="preserve">hal-00360866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive Analysis of the Cytoplasmic Proteome of Human Erythrocytes Using the Peptide Ligand Library Technology and Advanced Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Roux-Dalvai</w:t>
+                <w:t xml:space="preserve">Lamellar Bodies of Human Epidermis : Proteomics Characterization by High Throughput Mass Spectrometry and Possible Involvement of CLIP-170 in their Trafficking/Secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aurélie Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Simó</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Akemi Ishida-Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 7 (11), pp.2254-2269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.m800037-mcp200⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 7 (11), pp.2151-2175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.m700334-mcp200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080269v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urine in clinical proteomics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensive Analysis of the Cytoplasmic Proteome of Human Erythrocytes Using the Peptide Ligand Library Technology and Advanced Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Roux-Dalvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Simó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Decramer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Monsarrat</w:t>
+                <w:t xml:space="preserve">Luc Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 7 (10), pp.1850-62. </w:t>
+              <w:t xml:space="preserve">, 2008, 7 (11), pp.2254-2269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.R800001-MCP200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.m800037-mcp200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360866v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible redox- and zinc-dependent dimerization of the Escherichia coli fur protein.</w:t>
               </w:r>
@@ -7760,51 +7760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mascot File Parsing and Quantification (MFPaQ), a New Software to Parse, Validate, and Quantify Proteomics Data Generated by ICAT and SILAC Mass Spectrometric Analyses APPLICATION TO THE PROTEOMICS STUDY OF MEMBRANE PROTEINS FROM PRIMARY HUMAN ENDOTHELIAL CELLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8028,51 +8028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimized Strategy for ICAT Quantification of Membrane Proteins*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8869,428 +8869,428 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWISTT-PRM: A Novel Real-Time Acquisition Method Enabling Targeted Proteomics with Increased Throughput</w:t>
+                <w:t xml:space="preserve">Exploring the proteome of immune cells with the TIMS-TOF SCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Udvardy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Bruker French eXceed Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025894v1</w:t>
+                <w:t xml:space="preserve">hal-05025862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the signaling pathways and response phenotype of immune cells with proteomic methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TWISTT-PRM: A Novel Real-Time Acquisition Method Enabling Targeted Proteomics with Increased Throughput</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Udvardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Rombouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Burlet-Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics for Biomedical Research, CANVAS Project Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Gdańsk, Poland</w:t>
+              <w:t xml:space="preserve">SMAP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025781v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the proteome of immune cells with the TIMS-TOF SCP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Deciphering the signaling pathways and response phenotype of immune cells with proteomic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruker French eXceed Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Proteomics for Biomedical Research, CANVAS Project Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Gdańsk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025862v1</w:t>
+                <w:t xml:space="preserve">hal-05025781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the signaling mechanisms of the C−type lectin receptor Dectin−1 in myeloid cells using high throughput proteomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Vers l'analyse protéomique de cellule unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoAix 2023, the 3rd Joint Meeting of Spanish, French, and Portuguese Proteomics Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale Genotoul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025786v1</w:t>
+                <w:t xml:space="preserve">hal-05025859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'analyse protéomique de cellule unique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Deciphering the signaling mechanisms of the C−type lectin receptor Dectin−1 in myeloid cells using high throughput proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale Genotoul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ProteoAix 2023, the 3rd Joint Meeting of Spanish, French, and Portuguese Proteomics Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025859v1</w:t>
+                <w:t xml:space="preserve">hal-05025786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the dynamic time-course signaling network of CLRs</w:t>
               </w:r>
@@ -9315,51 +9315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B A Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9401,51 +9401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ligand affinity to signal potency: phospho-regulations and protein-protein interactions underlying early TCR ligand discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès « Analytics » du Réseau Francophone de Métabolomique et de Fluxomique, de la Société Française de Protéomique, de la Société Française de Spectrométrie de Masse et de l’Association Francophone des Sciences Séparatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9470,51 +9470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches de protéomique globale pour l'étude des réponses immunitaires innée et adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Spectrométrie de Masse en Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse (Virtual event), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9539,51 +9539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics to decipher molecular mechanisms of the adaptive and innate immune responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Inserm-Aviesan “Innovations in Mass Spectrometry for Cell Biology and Biomedical Research”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9608,51 +9608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic analysis of the VAV1 interactome in primary T cells reveals a crosstalk between the TCR and CD226</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et Analyse Protéomique (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9671,70 +9671,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different liquid chromatography systems for the detection of low-level biomarkers in biological fluids by MRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Comparison of different liquid chromatography systems for the detection of low-level biomarkers in biological fluids by Selected Reaction Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Roux-Dalvai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9772,94 +9772,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960642v1</w:t>
+                <w:t xml:space="preserve">hal-00960690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different liquid chromatography systems for the detection of low-level biomarkers in biological fluids by Selected Reaction Monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Comparison of different liquid chromatography systems for the detection of low-level biomarkers in biological fluids by MRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Roux-Dalvai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9897,51 +9897,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960690v1</w:t>
+                <w:t xml:space="preserve">hal-00960642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9985,51 +9985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Duthen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Bennaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10250,51 +10250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez-De-Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10668,51 +10668,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34483A9C"/>
+    <w:nsid w:val="58BFBC0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10899,51 +10899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gonzalez-de-peredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6152-6311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169641201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/301765758" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000040886118X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05362554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fallone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pouxvielh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arbez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mi Rousseaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Picq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.adq8778" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghui Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Celis-Gutierrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mellado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gelard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20250339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04605493v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Camus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lefran&#231;ais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Maire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ghazali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carratala-Lasserre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53768-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04795624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Argenty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maturin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Camus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perroteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlife.2023.10.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04613800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Fulzele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.14168" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ayoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barateau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Vermeulen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1108682" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelen Dwyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mathews" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villegas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lucas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI150927" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisinne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard-Paulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Goncalves Menoita" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-022-01288-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Puyvelde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daled" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Willems" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gabriels" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01216-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03554390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ollier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Mori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20211295" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chao Zhong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Qian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abn6373" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02492179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montfort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fraisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcheteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14218-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gregoire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Aussel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard&#8208;paulet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ounoughene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20209524" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyssi&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hesse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Macron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03086942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhao Zhai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Girard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00575-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blaize" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Daniels-Treffandier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aloulou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Yang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917182117" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaunak Deota" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasudhan Rathnachalam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanojia Namrata" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Boob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.04.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHDV70J6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04770804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.202.Supp.119.29" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menneteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garrigues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Zivkovic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA118.000958" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013469v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Kersse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaoxun Lu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-019-0489-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez De Peredo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02900" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cayrol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-018-0067-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Cadenat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Familiades" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3083" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Metais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamsoul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Uttenweiler-Joseph" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.117.312015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595559v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duguet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.062745" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tandrika Chattopadhyay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Ramachandran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armstrong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Camacho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.03.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080074v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daian Cheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Deobagkar-Lele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zvezdova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeyoung Choi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Uehara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3642" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02619400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette I Matondo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bousquet-Dubouch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez-De-Peredo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600089" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400202v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Socoro-Yuste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mondet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affif Zaccaria" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.08.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Mikolajczak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rigal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad1576" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01368500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a-Blesa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiore" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bergot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20166837" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.11.011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191502v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vandenbrouck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Duek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rondel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00400" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080087v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Gautier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Farache" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monsarrat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34255" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.2016.1132169" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080142v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.11.063" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080121v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canals" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elortza" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paradela" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corthals" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Camenzuli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191518v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benama" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Opsomer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr5010345" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080211v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois Pierre Dubois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nasso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.o114.039115" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reginald" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roncagalli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goncalves Menoita" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501300" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080184v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lacroix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caubet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m114.040121" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542278v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourgues" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mourcet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305009110" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02998017v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefrancais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez-De-Peredo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monsarrat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115884109" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080223v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m111.015230" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080260v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mischak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kolch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Aivaliotis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.200900189" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026411v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Mazars" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lavigne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Vogel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.072579" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107809v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Vogel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.072579" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498129v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roux-Dalvai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Berger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmidt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900513-MCP200" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080272v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aur&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akemi Ishida-Yamamoto" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m700334-mcp200" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080269v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sim&#243;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guerrier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m800037-mcp200" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360866v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decramer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.R800001-MCP200" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381833v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger E M Diederix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caux-Thang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061636r" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MP6CH7QP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080279v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Albigot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roussel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.t600069-mcp200" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080286v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Oficjalska-Pham" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harismendy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Smagowicz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Boguta" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.04.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080295v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dahout" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maighread Gallagher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m500205-mcp200" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062957v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Pierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Latour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forest" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4769" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2SK38SH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080321v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Klein" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Macek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hess" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Peter-Katalinic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m100011-mcp200" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062964v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adrait" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquamet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aberdam" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9823232" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DFJ6M1CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062961v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9902283" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-957DR47L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080341v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leonce" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monneret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.46.79" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025894v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Udvardy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rombouts" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025781v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo," TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025862v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025786v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025859v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025830v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abderrahim" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B A Raymond" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025834v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025839v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025846v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025843v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960642v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzales de Peredo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960690v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312421v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Benna&#239;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442285v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gelon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vidal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Girard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791313v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouisset" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452379v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plan&#232;s" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Santoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Bagayoko" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pericat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bordignon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gonzalez-de-peredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6152-6311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169641201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/301765758" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000040886118X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05362554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fallone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pouxvielh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arbez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mi Rousseaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Picq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.adq8778" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghui Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Celis-Gutierrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mellado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gelard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20250339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04605493v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Camus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lefran&#231;ais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Maire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ghazali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carratala-Lasserre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53768-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04795624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Argenty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maturin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Camus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perroteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlife.2023.10.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04613800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Fulzele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.14168" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ayoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barateau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Vermeulen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1108682" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chao Zhong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Qian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abn6373" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Puyvelde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daled" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Willems" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gabriels" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01216-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelen Dwyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mathews" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villegas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI150927" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisinne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard-Paulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Goncalves Menoita" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-022-01288-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03554390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ollier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Mori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20211295" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blaize" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Daniels-Treffandier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aloulou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917182117" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02492179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montfort" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fraisse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcheteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14218-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard&#8208;paulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ounoughene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20209524" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gregoire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Aussel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyssi&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hesse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Macron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa118" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03086942v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhao Zhai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Girard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00575-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04770804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.202.Supp.119.29" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaunak Deota" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasudhan Rathnachalam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanojia Namrata" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Boob" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.04.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHDV70J6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menneteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garrigues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Zivkovic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA118.000958" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013469v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Kersse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaoxun Lu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-019-0489-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cayrol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-018-0067-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Cadenat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Familiades" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3083" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544517v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Metais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamsoul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Uttenweiler-Joseph" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.117.312015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089002v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez De Peredo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02900" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02619400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette I Matondo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bousquet-Dubouch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez-De-Peredo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600089" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daian Cheng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Deobagkar-Lele" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zvezdova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeyoung Choi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Uehara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3642" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duguet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.062745" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tandrika Chattopadhyay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Ramachandran" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armstrong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Camacho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.03.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080146v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.2016.1132169" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canals" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elortza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paradela" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corthals" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Camenzuli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080142v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.11.063" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01368500v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a-Blesa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiore" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bergot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20166837" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.11.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191502v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vandenbrouck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Duek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rondel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00400" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400202v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Socoro-Yuste" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mondet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affif Zaccaria" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.08.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080126v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Mikolajczak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rigal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad1576" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080087v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Gautier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Farache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monsarrat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34255" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191518v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benama" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Opsomer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr5010345" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080211v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois Pierre Dubois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nasso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.o114.039115" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reginald" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roncagalli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goncalves Menoita" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501300" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080184v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lacroix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caubet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m114.040121" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542278v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourgues" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mourcet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305009110" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02998017v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefrancais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez-De-Peredo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monsarrat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115884109" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080223v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m111.015230" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080260v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mischak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kolch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Aivaliotis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.200900189" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498129v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roux-Dalvai" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Berger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmidt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900513-MCP200" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026411v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Mazars" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lavigne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Vogel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.072579" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107809v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Vogel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.072579" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360866v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decramer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.R800001-MCP200" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080272v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aur&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akemi Ishida-Yamamoto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m700334-mcp200" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080269v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sim&#243;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guerrier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m800037-mcp200" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381833v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger E M Diederix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caux-Thang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061636r" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MP6CH7QP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080279v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Albigot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roussel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.t600069-mcp200" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080286v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Oficjalska-Pham" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harismendy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Smagowicz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Boguta" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.04.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080295v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dahout" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maighread Gallagher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m500205-mcp200" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062957v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Pierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Latour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forest" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4769" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2SK38SH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080321v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Klein" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Macek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hess" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Peter-Katalinic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m100011-mcp200" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062964v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adrait" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquamet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aberdam" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9823232" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DFJ6M1CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062961v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9902283" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-957DR47L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080341v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leonce" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monneret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.46.79" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025862v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo," TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025894v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Udvardy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rombouts" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025781v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025859v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025786v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025830v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abderrahim" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B A Raymond" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025834v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025839v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025846v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025843v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960690v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzales de Peredo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960642v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312421v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Benna&#239;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442285v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gelon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vidal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Girard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791313v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouisset" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452379v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plan&#232;s" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Santoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Bagayoko" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pericat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bordignon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>