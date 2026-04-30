--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -658,295 +658,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning levels of filamins a and b as a specific mechanism sustaining Th2 lymphocyte functions</w:t>
+                <w:t xml:space="preserve">Quantitative interactomic of CD40 in primary B cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Maire</w:t>
+                <w:t xml:space="preserve">Jeremy Argenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Chamy</w:t>
+                <w:t xml:space="preserve">Emilie Maturin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Ghazali</w:t>
+                <w:t xml:space="preserve">Mylene Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mellado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Carratala-Lasserre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margot Zahm</w:t>
+                <w:t xml:space="preserve">Jeanne Perroteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53768-3⟩</w:t>
+              <w:t xml:space="preserve">hLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.88 -93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hlife.2023.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822173v1</w:t>
+                <w:t xml:space="preserve">hal-04795624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative interactomic of CD40 in primary B cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-tuning levels of filamins a and b as a specific mechanism sustaining Th2 lymphocyte functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Argenty</w:t>
+                <w:t xml:space="preserve">Léa Chamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Maturin</w:t>
+                <w:t xml:space="preserve">Samira Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylene Camus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Mellado</w:t>
+                <w:t xml:space="preserve">Manon Carratala-Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Perroteau</w:t>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">hLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (2), pp.88 -93. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.10574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hlife.2023.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53768-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795624v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebrospinal fluid proteomic profile of frailty: Results from the PROLIPHYC cohort</w:t>
               </w:r>
@@ -1194,697 +1194,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cis interactions between CD2 and its ligands on T cells are required for T cell activation</w:t>
+                <w:t xml:space="preserve">IL-33 acts as a costimulatory signal to generate alloreactive Th1 cells in graft-versus-host disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Li</w:t>
+                <w:t xml:space="preserve">Gaelen Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Lu</w:t>
+                <w:t xml:space="preserve">Lisa Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Chao Zhong</w:t>
+                <w:t xml:space="preserve">José Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Qian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rui Li</w:t>
+                <w:t xml:space="preserve">Anna Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abn6373⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (12), pp.e150927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI150927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867882v1</w:t>
+                <w:t xml:space="preserve">hal-03766166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive LFQ benchmark dataset on modern day acquisition strategies in proteomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic proofreading through the multi-step activation of the ZAP70 kinase underlies early T cell ligand discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart van Puyvelde</w:t>
+                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Daled</w:t>
+                <w:t xml:space="preserve">Carine Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Maturin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Willems</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
+                <w:t xml:space="preserve">Marisa Goncalves Menoita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01216-6⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41590-022-01288-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766167v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-33 acts as a costimulatory signal to generate alloreactive Th1 cells in graft-versus-host disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive LFQ benchmark dataset on modern day acquisition strategies in proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart van Puyvelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelen Dwyer</w:t>
+                <w:t xml:space="preserve">Simon Daled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Mathews</w:t>
+                <w:t xml:space="preserve">Sander Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Villegas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Lucas</w:t>
+                <w:t xml:space="preserve">Ralf Gabriels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI150927⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01216-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766166v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic proofreading through the multi-step activation of the ZAP70 kinase underlies early T cell ligand discrimination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systems-level conservation of the proximal TCR signaling network of mice and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marisa Goncalves Menoita</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Celis-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41590-022-01288-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219 (2), pp.e20211295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20211295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767648v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03554390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems-level conservation of the proximal TCR signaling network of mice and humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cis interactions between CD2 and its ligands on T cells are required for T cell activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nicolas</w:t>
+                <w:t xml:space="preserve">Ming-Chao Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Ollier</w:t>
+                <w:t xml:space="preserve">Jin Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiki Mori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Javier Celis-Gutierrez</w:t>
+                <w:t xml:space="preserve">Rui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 219 (2), pp.e20211295. </w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (74), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20211295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abn6373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03554390v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProMetIS, deep phenotyping of mouse models by combined proteomics and metabolomics analysis</w:t>
               </w:r>
@@ -1998,1111 +1998,1111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03453736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD5 signalosome coordinates antagonist TCR signals to control the generation of Treg cells induced by foreign antigens</w:t>
+                <w:t xml:space="preserve">Resistance of melanoma to immune checkpoint inhibitors is overcome by targeting the sphingosine kinase-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Blaize</w:t>
+                <w:t xml:space="preserve">Caroline Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Daniels-Treffandier</w:t>
+                <w:t xml:space="preserve">Anne Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Aloulou</w:t>
+                <w:t xml:space="preserve">Marine Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Rouquié</w:t>
+                <w:t xml:space="preserve">Elie Marcheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cui Yang</w:t>
+                <w:t xml:space="preserve">Julia Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (23), pp.12969-12979. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1917182117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14218-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016005v1</w:t>
+                <w:t xml:space="preserve">inserm-02492179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of melanoma to immune checkpoint inhibitors is overcome by targeting the sphingosine kinase-1</w:t>
+                <w:t xml:space="preserve">LymphoAtlas: a dynamic and integrated phosphoproteomic resource of TCR signaling in primary T cells reveals ITSN 2 as a regulator of effector functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Imbert</w:t>
+                <w:t xml:space="preserve">Marie Locard‐paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Goncalves Menoita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Montfort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julia Gilhodes</w:t>
+                <w:t xml:space="preserve">Youcef Ounoughene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14218-7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (7), pp.e9524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/msb.20209524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02492179v1</w:t>
+                <w:t xml:space="preserve">hal-02981035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LymphoAtlas: a dynamic and integrated phosphoproteomic resource of TCR signaling in primary T cells reveals ITSN 2 as a regulator of effector functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">The T cell CD6 receptor operates a multitask signalosome with opposite functions in T cell activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Youcef Ounoughene</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Celis-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/msb.20209524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20201011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981035v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The T cell CD6 receptor operates a multitask signalosome with opposite functions in T cell activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rudy Aussel</w:t>
+                <w:t xml:space="preserve">Proline: an efficient and user-friendly software suite for large-scale proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rompais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Macron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20201011⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (10), pp.3148-3155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013448v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proline: an efficient and user-friendly software suite for large-scale proteomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Macron</w:t>
+                <w:t xml:space="preserve">Opposing regulatory functions of the TIM3 (HAVCR2) signalosome in primary effector T cells as revealed by quantitative interactomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhao Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Celis-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa118⟩</w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41423-020-00575-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551168v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing regulatory functions of the TIM3 (HAVCR2) signalosome in primary effector T cells as revealed by quantitative interactomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CD5 signalosome coordinates antagonist TCR signals to control the generation of Treg cells induced by foreign antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Daniels-Treffandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunhao Zhai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daiki Mori</w:t>
+                <w:t xml:space="preserve">Nelly Rouquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Girard</w:t>
+                <w:t xml:space="preserve">Cui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (23), pp.12969-12979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41423-020-00575-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1917182117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086942v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-9high GATA3low ILC2s are potent inducers of allergic airway inflammation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allosteric Regulation of Cyclin-B Binding by the Charge State of Catalytic Lysine in CDK1 Is Essential for Cell-Cycle Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Duval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mylène Camus</w:t>
+                <w:t xml:space="preserve">Shaunak Deota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Burlet-Schiltz</w:t>
+                <w:t xml:space="preserve">Sivasudhan Rathnachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanojia Namrata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayank Boob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Fulzele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.202.Supp.119.29⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 431 (11), pp.2127-2142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770804v1</w:t>
+                <w:t xml:space="preserve">hal-02414173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric Regulation of Cyclin-B Binding by the Charge State of Catalytic Lysine in CDK1 Is Essential for Cell-Cycle Progression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kanojia Namrata</w:t>
+                <w:t xml:space="preserve">IL-9high GATA3low ILC2s are potent inducers of allergic airway inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayank Boob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amit Fulzele</w:t>
+                <w:t xml:space="preserve">Anaïs Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Burlet-Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202 (1_Supplement), pp.119.29-119.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.202.Supp.119.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02414173v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Spectrometry-based Absolute Quantification of 20S Proteasome Status for Controlled Ex-vivo Expansion of Human Adipose-derived Mesenchymal Stromal/Stem Cells</w:t>
               </w:r>
@@ -3222,51 +3222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative interactomics in primary T cells unveils TCR signal diversification extent and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof Kersse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3350,2452 +3350,2456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental allergens induce allergic inflammation through proteolytic maturation of IL-33</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CD5, an Undercover Regulator of TCR Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cayrol</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Gonzalez De Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roncagalli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41590-018-0067-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179492v1</w:t>
+                <w:t xml:space="preserve">hal-02089002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The costimulatory molecule CD226 signals through VAV1 to amplify TCR signals and promote IL-17 production by CD4(+) T cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asb2 alpha-Filamin A Axis Is Essential for Actin Cytoskeleton Remodeling During Heart Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Roncagalli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karima Chaoui</w:t>
+                <w:t xml:space="preserve">Arnaud Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
+                <w:t xml:space="preserve">Isabelle Lamsoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Familiades</w:t>
+                <w:t xml:space="preserve">Armelle Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aar3083⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (6), pp.E34+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.117.312015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117993v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asb2 alpha-Filamin A Axis Is Essential for Actin Cytoskeleton Remodeling During Heart Development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental allergens induce allergic inflammation through proteolytic maturation of IL-33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Melet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+                <w:t xml:space="preserve">Corinne Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.117.312015⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (4), pp.375-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41590-018-0067-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544517v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD5, an Undercover Regulator of TCR Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
+                <w:t xml:space="preserve">The costimulatory molecule CD226 signals through VAV1 to amplify TCR signals and promote IL-17 production by CD4(+) T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roncagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gonzalez De Peredo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Familiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (538), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aar3083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089002v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The costimulatory molecule CD226 signals through VAV1 to amplify TCR signals and promote IL-17 production by CD4 + T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Roncagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Familiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (538), pp.eaar3083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scisignal.aar3083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04284289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of differentially regulated proteins upon proteasome inhibition in AML cell lines by the combination of large-scale and targeted quantitative proteomics</w:t>
+                <w:t xml:space="preserve">Proteomic Analysis of Regulatory T Cells Reveals the Importance of Themis1 in the Control of Their Suppressive Function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette I Matondo</w:t>
+                <w:t xml:space="preserve">Fanny Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Gonzalez-De-Peredo</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201600089⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (8), pp.1416-1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M116.062745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02619400v1</w:t>
+                <w:t xml:space="preserve">hal-01595559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Themis2 lowers the threshold for B cell activation during positive selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a Tissue-Restricted Isoform of SIRT1 Defines a Regulatory Domain that Encodes Specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaunak Deota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tandrika Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepti Ramachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daian Cheng</w:t>
+                <w:t xml:space="preserve">Eric Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukta Deobagkar-Lele</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shoji Uehara</w:t>
+                <w:t xml:space="preserve">Beatriz Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ni.3642⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (13), pp.3069-3077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080074v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of Regulatory T Cells Reveals the Importance of Themis1 in the Control of Their Suppressive Function.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Themis2 lowers the threshold for B cell activation during positive selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukta Deobagkar-Lele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Zvezdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Duguet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
+                <w:t xml:space="preserve">Seeyoung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoji Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M116.062745⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.205-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ni.3642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595559v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Tissue-Restricted Isoform of SIRT1 Defines a Regulatory Domain that Encodes Specificity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of differentially regulated proteins upon proteasome inhibition in AML cell lines by the combination of large-scale and targeted quantitative proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepti Ramachandran</w:t>
+                <w:t xml:space="preserve">Mariette I Matondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Armstrong</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Bousquet-Dubouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Camacho</w:t>
+                <w:t xml:space="preserve">Anne Gonzalez-De-Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (13), pp.3069-3077. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Applications and Developments in Targeted Proteomics, 17 (7), pp.1600089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201600089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080050v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02619400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical implications of recent advances in proteogenomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ph− myeloproliferative neoplasm red blood cells display deregulation of IQGAP1-Rho GTPase signaling depending on CALR/JAK2 status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pible</w:t>
+                <w:t xml:space="preserve">Nuria Socoro-Yuste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Almunia</w:t>
+                <w:t xml:space="preserve">Julie Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affif Zaccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/14789450.2016.1132169⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1863 (11), pp.2758 - 2765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2016.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080146v1</w:t>
+                <w:t xml:space="preserve">hal-01400202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EuPA Standardization Initiative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Canals</w:t>
+                <w:t xml:space="preserve">Themis1 enhances T cell receptor signaling during thymocyte development by promoting Vav1 activity and Grb2 stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Zvezdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Elortza</w:t>
+                <w:t xml:space="preserve">Judith Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paradela</w:t>
+                <w:t xml:space="preserve">Anne Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Corthals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michelle Camenzuli</w:t>
+                <w:t xml:space="preserve">Lise Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuPA Open Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euprot.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (428), pp.ra51-ra51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aad1576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080121v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiked proteomic standard dataset for testing label-free quantitative software and statistical methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-recruitment analysis of the CBL and CBLB signalosomes in primary T cells identifies CD5 as a key regulator of TCR-induced ubiquitylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio García-Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ramus</w:t>
+                <w:t xml:space="preserve">Frédéric Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Hovasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+                <w:t xml:space="preserve">Elise Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.286-294. </w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.11.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/msb.20166837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080142v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01368500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-recruitment analysis of the CBL and CBLB signalosomes in primary T cells identifies CD5 as a key regulator of TCR-induced ubiquitylation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarking quantitative label-free LC–MS data processing workflows using a complex spiked proteomic standard dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio García-Blesa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karima Chaoui</w:t>
+                <w:t xml:space="preserve">Claire Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fiore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Bergot</w:t>
+                <w:t xml:space="preserve">Agnès Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/msb.20166837⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132, pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01368500v1</w:t>
+                <w:t xml:space="preserve">hal-02083890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking quantitative label-free LC–MS data processing workflows using a complex spiked proteomic standard dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+                <w:t xml:space="preserve">Looking for Missing Proteins in the Proteome of Human Spermatozoa: An Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vandenbrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Duek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.11.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (11), pp.3998-4019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b00400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083890v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for Missing Proteins in the Proteome of Human Spermatozoa: An Update</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular IL-33 cytokine, but not endogenous nuclear IL-33, regulates protein expression in endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Rondel</w:t>
+                <w:t xml:space="preserve">Violette Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Farache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Monsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b00400⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep34255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191502v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph− myeloproliferative neoplasm red blood cells display deregulation of IQGAP1-Rho GTPase signaling depending on CALR/JAK2 status</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The EuPA Standardization Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mondet</w:t>
+                <w:t xml:space="preserve">F. Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affif Zaccaria</w:t>
+                <w:t xml:space="preserve">F. Elortza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paradela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corthals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Camenzuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2016.08.012⟩</w:t>
+              <w:t xml:space="preserve">EuPA Open Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.31-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euprot.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400202v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Themis1 enhances T cell receptor signaling during thymocyte development by promoting Vav1 activity and Grb2 stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Rigal</w:t>
+                <w:t xml:space="preserve">Clinical implications of recent advances in proteogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aad1576⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (2), pp.185-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/14789450.2016.1132169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080126v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular IL-33 cytokine, but not endogenous nuclear IL-33, regulates protein expression in endothelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Monsarrat</w:t>
+                <w:t xml:space="preserve">Spiked proteomic standard dataset for testing label-free quantitative software and statistical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.286-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep34255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.11.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03080087v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational and Mass-Spectrometry-Based Workflow for the Discovery and Validation of Missing Human Proteins: Application to Chromosomes 2 and 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,51 +5876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mzDB: A File Format Using Multiple Indexing Strategies for the Efficient Analysis of Large LC-MS/MS and SWATH-MS Data Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5924,51 +5928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Nasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Burlet-Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (3), pp.771-781. </w:t>
@@ -6166,77 +6170,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez-De-Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (12), pp.3421-3434. </w:t>
@@ -6542,77 +6546,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free Quantification and Shotgun Analysis of Complex Proteomes by One-dimensional SDS-PAGE/NanoLC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6715,51 +6719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Kolch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michalis Aivaliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6804,831 +6808,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth exploration of cerebrospinal fluid by combining peptide ligand library treatment and label-free protein quantification.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The THAP-Zinc Finger Protein THAP1 Associates with Coactivator HCF-1 and O -GlcNAc Transferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Roux-Dalvai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bouyssié</w:t>
+                <w:t xml:space="preserve">Raoul Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez-De-Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François R. Berger</w:t>
+                <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Schmidt</w:t>
+                <w:t xml:space="preserve">Jodi Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9 (5), pp.1006-21. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (18), pp.13364-13371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M900513-MCP200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.072579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00498129v1</w:t>
+                <w:t xml:space="preserve">hal-03026411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The THAP-Zinc Finger Protein THAP1 Associates with Coactivator HCF-1 and O -GlcNAc Transferase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The THAP-Zinc Finger Protein THAP1 Associates with Coactivator HCF-1 andO-GlcNAc Transferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez-De-Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Mazars</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jodi Vogel</w:t>
+                <w:t xml:space="preserve">Jodi L Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 285 (18), pp.13364-13371. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.072579⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 285 (18), pp.13364 - 13371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m109.072579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026411v1</w:t>
+                <w:t xml:space="preserve">hal-03107809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The THAP-Zinc Finger Protein THAP1 Associates with Coactivator HCF-1 andO-GlcNAc Transferase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
+                <w:t xml:space="preserve">In-depth exploration of cerebrospinal fluid by combining peptide ligand library treatment and label-free protein quantification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Roux-Dalvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François R. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodi L Vogel</w:t>
+                <w:t xml:space="preserve">Eric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 285 (18), pp.13364 - 13371. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (5), pp.1006-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m109.072579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M900513-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107809v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00498129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urine in clinical proteomics.</w:t>
+                <w:t xml:space="preserve">Lamellar Bodies of Human Epidermis : Proteomics Characterization by High Throughput Mass Spectrometry and Possible Involvement of CLIP-170 in their Trafficking/Secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Decramer</w:t>
+                <w:t xml:space="preserve">Anne-Aurélie Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Monsarrat</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akemi Ishida-Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 7 (10), pp.1850-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.R800001-MCP200⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 7 (11), pp.2151-2175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.m700334-mcp200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360866v1</w:t>
+                <w:t xml:space="preserve">hal-03080272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamellar Bodies of Human Epidermis : Proteomics Characterization by High Throughput Mass Spectrometry and Possible Involvement of CLIP-170 in their Trafficking/Secretion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Aurélie Raymond</w:t>
+                <w:t xml:space="preserve">Extensive Analysis of the Cytoplasmic Proteome of Human Erythrocytes Using the Peptide Ligand Library Technology and Advanced Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Roux-Dalvai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akemi Ishida-Yamamoto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Carolina Simó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 7 (11), pp.2151-2175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.m700334-mcp200⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 7 (11), pp.2254-2269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.m800037-mcp200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080272v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive Analysis of the Cytoplasmic Proteome of Human Erythrocytes Using the Peptide Ligand Library Technology and Advanced Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Roux-Dalvai</w:t>
+                <w:t xml:space="preserve">Urine in clinical proteomics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Decramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Bouyssié</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Mischak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Monsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 7 (11), pp.2254-2269. </w:t>
+              <w:t xml:space="preserve">, 2008, 7 (10), pp.1850-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.m800037-mcp200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.R800001-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080269v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible redox- and zinc-dependent dimerization of the Escherichia coli fur protein.</w:t>
               </w:r>
@@ -7760,51 +7764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mascot File Parsing and Quantification (MFPaQ), a New Software to Parse, Validate, and Quantify Proteomics Data Generated by ICAT and SILAC Mass Spectrometric Analyses APPLICATION TO THE PROTEOMICS STUDY OF MEMBRANE PROTEINS FROM PRIMARY HUMAN ENDOTHELIAL CELLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8028,51 +8032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimized Strategy for ICAT Quantification of Membrane Proteins*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8869,96 +8873,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the proteome of immune cells with the TIMS-TOF SCP</w:t>
+                <w:t xml:space="preserve">Deciphering the signaling pathways and response phenotype of immune cells with proteomic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruker French eXceed Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Proteomics for Biomedical Research, CANVAS Project Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Gdańsk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025862v1</w:t>
+                <w:t xml:space="preserve">hal-05025781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TWISTT-PRM: A Novel Real-Time Acquisition Method Enabling Targeted Proteomics with Increased Throughput</w:t>
               </w:r>
@@ -8996,51 +9000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rombouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Burlet-Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
@@ -9063,234 +9067,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the signaling pathways and response phenotype of immune cells with proteomic methods</w:t>
+                <w:t xml:space="preserve">Exploring the proteome of immune cells with the TIMS-TOF SCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics for Biomedical Research, CANVAS Project Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Gdańsk, Poland</w:t>
+              <w:t xml:space="preserve">Bruker French eXceed Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025781v1</w:t>
+                <w:t xml:space="preserve">hal-05025862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'analyse protéomique de cellule unique</w:t>
+                <w:t xml:space="preserve">Deciphering the signaling mechanisms of the C−type lectin receptor Dectin−1 in myeloid cells using high throughput proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale Genotoul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ProteoAix 2023, the 3rd Joint Meeting of Spanish, French, and Portuguese Proteomics Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025859v1</w:t>
+                <w:t xml:space="preserve">hal-05025786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the signaling mechanisms of the C−type lectin receptor Dectin−1 in myeloid cells using high throughput proteomics</w:t>
+                <w:t xml:space="preserve">Vers l'analyse protéomique de cellule unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoAix 2023, the 3rd Joint Meeting of Spanish, French, and Portuguese Proteomics Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale Genotoul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025786v1</w:t>
+                <w:t xml:space="preserve">hal-05025859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the dynamic time-course signaling network of CLRs</w:t>
               </w:r>
@@ -9315,51 +9319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B A Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9671,70 +9675,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different liquid chromatography systems for the detection of low-level biomarkers in biological fluids by Selected Reaction Monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Comparison of different liquid chromatography systems for the detection of low-level biomarkers in biological fluids by MRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Roux-Dalvai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9772,94 +9776,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960690v1</w:t>
+                <w:t xml:space="preserve">hal-00960642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different liquid chromatography systems for the detection of low-level biomarkers in biological fluids by MRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Comparison of different liquid chromatography systems for the detection of low-level biomarkers in biological fluids by Selected Reaction Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Roux-Dalvai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9897,51 +9901,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960642v1</w:t>
+                <w:t xml:space="preserve">hal-00960690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10250,51 +10254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez-De-Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10342,90 +10346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-Tuning Levels of Filamins A and B as a Specific Mechanism Sustaining Th2 Lymphocyte Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Carratala-Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10668,51 +10672,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58BFBC0B"/>
+    <w:nsid w:val="A552775D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10899,51 +10903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gonzalez-de-peredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6152-6311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169641201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/301765758" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000040886118X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05362554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fallone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pouxvielh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arbez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mi Rousseaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Picq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.adq8778" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghui Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Celis-Gutierrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mellado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gelard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20250339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04605493v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Camus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lefran&#231;ais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Maire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ghazali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carratala-Lasserre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53768-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04795624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Argenty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maturin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Camus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perroteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlife.2023.10.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04613800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Fulzele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.14168" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ayoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barateau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Vermeulen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1108682" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chao Zhong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Qian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abn6373" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Puyvelde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daled" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Willems" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gabriels" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01216-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelen Dwyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mathews" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villegas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI150927" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisinne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard-Paulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Goncalves Menoita" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-022-01288-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03554390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ollier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Mori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20211295" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blaize" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Daniels-Treffandier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aloulou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917182117" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02492179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montfort" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fraisse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcheteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14218-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard&#8208;paulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ounoughene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20209524" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gregoire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Aussel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyssi&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hesse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Macron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa118" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03086942v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhao Zhai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Girard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00575-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04770804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.202.Supp.119.29" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaunak Deota" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasudhan Rathnachalam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanojia Namrata" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Boob" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.04.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHDV70J6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menneteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garrigues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Zivkovic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA118.000958" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013469v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Kersse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaoxun Lu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-019-0489-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cayrol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-018-0067-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Cadenat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Familiades" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3083" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544517v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Metais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamsoul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Uttenweiler-Joseph" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.117.312015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089002v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez De Peredo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02900" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02619400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette I Matondo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bousquet-Dubouch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez-De-Peredo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600089" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daian Cheng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Deobagkar-Lele" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zvezdova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeyoung Choi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Uehara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3642" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duguet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.062745" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tandrika Chattopadhyay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Ramachandran" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armstrong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Camacho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.03.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080146v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.2016.1132169" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canals" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elortza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paradela" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corthals" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Camenzuli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080142v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.11.063" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01368500v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a-Blesa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiore" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bergot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20166837" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.11.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191502v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vandenbrouck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Duek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rondel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00400" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400202v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Socoro-Yuste" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mondet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affif Zaccaria" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.08.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080126v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Mikolajczak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rigal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad1576" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080087v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Gautier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Farache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monsarrat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34255" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191518v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benama" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Opsomer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr5010345" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080211v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois Pierre Dubois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nasso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.o114.039115" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reginald" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roncagalli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goncalves Menoita" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501300" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080184v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lacroix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caubet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m114.040121" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542278v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourgues" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mourcet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305009110" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02998017v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefrancais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez-De-Peredo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monsarrat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115884109" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080223v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m111.015230" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080260v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mischak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kolch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Aivaliotis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.200900189" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498129v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roux-Dalvai" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Berger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmidt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900513-MCP200" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026411v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Mazars" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lavigne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Vogel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.072579" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107809v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Vogel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.072579" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360866v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decramer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.R800001-MCP200" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080272v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aur&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akemi Ishida-Yamamoto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m700334-mcp200" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080269v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sim&#243;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guerrier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m800037-mcp200" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381833v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger E M Diederix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caux-Thang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061636r" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MP6CH7QP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080279v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Albigot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roussel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.t600069-mcp200" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080286v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Oficjalska-Pham" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harismendy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Smagowicz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Boguta" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.04.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080295v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dahout" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maighread Gallagher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m500205-mcp200" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062957v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Pierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Latour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forest" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4769" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2SK38SH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080321v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Klein" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Macek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hess" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Peter-Katalinic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m100011-mcp200" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062964v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adrait" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquamet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aberdam" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9823232" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DFJ6M1CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062961v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9902283" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-957DR47L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080341v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leonce" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monneret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.46.79" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025862v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo," TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025894v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Udvardy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rombouts" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025781v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025859v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025786v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025830v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abderrahim" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B A Raymond" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025834v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025839v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025846v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025843v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960690v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzales de Peredo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960642v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312421v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Benna&#239;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442285v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gelon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vidal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Girard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791313v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouisset" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452379v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plan&#232;s" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Santoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Bagayoko" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pericat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bordignon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gonzalez-de-peredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6152-6311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169641201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/301765758" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000040886118X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05362554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fallone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pouxvielh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arbez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mi Rousseaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Picq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.adq8778" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghui Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Celis-Gutierrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mellado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gelard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20250339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04605493v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Camus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lefran&#231;ais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04795624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Argenty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maturin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Camus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perroteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlife.2023.10.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Maire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ghazali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carratala-Lasserre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53768-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04613800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Fulzele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.14168" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ayoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barateau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Vermeulen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1108682" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelen Dwyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mathews" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villegas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lucas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI150927" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisinne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard-Paulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Goncalves Menoita" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-022-01288-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Puyvelde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daled" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Willems" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gabriels" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01216-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03554390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ollier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Mori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20211295" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chao Zhong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Qian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abn6373" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02492179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montfort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fraisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcheteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14218-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard&#8208;paulet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ounoughene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20209524" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gregoire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Aussel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyssi&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hesse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Macron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03086942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhao Zhai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Girard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00575-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blaize" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Daniels-Treffandier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aloulou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Yang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917182117" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaunak Deota" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasudhan Rathnachalam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanojia Namrata" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Boob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.04.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHDV70J6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04770804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.202.Supp.119.29" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menneteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garrigues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Zivkovic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA118.000958" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013469v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Kersse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaoxun Lu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-019-0489-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez De Peredo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02900" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544517v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Metais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamsoul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Uttenweiler-Joseph" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.117.312015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cayrol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-018-0067-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Cadenat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Familiades" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3083" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595559v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duguet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.062745" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tandrika Chattopadhyay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Ramachandran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armstrong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Camacho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.03.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080074v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daian Cheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Deobagkar-Lele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zvezdova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeyoung Choi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Uehara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3642" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02619400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette I Matondo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bousquet-Dubouch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez-De-Peredo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600089" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400202v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Socoro-Yuste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mondet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affif Zaccaria" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.08.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Mikolajczak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rigal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad1576" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01368500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a-Blesa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiore" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bergot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20166837" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.11.011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191502v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vandenbrouck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Duek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rondel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00400" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080087v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Gautier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Farache" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monsarrat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34255" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080121v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canals" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elortza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paradela" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corthals" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Camenzuli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080146v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.2016.1132169" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080142v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.11.063" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191518v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benama" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Opsomer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr5010345" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080211v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois Pierre Dubois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nasso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.o114.039115" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reginald" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roncagalli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goncalves Menoita" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501300" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080184v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lacroix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caubet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m114.040121" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542278v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourgues" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mourcet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305009110" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02998017v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefrancais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez-De-Peredo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monsarrat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115884109" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080223v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m111.015230" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080260v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mischak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kolch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Aivaliotis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.200900189" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026411v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Mazars" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lavigne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Vogel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.072579" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107809v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Vogel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.072579" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498129v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roux-Dalvai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Berger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmidt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900513-MCP200" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080272v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aur&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akemi Ishida-Yamamoto" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m700334-mcp200" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080269v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sim&#243;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guerrier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m800037-mcp200" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360866v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decramer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.R800001-MCP200" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381833v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger E M Diederix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caux-Thang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061636r" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MP6CH7QP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080279v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Albigot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roussel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.t600069-mcp200" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080286v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Oficjalska-Pham" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harismendy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Smagowicz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Boguta" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.04.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080295v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dahout" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maighread Gallagher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m500205-mcp200" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062957v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Pierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Latour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forest" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4769" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2SK38SH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080321v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Klein" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Macek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hess" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Peter-Katalinic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m100011-mcp200" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062964v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adrait" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquamet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aberdam" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9823232" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DFJ6M1CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062961v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9902283" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-957DR47L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080341v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leonce" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monneret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.46.79" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025781v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo," TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025894v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Udvardy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rombouts" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025862v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025786v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025859v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025830v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abderrahim" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B A Raymond" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025834v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025839v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025846v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025843v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960642v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzales de Peredo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960690v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312421v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Benna&#239;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442285v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gelon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vidal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Girard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791313v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouisset" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452379v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plan&#232;s" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Santoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Bagayoko" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pericat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bordignon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>