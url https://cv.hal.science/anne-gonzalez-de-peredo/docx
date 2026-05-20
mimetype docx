--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -658,295 +658,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative interactomic of CD40 in primary B cells</w:t>
+                <w:t xml:space="preserve">Fine-tuning levels of filamins a and b as a specific mechanism sustaining Th2 lymphocyte functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Argenty</w:t>
+                <w:t xml:space="preserve">Kilian Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Maturin</w:t>
+                <w:t xml:space="preserve">Léa Chamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylene Camus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Mellado</w:t>
+                <w:t xml:space="preserve">Samira Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Perroteau</w:t>
+                <w:t xml:space="preserve">Manon Carratala-Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">hLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hlife.2023.10.009⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.10574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53768-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795624v1</w:t>
+                <w:t xml:space="preserve">hal-04822173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning levels of filamins a and b as a specific mechanism sustaining Th2 lymphocyte functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative interactomic of CD40 in primary B cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Chamy</w:t>
+                <w:t xml:space="preserve">Jeremy Argenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Ghazali</w:t>
+                <w:t xml:space="preserve">Emilie Maturin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Carratala-Lasserre</w:t>
+                <w:t xml:space="preserve">Mylene Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mellado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Zahm</w:t>
+                <w:t xml:space="preserve">Jeanne Perroteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.10574. </w:t>
+              <w:t xml:space="preserve">hLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.88 -93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53768-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hlife.2023.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822173v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebrospinal fluid proteomic profile of frailty: Results from the PROLIPHYC cohort</w:t>
               </w:r>
@@ -1194,429 +1194,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-33 acts as a costimulatory signal to generate alloreactive Th1 cells in graft-versus-host disease</w:t>
+                <w:t xml:space="preserve">A comprehensive LFQ benchmark dataset on modern day acquisition strategies in proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelen Dwyer</w:t>
+                <w:t xml:space="preserve">Bart van Puyvelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Mathews</w:t>
+                <w:t xml:space="preserve">Simon Daled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Villegas</w:t>
+                <w:t xml:space="preserve">Sander Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lucas</w:t>
+                <w:t xml:space="preserve">Ralf Gabriels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132 (12), pp.e150927. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI150927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01216-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766166v1</w:t>
+                <w:t xml:space="preserve">hal-03766167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic proofreading through the multi-step activation of the ZAP70 kinase underlies early T cell ligand discrimination</w:t>
+                <w:t xml:space="preserve">IL-33 acts as a costimulatory signal to generate alloreactive Th1 cells in graft-versus-host disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
+                <w:t xml:space="preserve">Gaelen Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
+                <w:t xml:space="preserve">Lisa Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Froment</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Maturin</w:t>
+                <w:t xml:space="preserve">José Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Goncalves Menoita</w:t>
+                <w:t xml:space="preserve">Anna Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (12), pp.e150927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41590-022-01288-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI150927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767648v1</w:t>
+                <w:t xml:space="preserve">hal-03766166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive LFQ benchmark dataset on modern day acquisition strategies in proteomics</w:t>
+                <w:t xml:space="preserve">Kinetic proofreading through the multi-step activation of the ZAP70 kinase underlies early T cell ligand discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart van Puyvelde</w:t>
+                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Daled</w:t>
+                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Willems</w:t>
+                <w:t xml:space="preserve">Carine Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Maturin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Gabriels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
+                <w:t xml:space="preserve">Marisa Goncalves Menoita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (1), pp.126. </w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01216-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41590-022-01288-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766167v1</w:t>
+                <w:t xml:space="preserve">hal-03767648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems-level conservation of the proximal TCR signaling network of mice and humans</w:t>
               </w:r>
@@ -1641,51 +1641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Celis-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1947,67 +1947,71 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.311. </w:t>
+              <w:t xml:space="preserve">, 2021, 8, pp.311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-021-01095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03453736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -2132,295 +2136,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02492179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LymphoAtlas: a dynamic and integrated phosphoproteomic resource of TCR signaling in primary T cells reveals ITSN 2 as a regulator of effector functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The T cell CD6 receptor operates a multitask signalosome with opposite functions in T cell activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Locard‐paulet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Claude Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marisa Goncalves Menoita</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Celis-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Ounoughene</w:t>
+                <w:t xml:space="preserve">Rudy Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (7), pp.e9524. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 218, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/msb.20209524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20201011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981035v1</w:t>
+                <w:t xml:space="preserve">hal-03013448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The T cell CD6 receptor operates a multitask signalosome with opposite functions in T cell activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LymphoAtlas: a dynamic and integrated phosphoproteomic resource of TCR signaling in primary T cells reveals ITSN 2 as a regulator of effector functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gregoire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Marie Locard‐paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Celis-Gutierrez</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Goncalves Menoita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Aussel</w:t>
+                <w:t xml:space="preserve">Youcef Ounoughene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 218, </w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (7), pp.e9524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20201011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/msb.20209524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013448v1</w:t>
+                <w:t xml:space="preserve">hal-02981035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proline: an efficient and user-friendly software suite for large-scale proteomics</w:t>
               </w:r>
@@ -2566,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhao Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Celis-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2802,307 +2806,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric Regulation of Cyclin-B Binding by the Charge State of Catalytic Lysine in CDK1 Is Essential for Cell-Cycle Progression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IL-9high GATA3low ILC2s are potent inducers of allergic airway inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaunak Deota</w:t>
+                <w:t xml:space="preserve">Anaïs Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sivasudhan Rathnachalam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amit Fulzele</w:t>
+                <w:t xml:space="preserve">Odile Burlet-Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202 (1_Supplement), pp.119.29-119.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.202.Supp.119.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414173v1</w:t>
+                <w:t xml:space="preserve">hal-04770804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-9high GATA3low ILC2s are potent inducers of allergic airway inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Schmitt</w:t>
+                <w:t xml:space="preserve">Allosteric Regulation of Cyclin-B Binding by the Charge State of Catalytic Lysine in CDK1 Is Essential for Cell-Cycle Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaunak Deota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivasudhan Rathnachalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanojia Namrata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Duval</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Odile Burlet-Schiltz</w:t>
+                <w:t xml:space="preserve">Mayank Boob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Fulzele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 431 (11), pp.2127-2142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.202.Supp.119.29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04770804v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Spectrometry-based Absolute Quantification of 20S Proteasome Status for Controlled Ex-vivo Expansion of Human Adipose-derived Mesenchymal Stromal/Stem Cells</w:t>
               </w:r>
@@ -3222,51 +3226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative interactomics in primary T cells unveils TCR signal diversification extent and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof Kersse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3350,563 +3354,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD5, an Undercover Regulator of TCR Signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The costimulatory molecule CD226 signals through VAV1 to amplify TCR signals and promote IL-17 production by CD4(+) T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gonzalez De Peredo</w:t>
+                <w:t xml:space="preserve">Guillaume Gaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Roncagalli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Familiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02900⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (538), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aar3083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089002v1</w:t>
+                <w:t xml:space="preserve">hal-02117993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asb2 alpha-Filamin A Axis Is Essential for Actin Cytoskeleton Remodeling During Heart Development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental allergens induce allergic inflammation through proteolytic maturation of IL-33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Melet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+                <w:t xml:space="preserve">Corinne Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.117.312015⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (4), pp.375-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41590-018-0067-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544517v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental allergens induce allergic inflammation through proteolytic maturation of IL-33</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asb2 alpha-Filamin A Axis Is Essential for Actin Cytoskeleton Remodeling During Heart Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamsoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cayrol</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mylene Camus</w:t>
+                <w:t xml:space="preserve">Armelle Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41590-018-0067-5⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (6), pp.E34+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.117.312015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179492v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The costimulatory molecule CD226 signals through VAV1 to amplify TCR signals and promote IL-17 production by CD4(+) T cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gaud</w:t>
+                <w:t xml:space="preserve">CD5, an Undercover Regulator of TCR Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez De Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Roncagalli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (538), </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aar3083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117993v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The costimulatory molecule CD226 signals through VAV1 to amplify TCR signals and promote IL-17 production by CD4 + T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Roncagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,548 +3918,548 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Familiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (538), pp.eaar3083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scisignal.aar3083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04284289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of Regulatory T Cells Reveals the Importance of Themis1 in the Control of Their Suppressive Function.</w:t>
+                <w:t xml:space="preserve">Themis2 lowers the threshold for B cell activation during positive selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Duguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
+                <w:t xml:space="preserve">Daian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Marcellin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
+                <w:t xml:space="preserve">Mukta Deobagkar-Lele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Zvezdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeyoung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoji Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M116.062745⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.205-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ni.3642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595559v1</w:t>
+                <w:t xml:space="preserve">hal-03080074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Tissue-Restricted Isoform of SIRT1 Defines a Regulatory Domain that Encodes Specificity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic Analysis of Regulatory T Cells Reveals the Importance of Themis1 in the Control of Their Suppressive Function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Camacho</w:t>
+                <w:t xml:space="preserve">Fanny Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.03.012⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (8), pp.1416-1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M116.062745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080050v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Themis2 lowers the threshold for B cell activation during positive selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daian Cheng</w:t>
+                <w:t xml:space="preserve">Identification of a Tissue-Restricted Isoform of SIRT1 Defines a Regulatory Domain that Encodes Specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaunak Deota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukta Deobagkar-Lele</w:t>
+                <w:t xml:space="preserve">Tandrika Chattopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Zvezdova</w:t>
+                <w:t xml:space="preserve">Deepti Ramachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeyoung Choi</w:t>
+                <w:t xml:space="preserve">Eric Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoji Uehara</w:t>
+                <w:t xml:space="preserve">Beatriz Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (2), pp.205-213. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (13), pp.3069-3077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ni.3642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080074v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of differentially regulated proteins upon proteasome inhibition in AML cell lines by the combination of large-scale and targeted quantitative proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette I Matondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4526,740 +4530,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02619400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph− myeloproliferative neoplasm red blood cells display deregulation of IQGAP1-Rho GTPase signaling depending on CALR/JAK2 status</w:t>
+                <w:t xml:space="preserve">Benchmarking quantitative label-free LC–MS data processing workflows using a complex spiked proteomic standard dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Socoro-Yuste</w:t>
+                <w:t xml:space="preserve">Claire Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Dagher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Affif Zaccaria</w:t>
+                <w:t xml:space="preserve">Agnès Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2016.08.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132, pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400202v1</w:t>
+                <w:t xml:space="preserve">hal-02083890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Themis1 enhances T cell receptor signaling during thymocyte development by promoting Vav1 activity and Grb2 stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Zvezdova</w:t>
+                <w:t xml:space="preserve">Co-recruitment analysis of the CBL and CBLB signalosomes in primary T cells identifies CD5 as a key regulator of TCR-induced ubiquitylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio García-Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Mikolajczak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lise Rigal</w:t>
+                <w:t xml:space="preserve">Elise Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aad1576⟩</w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/msb.20166837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080126v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01368500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-recruitment analysis of the CBL and CBLB signalosomes in primary T cells identifies CD5 as a key regulator of TCR-induced ubiquitylation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Voisinne</w:t>
+                <w:t xml:space="preserve">Looking for Missing Proteins in the Proteome of Human Spermatozoa: An Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vandenbrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio García-Blesa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karima Chaoui</w:t>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fiore</w:t>
+                <w:t xml:space="preserve">Paula Duek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bergot</w:t>
+                <w:t xml:space="preserve">Karine Rondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12, pp.876. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (11), pp.3998-4019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/msb.20166837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b00400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01368500v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking quantitative label-free LC–MS data processing workflows using a complex spiked proteomic standard dataset</w:t>
+                <w:t xml:space="preserve">Ph− myeloproliferative neoplasm red blood cells display deregulation of IQGAP1-Rho GTPase signaling depending on CALR/JAK2 status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ramus</w:t>
+                <w:t xml:space="preserve">Nuria Socoro-Yuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Hovasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+                <w:t xml:space="preserve">Marie-Claire Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affif Zaccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.11.011⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1863 (11), pp.2758 - 2765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2016.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083890v1</w:t>
+                <w:t xml:space="preserve">hal-01400202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for Missing Proteins in the Proteome of Human Spermatozoa: An Update</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Lane</w:t>
+                <w:t xml:space="preserve">Themis1 enhances T cell receptor signaling during thymocyte development by promoting Vav1 activity and Grb2 stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Zvezdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Carapito</w:t>
+                <w:t xml:space="preserve">Judith Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Duek</w:t>
+                <w:t xml:space="preserve">Anne Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Rondel</w:t>
+                <w:t xml:space="preserve">Lise Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (11), pp.3998-4019. </w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (428), pp.ra51-ra51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b00400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aad1576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191502v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular IL-33 cytokine, but not endogenous nuclear IL-33, regulates protein expression in endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Farache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5330,476 +5334,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EuPA Standardization Initiative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michelle Camenzuli</w:t>
+                <w:t xml:space="preserve">Spiked proteomic standard dataset for testing label-free quantitative software and statistical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuPA Open Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euprot.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.286-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.11.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080121v1</w:t>
+                <w:t xml:space="preserve">hal-03080142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical implications of recent advances in proteogenomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Almunia</w:t>
+                <w:t xml:space="preserve">The EuPA Standardization Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Elortza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paradela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corthals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Camenzuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/14789450.2016.1132169⟩</w:t>
+              <w:t xml:space="preserve">EuPA Open Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.31-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euprot.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080146v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiked proteomic standard dataset for testing label-free quantitative software and statistical methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+                <w:t xml:space="preserve">Clinical implications of recent advances in proteogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.286-294. </w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (2), pp.185-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2015.11.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1586/14789450.2016.1132169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03080142v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational and Mass-Spectrometry-Based Workflow for the Discovery and Validation of Missing Human Proteins: Application to Chromosomes 2 and 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5928,51 +5932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Nasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Burlet-Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (3), pp.771-781. </w:t>
@@ -6808,429 +6812,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The THAP-Zinc Finger Protein THAP1 Associates with Coactivator HCF-1 and O -GlcNAc Transferase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-depth exploration of cerebrospinal fluid by combining peptide ligand library treatment and label-free protein quantification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Mazars</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cayrol</w:t>
+                <w:t xml:space="preserve">Florence Roux-Dalvai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
+                <w:t xml:space="preserve">François R. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodi Vogel</w:t>
+                <w:t xml:space="preserve">Eric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 285 (18), pp.13364-13371. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (5), pp.1006-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.072579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M900513-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026411v1</w:t>
+                <w:t xml:space="preserve">inserm-00498129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The THAP-Zinc Finger Protein THAP1 Associates with Coactivator HCF-1 andO-GlcNAc Transferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez-De-Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodi L Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 285 (18), pp.13364 - 13371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.m109.072579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth exploration of cerebrospinal fluid by combining peptide ligand library treatment and label-free protein quantification.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François R. Berger</w:t>
+                <w:t xml:space="preserve">The THAP-Zinc Finger Protein THAP1 Associates with Coactivator HCF-1 and O -GlcNAc Transferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez-De-Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Schmidt</w:t>
+                <w:t xml:space="preserve">Jodi Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9 (5), pp.1006-21. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (18), pp.13364-13371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M900513-MCP200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.072579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00498129v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamellar Bodies of Human Epidermis : Proteomics Characterization by High Throughput Mass Spectrometry and Possible Involvement of CLIP-170 in their Trafficking/Secretion</w:t>
               </w:r>
@@ -7350,51 +7354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive Analysis of the Cytoplasmic Proteome of Human Erythrocytes Using the Peptide Ligand Library Technology and Advanced Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Roux-Dalvai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8032,51 +8036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimized Strategy for ICAT Quantification of Membrane Proteins*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8873,251 +8877,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the signaling pathways and response phenotype of immune cells with proteomic methods</w:t>
+                <w:t xml:space="preserve">TWISTT-PRM: A Novel Real-Time Acquisition Method Enabling Targeted Proteomics with Increased Throughput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zoltan Udvardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rombouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Burlet-Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics for Biomedical Research, CANVAS Project Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Gdańsk, Poland</w:t>
+              <w:t xml:space="preserve">SMAP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025781v1</w:t>
+                <w:t xml:space="preserve">hal-05025894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWISTT-PRM: A Novel Real-Time Acquisition Method Enabling Targeted Proteomics with Increased Throughput</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the signaling pathways and response phenotype of immune cells with proteomic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Rombouts</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Proteomics for Biomedical Research, CANVAS Project Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Gdańsk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025894v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the proteome of immune cells with the TIMS-TOF SCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruker French eXceed Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9136,165 +9140,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the signaling mechanisms of the C−type lectin receptor Dectin−1 in myeloid cells using high throughput proteomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Vers l'analyse protéomique de cellule unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoAix 2023, the 3rd Joint Meeting of Spanish, French, and Portuguese Proteomics Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale Genotoul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025786v1</w:t>
+                <w:t xml:space="preserve">hal-05025859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'analyse protéomique de cellule unique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Deciphering the signaling mechanisms of the C−type lectin receptor Dectin−1 in myeloid cells using high throughput proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale Genotoul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ProteoAix 2023, the 3rd Joint Meeting of Spanish, French, and Portuguese Proteomics Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025859v1</w:t>
+                <w:t xml:space="preserve">hal-05025786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the dynamic time-course signaling network of CLRs</w:t>
               </w:r>
@@ -9319,51 +9323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B A Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9405,51 +9409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ligand affinity to signal potency: phospho-regulations and protein-protein interactions underlying early TCR ligand discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès « Analytics » du Réseau Francophone de Métabolomique et de Fluxomique, de la Société Française de Protéomique, de la Société Française de Spectrométrie de Masse et de l’Association Francophone des Sciences Séparatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9474,51 +9478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches de protéomique globale pour l'étude des réponses immunitaires innée et adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Spectrométrie de Masse en Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Toulouse (Virtual event), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9543,51 +9547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics to decipher molecular mechanisms of the adaptive and innate immune responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Inserm-Aviesan “Innovations in Mass Spectrometry for Cell Biology and Biomedical Research”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9612,51 +9616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic analysis of the VAV1 interactome in primary T cells reveals a crosstalk between the TCR and CD226</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et Analyse Protéomique (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9681,51 +9685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different liquid chromatography systems for the detection of low-level biomarkers in biological fluids by MRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Roux-Dalvai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9806,51 +9810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different liquid chromatography systems for the detection of low-level biomarkers in biological fluids by Selected Reaction Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Roux-Dalvai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9989,51 +9993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Duthen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Bennaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gonzalez de Peredo,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10346,90 +10350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-Tuning Levels of Filamins A and B as a Specific Mechanism Sustaining Th2 Lymphocyte Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Carratala-Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10672,51 +10676,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A552775D"/>
+    <w:nsid w:val="D01E8CC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10903,51 +10907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gonzalez-de-peredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6152-6311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169641201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/301765758" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000040886118X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05362554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fallone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pouxvielh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arbez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mi Rousseaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Picq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.adq8778" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghui Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Celis-Gutierrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mellado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gelard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20250339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04605493v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Camus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lefran&#231;ais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04795624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Argenty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maturin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Camus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perroteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlife.2023.10.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Maire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ghazali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carratala-Lasserre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53768-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04613800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Fulzele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.14168" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ayoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barateau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Vermeulen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1108682" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelen Dwyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mathews" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villegas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lucas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI150927" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisinne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard-Paulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Goncalves Menoita" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-022-01288-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Puyvelde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daled" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Willems" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gabriels" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01216-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03554390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ollier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Mori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20211295" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chao Zhong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Qian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abn6373" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02492179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montfort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fraisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcheteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14218-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard&#8208;paulet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ounoughene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20209524" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gregoire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Aussel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyssi&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hesse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Macron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03086942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhao Zhai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Girard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00575-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blaize" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Daniels-Treffandier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aloulou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Yang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917182117" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaunak Deota" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasudhan Rathnachalam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanojia Namrata" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Boob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.04.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHDV70J6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04770804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.202.Supp.119.29" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menneteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garrigues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Zivkovic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA118.000958" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013469v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Kersse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaoxun Lu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-019-0489-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez De Peredo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02900" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544517v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Metais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamsoul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Uttenweiler-Joseph" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.117.312015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cayrol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-018-0067-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Cadenat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Familiades" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3083" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595559v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duguet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.062745" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tandrika Chattopadhyay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Ramachandran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armstrong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Camacho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.03.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080074v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daian Cheng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Deobagkar-Lele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zvezdova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeyoung Choi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Uehara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3642" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02619400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette I Matondo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bousquet-Dubouch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez-De-Peredo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600089" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400202v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Socoro-Yuste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mondet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affif Zaccaria" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.08.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Mikolajczak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rigal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad1576" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01368500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a-Blesa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiore" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bergot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20166837" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083890v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.11.011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191502v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vandenbrouck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Duek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rondel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00400" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080087v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Gautier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Farache" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monsarrat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34255" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080121v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canals" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elortza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paradela" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corthals" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Camenzuli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080146v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.2016.1132169" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080142v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.11.063" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191518v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benama" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Opsomer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr5010345" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080211v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois Pierre Dubois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nasso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.o114.039115" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reginald" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roncagalli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goncalves Menoita" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501300" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080184v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lacroix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caubet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m114.040121" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542278v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourgues" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mourcet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305009110" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02998017v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefrancais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez-De-Peredo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monsarrat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115884109" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080223v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m111.015230" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080260v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mischak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kolch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Aivaliotis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.200900189" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026411v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Mazars" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lavigne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Vogel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.072579" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107809v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Vogel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.072579" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498129v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roux-Dalvai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Berger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmidt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900513-MCP200" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080272v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aur&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akemi Ishida-Yamamoto" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m700334-mcp200" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080269v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sim&#243;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guerrier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m800037-mcp200" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360866v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decramer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.R800001-MCP200" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381833v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger E M Diederix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caux-Thang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061636r" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MP6CH7QP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080279v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Albigot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roussel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.t600069-mcp200" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080286v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Oficjalska-Pham" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harismendy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Smagowicz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Boguta" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.04.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080295v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dahout" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maighread Gallagher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m500205-mcp200" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062957v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Pierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Latour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forest" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4769" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2SK38SH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080321v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Klein" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Macek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hess" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Peter-Katalinic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m100011-mcp200" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062964v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adrait" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquamet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aberdam" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9823232" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DFJ6M1CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062961v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9902283" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-957DR47L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080341v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leonce" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monneret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.46.79" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025781v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo," TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025894v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Udvardy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rombouts" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025862v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025786v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025859v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025830v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abderrahim" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B A Raymond" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025834v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025839v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025846v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025843v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960642v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzales de Peredo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960690v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312421v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Benna&#239;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442285v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gelon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vidal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Girard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791313v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouisset" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452379v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plan&#232;s" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Santoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Bagayoko" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pericat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bordignon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gonzalez-de-peredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6152-6311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169641201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/301765758" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000040886118X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05362554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fallone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pouxvielh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arbez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mi Rousseaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Picq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.adq8778" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghui Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Celis-Gutierrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mellado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gelard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20250339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04605493v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Camus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lefran&#231;ais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Maire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ghazali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carratala-Lasserre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53768-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04795624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Argenty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maturin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Camus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perroteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hlife.2023.10.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04613800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Fulzele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.14168" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ayoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barateau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Vermeulen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1108682" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Puyvelde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daled" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Willems" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gabriels" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01216-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelen Dwyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mathews" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Villegas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI150927" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisinne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard-Paulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Goncalves Menoita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-022-01288-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03554390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ollier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Mori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20211295" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chao Zhong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Qian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abn6373" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03453736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Selloum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01095-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02492179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Imbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montfort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fraisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcheteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14218-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gregoire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Aussel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard&#8208;paulet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ounoughene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20209524" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouyssi&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hesse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Macron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03086942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhao Zhai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Girard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00575-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blaize" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Daniels-Treffandier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aloulou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Yang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917182117" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04770804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.202.Supp.119.29" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaunak Deota" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasudhan Rathnachalam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanojia Namrata" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Boob" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.04.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHDV70J6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Menneteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garrigues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Zivkovic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA118.000958" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013469v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Kersse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaoxun Lu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-019-0489-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Cadenat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Familiades" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3083" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179492v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cayrol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-018-0067-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544517v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Metais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamsoul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Uttenweiler-Joseph" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.117.312015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089002v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez De Peredo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02900" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080074v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daian Cheng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Deobagkar-Lele" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zvezdova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeyoung Choi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Uehara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.3642" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595559v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.062745" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080050v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tandrika Chattopadhyay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Ramachandran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armstrong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Camacho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.03.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02619400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette I Matondo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bousquet-Dubouch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez-De-Peredo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201600089" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083890v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.11.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01368500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garc&#237;a-Blesa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiore" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bergot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20166837" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191502v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vandenbrouck" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Duek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rondel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00400" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400202v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Socoro-Yuste" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dagher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mondet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affif Zaccaria" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.08.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080126v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Mikolajczak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rigal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad1576" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080087v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Gautier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Farache" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monsarrat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34255" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.11.063" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080121v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canals" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elortza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paradela" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corthals" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Camenzuli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080146v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.2016.1132169" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191518v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benama" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Opsomer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr5010345" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080211v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois Pierre Dubois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nasso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.o114.039115" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Reginald" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roncagalli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goncalves Menoita" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501300" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080184v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lacroix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caubet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m114.040121" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542278v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourgues" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagarou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mourcet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305009110" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02998017v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefrancais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez-De-Peredo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monsarrat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1115884109" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080223v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m111.015230" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080260v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mischak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kolch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Aivaliotis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.200900189" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498129v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roux-Dalvai" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Berger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmidt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900513-MCP200" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107809v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Mazars" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lavigne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Vogel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m109.072579" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026411v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Vogel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.072579" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080272v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aur&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akemi Ishida-Yamamoto" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m700334-mcp200" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080269v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sim&#243;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guerrier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m800037-mcp200" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360866v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decramer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.R800001-MCP200" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381833v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger E M Diederix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caux-Thang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061636r" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MP6CH7QP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080279v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Albigot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roussel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.t600069-mcp200" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080286v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Oficjalska-Pham" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harismendy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Smagowicz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Boguta" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.04.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080295v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dahout" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maighread Gallagher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m500205-mcp200" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062957v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Pierre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Latour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forest" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4769" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2SK38SH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080321v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Klein" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Macek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hess" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Peter-Katalinic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m100011-mcp200" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062964v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adrait" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquamet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aberdam" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9823232" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DFJ6M1CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062961v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9902283" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-957DR47L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080341v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leonce" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monneret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.46.79" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025894v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Udvardy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rombouts" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025781v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo," TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025862v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025859v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025786v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025830v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abderrahim" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B A Raymond" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025834v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025839v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025846v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025843v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960642v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzales de Peredo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960690v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312421v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Benna&#239;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035118v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oneeb Nasir" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442285v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gelon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vidal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Girard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791313v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouisset" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452379v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plan&#232;s" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Santoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Bagayoko" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pericat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bordignon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>