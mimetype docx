--- v0 (2026-03-05)
+++ v1 (2026-04-16)
@@ -1,52 +1,6774 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne GOURIO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférence en littérature française du XXe siècle, habilitée à diriger des recherches,Université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060588519</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Membre titulaire du LASLAR (UR 4256 - Université de Caen Normandie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poésie des XXe et XXIe sièclesPoésie de l'élémentaire (Segalen, Ponge, Guillevic, Caillois, Char, Bonnefoy, Dupin, Du Bouchet, Gaspar).Langage poétique et monde sensible.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités à l'Université de Caen Normandie :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élue de la Commission de la Recherche du Conseil académique, depuis avril 2023.Membre élue du conseil d’UFR Humanités et sciences sociales depuis octobre 2021.Co-directrice avec Julie Anselmini du département de Littérature française et comparée (2012-2014).Responsable pédagogique des L1 (2009-2012), L2 (depuis 2019) et L3 (2017-2019) Lettres.Membre de l'ACS 9ème-10ème sections, U. de Caen.Membre (depuis 2020) et responsable (depuis 2022) de la commission VAE (e-candidats et Etudes en France), Licence de Lettres, U. de Caen.****	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités au sein du LASLAR :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élue du comité directeur du LASLAR depuis juin 2023Co-responsable avec Fabien Cavaillé de l’axe 4 « Les arts comme expériences » du LASLARMise en place du programme « Matières poétiques » avec Cécile Brochard (depuis 2020).Membre du comité de rédaction de la revue* Elseneur* depuis 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	Membre du conseil d'administration de** Poemata** depuis sa fondation en 2018 (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://poemata.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques et journées d’études :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colloque « &amp;quot;J’ai rêvé d’une genèse&amp;quot; Lorand Gaspar, le poème et l’archive », organisé avec Danièle Leclair (THALIM), 4 et 5 juin 2015, Université de Caen et IMEC.Journée d’étude « Vulnérables. Arts, Lettres et sciences sociales. Regards croisés sur la poésie conte mporaine », organisée avec Hélène Marche (CERREV) et Raphaëlle Hérout (LASLAR), 17 octobre 2019, Université de Caen.Journée d’étude « Écrit sur l’écorce, la pierre, la neige. Les supports matériels du poème (période moderne et contemporaine) », organisée avec Cécile Brochard, 11 mars 2021, Université de Caen.Journée d’étude « Contemporaines ! Femmes-poètes d’aujourd’hui », 7 octobre 2021, IMEC.Colloque « Poésie antique/poésie contemporaine : face à face, affleurement, empreinte », organisé avec Claire Lechevalier (LASLAR), 13-14 octobre 2022, Université de Caen.A venir : Colloque « Poétiques de la poussière, expériences des frontières », organisé avec Cécile Brochard (U. de Nantes), 5-6 octobre 2023, Université de Caen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">« Vingtième printemps des poètes, vingt visages de poètes d’aujourd’hui ». Lecture-rencontre avec I. Billy, P. Boulanger, S. Brassart, Ch. Bregaint, E. de Laudec, S. Voïca. 6 mars 2018, Université de Caen.« Apollinaire en scène » (autour des Mamelles de Tirésias d’Apollinaire) : conférence de Peter Read et mise en scène par Françoise Labrusse. Organisé avec Marie Cleren, 17 octobre 2018, Université de Caen.Organisation de « Masterclass » en collaboration avec l’IMEC, à destination des étudiants du Master-recherche. Avec P. Bergounioux, O. Cadiot, L. Giraudon, F. Delay, C. Millet, A. Wieviorka. Depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chants de pierres,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ELLUG, mai 2005, 432 pages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de numéros de revue et d'actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poésie, au défaut des langues, Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°27, Presses Universitaires de Caen, février 2013, 264 pages.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar : archives et genèse de l’œuvre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> co-direction avec Danièle Leclair, Classiques Garnier, avril 2017, 408 pages.Lorand Gaspar, archives et genèse de l’œuvre (classiques-garnier.com)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur la paroi nocturne. L’art pariétal dans les littératures des XXème et XXIème siècles, Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°33, Presses Universitaires de Caen, 2018, Co-direction avec Marie Hartmann.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire/lire les vulnérabilités contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elfe n°9, 2020, Co-direction avec Marie-Hélène Boblet. Elfe XX-XXI - Études de la littérature française des XXe et XXIe siècles (openedition.org)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrit sur l’écorce, la pierre, la neige. Les supports matériels du poème. Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°36, Presses Universitaires de Caen. 2021. Co-direction avec Cécile BrochardPoèt(e)s, Nu(e) n°75, 2021. (Revue) Nu(e), n° 75, PoÈt(e)s/3 (Poezibao) (typepad.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A paraître :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie antique/poésie contemporaine : face à face, aflleurement, empreinte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*, en co-dir. avec Claire Lechevalier, Elfe XX-XXI n°15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d’ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Danièle Leclair et Patrick Née, Classiques Garnier, février 2015, 715 pages. Rédaction de 27 notices (190 000 signes) : Apollinaire, l’Armurier, Artaud, berger, Claire, cosmos, forgeron, Hugo (Jean), Jouve, Lascaux, Le Soleil des eaux, Mallarmé, Mandelstam, Pasternak, Pétrarque, pierre, poème en prose, Ponge, Reverdy, Sima, Supervielle, Sur les hauteurs, la Sorgue, symbolisme, Thérèse d’Avila, troubadours, Van Gogh, Les Voisinages de Van Gogh.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du lyrisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction d’Antonio Rodriguez, Classiques Garnier, à paraître. Notice « Pierre, minéral ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition numérique de Les Dates et les œuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, René Ghil (préface, rédaction de 115 notes) - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://obvil.paris-sorbonne.fr/corpus/critique/ghil_dates-et-oeuvres/front-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues (avec comité de lecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Approche du monde tissé, retissé, inachevé de Lorand Gaspar », Bruxelles, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier du Centre international d’Etudes poétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°219-220, juillet-septembre 1998, p. 45-63.« Bonnefoy, Mallarmé : la courbe d’un séjour », Zürich, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations n°10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Literaturzeitschrift der Universität Zürich, juillet 2003, p.77-91.« Chants de pierres », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°626, décembre 2003-mars 2004, p.5-22.« Miroir de l’absent », in** Ecriture des pierres/Pierres écrites : territoires de l’imaginaire minéral dans la littérature française du XXe siècle. L’Esprit créateur** Vol. XLV, N°2. University of Minnesota, USA. Summer 2005, p.19-30.« Ouvrir le pays des pierres », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le « pays » dans la poésie de Char de 1946 à 1970. Revue des Lettres modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Editions Minard, Série René Char n°1. Textes réunis par P. Née et D. Leclair, octobre 2005, p.161-183.« Aux sources de la nuit. Char et Dupin : genèse d’un imaginaire », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poètes et philosophes – de la fraternité selon Char, Revue des Lettres modernes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Editions Minard. Série René Char n°2. Textes réunis par P. Née et D. Leclair, mars 2007, p.145-172.« ‘De hautes pierres dans le vent’. Enjeux énonciatifs de deux motifs persiens », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de style</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°4, « Formes du poétique », avril 2007(</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unicaen.fr/puc/revues/thl/questionsdestyle/www.unicaen.fr/services/puc/revues/thl/questionsdestyle/dossier4/textes/6gourio.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Carré de ciel »,* </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.57/2007, Presses Universitaires du Mirail, avril 2008, p.9-30 Carré de ciel - Persée (persee.fr)« Van Gogh, &amp;quot;l’extinction de la dernière couleur ?&amp;quot; », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Char et les peintres, Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Editions Minard. Série René Char n°3. Textes réunis par P. Née et D. Leclair, 2009, p. 137-158.« Physique de la réécriture chez Lorand Gaspar », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récrits. Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°25, Presses Universitaires de Caen, 2010, p.131-150.« Marge(s) de la poésie », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie des marges, Traits d’Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°6, Presses de la Sorbonne Nouvelle, 2016, p. 35-42« Épreuve & épiphanie : destinée du visage au XXe siècle », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 17, n° 4, Essais critiques, Août-septembre 2016, Épreuve & épiphanie : destinée du visage au XXe siècle (Acta Fabula)« &amp;quot; Je donne ton nom au jour&amp;quot; - Le don du poème à l’épreuve de la modernité - », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand dire c’est donner. Parole, don, langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°50 de L</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2ème semestre 2017, novembre 2017.« Je donne ton nom au jour ». Le don du poème à l’épreuve de la modernité | Cairn.infoEt sur Cairn international : “I give your name to the day”: The gift of the poem and the trials of modernity | Cairn International Edition (cairn-int.info)« L’alphabet des éléments dans l’œuvre poétique de Vénus Khoury-Ghata », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°80, Presses Universitaires du Midi, 2019, p.77-90.L’alphabet des éléments dans l’œuvre poétique de Vénus Khoury-Ghata (openedition.org)« Dehors : (in)habiter en poète aujourd’hui », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire/lire les vulnérabilités contemporaines, Elfe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°9, 2020.9 | 2020 Dire et lire les vulnérabilités contemporaines (openedition.org)« Dans le tissage du vivant. Poésie & pensée chez Lorand Gaspar », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> vol. 21, n° 8, Essais critiques, Septembre 2020, URL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fabula.org/revue/document13101.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.« « Ce chant immobile de pierres ». Pour saluer Lorand Gaspar », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phoenix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°34, p.120-121.« Tombeaux de mots et de soupirs ». A propos de l’ouvrage : Marik Froidefond et Delphine Rumeau (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tombeaux poétiques et artistiques. Fortunes d’un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes, Presses universitaires de Rennes, « Interférences », 2020. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (textimageCRGourio-Tombeaux.pdf (revue-textimage.com)« Pierres pour mémoires. Le passé en présence dans l’œuvre poétique de Marie-Claire Bancquart, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°73, 2021, p.19-30.(Revue) Nu(e), n° 73, PoÈt(e)s (Poezibao) (typepad.com)« L’Ecopoèthe : émergence d’une nouvelle figure d’auteur en poésie contemporaine », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes de Présence et Fonctions de l’écrivain dans la cité, Elfe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°10, Marie-Hélène Boblet et Simon Bréan (co-dir.), 2021, L’Écopoèthe : émergence d’une nouvelle figure d’auteur en poésie contemporaine (openedition.org&amp;quot;Christian Dotremont et les &amp;quot;calligraphies de la nature&amp;quot;,*** </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI/XX Reconnaissances littéraires, &amp;quot;Faut-il en finir avec l'anthropomorphisme?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; sous la direction de Thomas Augais et Florian Allix, Classiques Garnier, 2022, p.83-100.« Préface », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila – revue transdisciplinaire franco-portugaise sur le secret, n°51 « Pierres – Pedras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , GRIS-France, printemps-été 2023, p.13-17. Revue Sigila 2023/1 | Cairn.info</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Michaux, témoin halluciné », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique du témoignage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Actes du colloque de Caen, mars 2004. Paris, Maison des Sciences de l’Homme, janvier 2005, p.213-228.« Pensée(s) de la pierre », in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que le poème dit du poème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Textes réunis par Ch. Doumet et A.E. Halpern, Presses Universitaires de Vincennes, juin 2005, p.97-109.« Pré-histoires de pierres : « Les Rocs » (Guillevic) et « Le Galet » (Ponge) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots et images de Guillevic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Actes du colloque de Carnac (9-10 février 2007), Presses Universitaires de Rennes, septembre 2007. p.91-117.« ‘Je ne suis que parole intentée à l’absence’ : les paradoxes de l’adresse funèbre chez Jouve et Bonnefoy », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Offrande Lyrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes du colloque de Saint-Denis (27-29 septembre 2007), sous la direction de Jean-Nicolas Illouz, Editions Hermann, septembre 2009, p. 77-94.« Poétique du blason chez Rémy de Gourmont : une sortie du symbolisme ? », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité de Remy de Gourmon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">t. Actes du colloque tenu à l’Université de Caen (14-15 novembre 2008) réunis par JC Larrat et G. Poulouin, Presses Universitaire de Caen, 2010, p.153-164.« Pierres de Mandiargues », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisir à Mandiargues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de M.P. Berranger et de C. Leroy, Hermann, 2011, p.183-200.« Variations nervaliennes sur un recueil de Mandiargues ». Journée d’études « Mandiargues. Le poète » organisé par M.P. Berranger et C. Leroy, Université de Caen, janvier 2011. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://halshs.archives-ouvertes.fr/hal-00740532/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« L’inscription, la voix dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combien de nom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">s », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles, rencontres. Ouvrir les archives « Henri Meschonnic »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Serge Martin, L’Atelier du Grand Tétras, 2013, pp.53-65.« D’un Eden l’autre : René Ghil lecteur du symbolisme », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutions/révolutions des valeurs critiques (1860-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de MP Berranger, Presses Universitaires de la Méditerranée, mai 2015, p. 51-67.« L’élémentaire, langue de l’inconnu », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sylvie Germain devant le mystère, le fantastique, le merveilleux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction d’Alain Goulet, Presses Universitaires de Caen, Symposia, février 2015, p. 55-67.« Valérie Rouzeau : l’éternité l’air de rien », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire le réel aujourd’hui en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Béatrice Bonhomme, Idola Castro et Evelyne Lloze, Hermann, coll. « Vérité de la langue », 2016, p.523-538.« Jaccottet, l’émerveillement murmuré », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’émerveillement dans les littératures poétiques et narratives des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELLUG, 2017, p.185-196.« Judée à la lumière de Qoumrân » in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar, archives et genèse de l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, op. cit., p.61-77.« La pertinence poétique », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infini commence ici. L’œuvre d’Henri Raynal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Marie-Hélène Boblet et Belinda Cannone, Cécile Defaut, 2018, p. 19-32.« Le poème en prose, forme de la contre-terreur », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Char ; la poésie et l’action, Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Québec, 201, p.65-77.« Les Feuilles d’hôpital de Lorand Gaspar : pratique citationnelle et dialogisme médical »,  </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Figure du poète -médecin, XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg Editeur, 2018, p. 219-238.« L’apostrophe muette : le dépaysement poétique chez André du Bouchet », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dépaysement dans la littérature et le cinéma des XXème et XXIème, L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°4, décembre 2018, Dirigé par Marie-Hélène Boblet et Marie Hartmann, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lentre-deux.com/index.php?b=52</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 4.1.7.GOURIO.pdf« Yves Bonnefoy, le haïku et la méditation de la présence », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie moderne et méditations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Christophe Lamiot et Thierry Roger, 2018, Publication numérique du CERRedl, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ceredi.labos.univ-rouen.fr/public/?yves-bonnefoy-le-haiku-et-la.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">« Poéthique de la correspondance. Lorand Gaspar et Georges Perros », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondance et critique littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Sous la direction de Brigitte Diaz et Julie Anselmini, Classiques Garnier, 2020.Classiques Garnier Numerique (classiques-garnier.com)« « Nos traces prennent langue ». inscription des signes, épaisseur du temps chez Bonnefoy, Char et Dotremont », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrit sur l’écorce, la pierre, la neige. Les supports matériels du poème, Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°36, Cécile Brochard et Anne Gourio (co-dir.), 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A paraître en 2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">« « Il est matière de son écho ». Homère en résonance dans Nostos de Maxime Hortense Pascal », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre besoin d’Homère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, Claire Lechevalier et Brigitte Poitrenaud (co-dir.), 2023, à paraître.&amp;quot;Retour au geste. La &amp;quot;dépoésie&amp;quot; de Chrstian Dotremont&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre la poésie la poésie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Presses Universitaires de Liège, 2023, à paraître.« Le prénom secret des vagues », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaste héritage du silence, Jean-Louis Chrétien poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de Corlevour, 2023, à paraître.Notice « Pierre, minéral », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du lyrisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction d’Antonio Rodriguez, à paraître.&amp;quot;Le je(u) des pseudonymes et des hétéronymes dans l’œuvre poétique de Jean-Claude Pinson&amp;quot;, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nom propre en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de'Yves Baudelle et de Jérôme Hennebert, Presses Universitaires de Valenciennes, 2023</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la poussière, expériences des frontières, actes du colloque tenu à l’Université de Caen-Normandie et à l’IMEC les 5-6 octobre 2023, Rennes, Presses Universitaires de Rennes, coll. Interférences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar, archives et genèse de l’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 299, 408 p., 2017, (Rencontres), 978-2-406-06910-2. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06912-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ghil. Les dates et les œuvres. Symbolisme et poésie scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ghil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LABEX OBVIL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, [191 p.], 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants de pierres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Éditions, pp.432, 2005, Ateliers de l'imaginaire, 9782843100642. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.5880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie antique/poésie contemporaine : face à face, affleurement, empreinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lechevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12otk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèt(e)s/3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, 197 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrit sur l’écorce, la pierre, la neige… Les supports matériels du poème (période moderne et contemporaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 187 p., 2021, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elseneur.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire et lire les vulnérabilités contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Boblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2020, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la Paroi nocturne. L'Art pariétal dans les littératures des XXe et XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hartmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 241 p., 2018, 978-2-84133-903-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie, au défaut des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 264 p., 2012, 978-2-84133-411-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géomorphologie de la langue poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (2), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.19171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame et la trace. Poésie et langue du vivant chez Lorand Gaspar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36, URL : https://publis-shs.univ-rouen.fr/ceredi/2085.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peu de ciel au creux de la main. L'expérience poétique de Marie Joqueviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84, p. 149-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Pierres – Pedras, 51, pp.13-17. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sigila.051.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dotremont et les &amp;quot;calligraphies de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI/XX Reconnaissances littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, (Reconnaissances littéraires), 3, pp.83-100. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14195-2.p.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos traces prennent langue&amp;quot; Inscription des signes, épaisseur du temps chez Yves Bonnefoy, René Char et Christian Dotremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Écrit sur l’écorce, la pierre, la neige…, 36, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elseneur.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Écopoèthe : émergence d’une nouvelle figure d’auteur en poésie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Modes de Présence et Fonctions de l'écrivain dans la cité, 10, [13 p.]. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.3798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierres pour mémoire. Le passé en présence dans l’œuvre poétique de Marie-Claire Bancquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, POÈT(E)S. Journées d’étude et colloques 2020-2022, 73, pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Patrick Née, Lorand Gaspar. Une poétique du vivant, Paris : Hermann, 2020, 430 p., EAN 9791037003348.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (8), 8 p. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité est une puissance de création. Entretien avec Julien Boutonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dire et lire les vulnérabilités contemporaines, 9, [9 p.]. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.2636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)habiter en poète aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dire et lire les vulnérabilités contemporaines, 9, 13 p. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.2123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alphabet des éléments dans l’œuvre poétique de Vénus Khoury-Ghata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80, pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonnefoy, le haïku et la méditation de la présence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poésie moderne et méditations, 21, [ 9 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de l’apostrophe muette : le dépaysement poétique chez André du Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Dépaysement dans la littérature et le cinéma aux XXème et XXIème siècles, 4 (1), [13 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème en prose, forme de la « contre-terreur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, René Char : le poème et l'action, 47 (3), pp.65-76. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1054011ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je donne ton nom au jour ». Le don du poème à l’épreuve de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Quand dire c’est donner. Parole, langage et don, 2 (50), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.050.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge(s) de la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traits-d'Union, la revue des jeunes chercheurs de Paris 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cartographie des marges : les lieux du possible, 6, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Marie-Annick Gervais-Zaninger, Au regard des visages II. De Proust à Bonnefoy, Paris : Hermann, coll. &amp;quot;Savoir lettres&amp;quot;, 2016, 366 p., EAN 9782705688479</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), 10 p. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.9880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique de la réécriture chez Lorand Gaspar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Récrits, 26, pp.131-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Gogh, &amp;quot;l'extinction de la dernière couleur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, René Char : regards sur le monde de l'art, 3, pp.137-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De hautes pierres dans le vent...&amp;quot; Enjeux énonciatifs de deux motifs persiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de style </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Formes du poétique, 4, pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la nuit : Char et Dupin : genèse d'un imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Poètes et philosophes de la fraternité selon Char, 2, pp.145-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carré de ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Guy Goffette autour des romances sans paroles, 57 (57), pp.9-30. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/litts.2007.2228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir de l'absent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ecriture des pierres/Pierres écrites : territoires de l'imaginaire minéral dans la littérature française du XXe siècle, 45 (2), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2010.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir le pays des pierres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le "pays" dans la poésie de Char de 1946 à 1970, 1, pp.161-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants de pierres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (626), pp.5-22. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ltm.626.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Linceul de Laërte. Approche du monde tissé, retissé, inachevé de Lorand Gaspar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier du Centre international d'études poétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 219-220, pp.45-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poét&amp;quot;h&amp;quot;ique de la correspondance. Georges Perros et Lorand Gaspar, poètes hors du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : Correspondances et critique littéraire, XVe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Göttingen, Allemagne. pp.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierres pour mémoire. Le passé en présence dans l’œuvre poétique de Marie-Claire Bancquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international POÈT(E)S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nancy, France. pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Portes de craie&amp;quot;, une inversion généralisée des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études : André Pieyre de Mandiargues, le poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Paule Berranger, Jan 2011, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prénom secret des vagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme de Gramont; Jérôme Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autre versant du cri : sur la poésie de Jean-Louis Chrétien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Corlevour, pp.75-83, 2023, La Forge, 978-2-37209-121-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poét&amp;quot;h&amp;quot;ique de la correspondance. Georges Perros et Lorand Gaspar, poètes hors du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Anselmini; Brigitte Diaz; Franziska Meier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondances et critique littéraire XVe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 440, Classiques Garnier, pp.219-232, 2020, Rencontres, 978-2-406-09866-9. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09868-3.p.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombeaux de mots et de soupirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marik Froidefond; Delphine Rumeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tombeaux poétiques et artistiques. Fortunes d'un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2020, (Interférences), 978-2-7535-7932-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pertinence poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’infini commence ici. L’œuvre d’Henri Raynal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions nouvelles Cécile Defaut, pp.19-32, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Feuilles d’Hôpital de Lorand Gaspar : pratique citationnelle et dialogisme médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Figure du poète-médecin, XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg Editeur, pp.219-238, 2018, 978-2-8257-1083-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaccottet, l’émerveillement murmuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’émerveillement dans les littératures poétiques et narratives des XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.185-196, 2017, (Ateliers de l’imaginaire), 9782843103445. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.6657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judée à la lumière de Qoumrân. Archéologie du recueil, enjeux d'une recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar, archives et genèse de l'oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 299, Classiques Garnier, pp.61-77, 2017, (Rencontres), 978-2-406-06912-6. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06912-6.p.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rouzeau : l’éternité l’air de rien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire le réel aujourd’hui en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.523-538, 2016, (Vérité de la langue)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un Eden l’autre : René Ghil lecteur du symbolisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutions / Révolutions des valeurs critiques (1860-1940) [vol. 2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-67, 2015, (Collection des littératures. Série Le Centaure)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élémentaire, langue de l’inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sylvie Germain devant le mystère, le fantastique, le merveilleux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-67, 2015, (Symposia), 978-2-84133-513-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription, la voix dans Combien de noms (Meschonnic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles, rencontres. Ouvrir les archives « Henri Meschonnic »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, L'Atelier du Grand Tétras, pp.53-65, 2014, 978-2-911648-66-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierres de Mandiargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisir à Mandiargues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.183-200, 2011, 978-2-7056-8098-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique du blason chez Remy de Gourmont : une sortie du symbolisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Larrat; Gérard Poulouin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité de Remy de Gourmont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.153-166, 2010, (Symposia)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne suis que parole intentée à l'absence&amp;quot; : les paradoxes de l'adresse funèbre chez Jouve et Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Nicolas Illouz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'offrande lyrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.77-94, 2009, (Collection Savoir. Lettres), 978-2-7056-6879-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-histoires de pierres : &amp;quot;Les Rocs&amp;quot; (Guillevic) et &amp;quot;Le Galet&amp;quot; (Ponge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots et images de Guillevic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.91-107, 2007, (Interférences), 978-2-7535-0489-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaux, témoin halluciné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique du témoignage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, pp.213-228, 2005, 2-7351-1052-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée(s) de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Doumet; Anne-Élisabeth Halpern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que le poème dit du poème : Segalen, Baudelaire, Callimaque, Gauguin, Macé, Michaux, Saint-John Perse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.97-109, 2005, (L'imaginaire du texte), 2-84292-168-2. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puv.450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandelstam, Ossip (1892-1938)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.357-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasternak, Boris (1890-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.418-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouve, Pierre Jean (1887-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.321-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avila, Thérèse d’ (1515-1582)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.61-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les hauteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.525-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleil des eaux (Le)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.516-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.149-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sima, Joseph (1891-1971)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.515-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">poème en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.440-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forgeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.248-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétrarque (1304-1374)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.423-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.149-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artaud, Antonin (1896-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armurier (L')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">troubadours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.587-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">symbolisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.531-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverdy, Pierre (1889-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.485-487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voisinages de Van Gogh (Les)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.612-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorgue (La)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.519-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lascaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.335-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervielle, Jules (1884-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.524-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire, Guillaume 1880-1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Gogh, Vincent (1853-1890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.597-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallarmé,Stéphane (1842-1898)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.354-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.430-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo, Jean (1894-1984)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire René Char</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.302-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Ressource pédagogique] Anthologie sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gourio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/swwg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anne GOURIO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maîtresse de conférence en littérature française du XXe siècle, habilitée à diriger des recherches - Département de littérature française et comparée - UFR Humanités et sciences sociales - Laboratoire LASLAR (UR 4256) - Université de Caen Normandie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">anne-gourio</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0003-3315-0363</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">060588519</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mes travaux de recherche, portant sur la poésie française du XXe siècle, et plus particulièrement de sa seconde moitié, ont pris trois directions principales :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Celle de l’étude des « matières poétiques », impulsée par ma thèse de doctorat consacrée à l’imaginaire de la pierre dans la poésie française du XXe siècle (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chants de pierres</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, ELLUG, 2005) : cette orientation s’est renouvelée à l’occasion de projets collectifs sur les supports matériels du poème et sur les poétiques de la poussière.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Celle du « langage du sensible » a plus spécifiquement trait à la question herméneutique d’une lisibilité du monde dans ses relations avec l’arbitraire du signe : je m’y suis attachée au fil de diverses poétiques, de la fin du XIXe siècle (Mallarmé, René Ghil) au XXIe siècle (Henri Raynal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Celle des archives et du rapport poétique à l’immémorial : c’est avec les fonds d’archives de l’IMEC que je poursuis en effet certains de mes travaux. Mon intérêt pour le passé lointain m’a par ailleurs conduite à développer tout un pan de ma recherche autour des résurgences vivaces de la préhistoire dans les écritures contemporaines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">L’essai que j’ai rédigé dans le cadre de mon habilitation à diriger des recherches, intitulé </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poétiques des lignes vives (de 1950 à nos jours)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, s’intéresse au motif de la ligne pensé comme un point de tangence entre le poème et le monde sensible (de Michaux et Christian Dotremont à Esther Tellermann et Renaud Ego).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétiques de la poussière, expériences des frontières, actes du colloque tenu à l’Université de Caen-Normandie et à l’IMEC les 5-6 octobre 2023, Rennes, Presses Universitaires de Rennes, coll. Interférences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorand Gaspar, archives et genèse de l’œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 299, 408 p., 2017, (Rencontres), 978-2-406-06910-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06912-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ghil. Les dates et les œuvres. Symbolisme et poésie scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Ghil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LABEX OBVIL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, [191 p.], 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chants de pierres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UGA Éditions, pp.432, 2005, Ateliers de l'imaginaire, 9782843100642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.5880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie antique/poésie contemporaine : face à face, affleurement, empreinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12otk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poèt(e)s/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nu(e)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75, 197 p., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrit sur l’écorce, la pierre, la neige… Les supports matériels du poème (période moderne et contemporaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, 187 p., 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elseneur.315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire et lire les vulnérabilités contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la Paroi nocturne. L'Art pariétal dans les littératures des XXe et XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, 241 p., 2018, 978-2-84133-903-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie, au défaut des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 264 p., 2012, 978-2-84133-411-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trame et la trace. Poésie et langue du vivant chez Lorand Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Poésie et langages du vivant (XXe-XXIe siècles), 36, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Pour une géomorphologie de la langue poétique&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), [5 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.19171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un peu de ciel au creux de la main. L'expérience poétique de Marie Joqueviel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nu(e)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Françoise Delorme / Patrick Quillier / Marie Joqueviel / Gabriel Grossi, 84, pp.149-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Pierres – Pedras, 51, pp.13-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sigila.051.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dotremont et les &amp;quot;calligraphies de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI/XX Reconnaissances littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, (Reconnaissances littéraires), 3, pp.83-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14195-2.p.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierres pour mémoire. Le passé en présence dans l’œuvre poétique de Marie-Claire Bancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nu(e)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, POÈT(E)S. Journées d’étude et colloques 2020-2022, 73, pp.91-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Écopoèthe : émergence d’une nouvelle figure d’auteur en poésie contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Modes de Présence et Fonctions de l'écrivain dans la cité, 10, [13 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.3798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos traces prennent langue&amp;quot; Inscription des signes, épaisseur du temps chez Yves Bonnefoy, René Char et Christian Dotremont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Écrit sur l’écorce, la pierre, la neige…, 36, pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elseneur.335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Patrick Née, Lorand Gaspar. Une poétique du vivant, Paris : Hermann, 2020, 430 p., EAN 9791037003348.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (8), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.13101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulnérabilité est une puissance de création. Entretien avec Julien Boutonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dire et lire les vulnérabilités contemporaines, 9, [9 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.2636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alphabet des éléments dans l’œuvre poétique de Vénus Khoury-Ghata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.77-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(In)habiter en poète aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dire et lire les vulnérabilités contemporaines, 9, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.2123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poème en prose, forme de la « contre-terreur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, René Char : le poème et l'action, 47 (3), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1054011ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux de l’apostrophe muette : le dépaysement poétique chez André du Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le Dépaysement dans la littérature et le cinéma aux XXème et XXIème siècles, 4 (1), [13 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bonnefoy, le haïku et la méditation de la présence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poésie moderne et méditations, 21, [ 9 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je donne ton nom au jour ». Le don du poème à l’épreuve de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Quand dire c’est donner. Parole, langage et don, 2 (50), pp.103-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.050.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marge(s) de la poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traits-d'Union, la revue des jeunes chercheurs de Paris 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cartographie des marges : les lieux du possible, 6, pp.35-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Marie-Annick Gervais-Zaninger, Au regard des visages II. De Proust à Bonnefoy, Paris : Hermann, coll. &amp;quot;Savoir lettres&amp;quot;, 2016, 366 p., EAN 9782705688479</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (4), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.9880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physique de la réécriture chez Lorand Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Récrits, 26, pp.131-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Gogh, &amp;quot;l'extinction de la dernière couleur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes. René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, René Char : regards sur le monde de l'art, 3, pp.137-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carré de ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Guy Goffette autour des romances sans paroles, 57 (57), pp.9-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/litts.2007.2228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De hautes pierres dans le vent...&amp;quot; Enjeux énonciatifs de deux motifs persiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de style </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Formes du poétique, 4, pp.81-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources de la nuit : Char et Dupin : genèse d'un imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes. René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poètes et philosophes de la fraternité selon Char, 2, pp.145-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvrir le pays des pierres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes. René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Le "pays" dans la poésie de Char de 1946 à 1970, 1, pp.161-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroir de l'absent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ecriture des pierres/Pierres écrites : territoires de l'imaginaire minéral dans la littérature française du XXe siècle, 45 (2), pp.19-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/esp.2010.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chants de pierres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (626), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ltm.626.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Linceul de Laërte. Approche du monde tissé, retissé, inachevé de Lorand Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier du Centre international d'études poétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 219-220, pp.45-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poét&amp;quot;h&amp;quot;ique de la correspondance. Georges Perros et Lorand Gaspar, poètes hors du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études : Correspondances et critique littéraire, XVe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Göttingen, Allemagne. pp.219-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierres pour mémoire. Le passé en présence dans l’œuvre poétique de Marie-Claire Bancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international POÈT(E)S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Nancy, France. pp.91-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Portes de craie&amp;quot;, une inversion généralisée des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études : André Pieyre de Mandiargues, le poète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Paule Berranger, Jan 2011, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prénom secret des vagues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme de Gramont; Jérôme Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'autre versant du cri : sur la poésie de Jean-Louis Chrétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de Corlevour, pp.75-83, 2023, La Forge, 978-2-37209-121-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tombeaux de mots et de soupirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marik Froidefond; Delphine Rumeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tombeaux poétiques et artistiques. Fortunes d'un genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2020, (Interférences), 978-2-7535-7932-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poét&amp;quot;h&amp;quot;ique de la correspondance. Georges Perros et Lorand Gaspar, poètes hors du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Anselmini; Brigitte Diaz; Franziska Meier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances et critique littéraire XVe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 440, Classiques Garnier, pp.219-232, 2020, Rencontres, 978-2-406-09866-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09868-3.p.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pertinence poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’infini commence ici. L’œuvre d’Henri Raynal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions nouvelles Cécile Defaut, pp.19-32, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Feuilles d’Hôpital de Lorand Gaspar : pratique citationnelle et dialogisme médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Figure du poète-médecin, XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg Editeur, pp.219-238, 2018, 978-2-8257-1083-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaccottet, l’émerveillement murmuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’émerveillement dans les littératures poétiques et narratives des XIXe et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Éditions, pp.185-196, 2017, (Ateliers de l’imaginaire), 9782843103445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.6657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judée à la lumière de Qoumrân. Archéologie du recueil, enjeux d'une recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lorand Gaspar, archives et genèse de l'oeuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 299, Classiques Garnier, pp.61-77, 2017, (Rencontres), 978-2-406-06912-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06912-6.p.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rouzeau : l’éternité l’air de rien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire le réel aujourd’hui en poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.523-538, 2016, (Vérité de la langue)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un Eden l’autre : René Ghil lecteur du symbolisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutions / Révolutions des valeurs critiques (1860-1940) [vol. 2]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-67, 2015, (Collection des littératures. Série Le Centaure)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’élémentaire, langue de l’inconnu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sylvie Germain devant le mystère, le fantastique, le merveilleux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-67, 2015, (Symposia), 978-2-84133-513-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inscription, la voix dans Combien de noms (Meschonnic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles, rencontres. Ouvrir les archives « Henri Meschonnic »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, L'Atelier du Grand Tétras, pp.53-65, 2014, 978-2-911648-66-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierres de Mandiargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plaisir à Mandiargues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.183-200, 2011, 978-2-7056-8098-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique du blason chez Remy de Gourmont : une sortie du symbolisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Larrat; Gérard Poulouin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernité de Remy de Gourmont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.153-166, 2010, (Symposia)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je ne suis que parole intentée à l'absence&amp;quot; : les paradoxes de l'adresse funèbre chez Jouve et Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Nicolas Illouz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'offrande lyrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.77-94, 2009, (Collection Savoir. Lettres), 978-2-7056-6879-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pré-histoires de pierres : &amp;quot;Les Rocs&amp;quot; (Guillevic) et &amp;quot;Le Galet&amp;quot; (Ponge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Montier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots et images de Guillevic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.91-107, 2007, (Interférences), 978-2-7535-0489-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaux, témoin halluciné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esthétique du témoignage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, pp.213-228, 2005, 2-7351-1052-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensée(s) de la pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Doumet; Anne-Élisabeth Halpern. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que le poème dit du poème : Segalen, Baudelaire, Callimaque, Gauguin, Macé, Michaux, Saint-John Perse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.97-109, 2005, (L'imaginaire du texte), 2-84292-168-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puv.450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.430-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo, Jean (1894-1984)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.302-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les hauteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.525-527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandelstam, Ossip (1892-1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.357-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouve, Pierre Jean (1887-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.321-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasternak, Boris (1890-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.418-420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avila, Thérèse d’ (1515-1582)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.61-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pétrarque (1304-1374)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.423-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.149-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artaud, Antonin (1896-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armurier (L')</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleil des eaux (Le)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.516-519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sima, Joseph (1891-1971)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.515-516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.149-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forgeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.248-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">poème en prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.440-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reverdy, Pierre (1889-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.485-487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">troubadours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.587-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">symbolisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.531-534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voisinages de Van Gogh (Les)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.612-614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorgue (La)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.519-520</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.335-337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supervielle, Jules (1884-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.524-525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.83-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apollinaire, Guillaume 1880-1918</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Gogh, Vincent (1853-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.597-599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallarmé,Stéphane (1842-1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.354-357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Ressource pédagogique] Anthologie sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/swwg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +6829,199 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C50CBA56"/>
+    <w:nsid w:val="7E695535"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="749E9441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -257,50 +7127,53 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -338,51 +7211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gourio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060588519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poemata.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://obvil.paris-sorbonne.fr/corpus/critique/ghil_dates-et-oeuvres/front-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/puc/revues/thl/questionsdestyle/www.unicaen.fr/services/puc/revues/thl/questionsdestyle/dossier4/textes/6gourio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document13101.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/hal-00740532/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lentre-deux.com/index.php?b=52" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceredi.labos.univ-rouen.fr/public/?yves-bonnefoy-le-haiku-et-la.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leclair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06912-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04201289v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ghil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obvil.sorbonne-universite.fr/corpus/critique/ghil_dates-et-oeuvres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.5880" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.315" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.753" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740560v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.051.0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14195-2.p.0083" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.335" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.3798" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutonnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2636" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2123" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054011ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.050.0103" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201270v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9880" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062690v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.2007.2228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2010.0249" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069372v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.626.0005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030690v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740532v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0219" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958711v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6657" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06912-6.p.0061" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/document_numerique/748" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/laslar/735" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740535v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puv.450" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955811v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955771v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955826v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955790v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955819v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955759v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955717v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955905v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955886v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955823v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815371v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/swwg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gourio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3315-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060588519" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988224v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leclair" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06912-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04201289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ghil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obvil.sorbonne-universite.fr/corpus/critique/ghil_dates-et-oeuvres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.5880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.315" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.753" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.051.0013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14195-2.p.0083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.3798" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.335" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2636" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054011ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.050.0103" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9880" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.2007.2228" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2010.0249" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.626.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0219" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6657" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06912-6.p.0061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/document_numerique/748" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/laslar/735" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740549v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puv.450" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955894v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955811v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955833v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955829v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955886v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/swwg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>