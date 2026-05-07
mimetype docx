--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -1161,810 +1161,810 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Pour une géomorphologie de la langue poétique&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), [5 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.19171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La trame et la trace. Poésie et langue du vivant chez Lorand Gaspar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Poésie et langages du vivant (XXe-XXIe siècles), 36, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Pour une géomorphologie de la langue poétique&amp;lt;/i&amp;gt;</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un peu de ciel au creux de la main. L'expérience poétique de Marie Joqueviel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nu(e)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Françoise Delorme / Patrick Quillier / Marie Joqueviel / Gabriel Grossi, 84, pp.149-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Pierres – Pedras, 51, pp.13-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sigila.051.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dotremont et les &amp;quot;calligraphies de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI/XX Reconnaissances littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, (Reconnaissances littéraires), 3, pp.83-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14195-2.p.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierres pour mémoire. Le passé en présence dans l’œuvre poétique de Marie-Claire Bancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nu(e)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, POÈT(E)S. Journées d’étude et colloques 2020-2022, 73, pp.91-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Écopoèthe : émergence d’une nouvelle figure d’auteur en poésie contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Modes de Présence et Fonctions de l'écrivain dans la cité, 10, [13 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.3798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos traces prennent langue&amp;quot; Inscription des signes, épaisseur du temps chez Yves Bonnefoy, René Char et Christian Dotremont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Écrit sur l’écorce, la pierre, la neige…, 36, pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elseneur.335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulnérabilité est une puissance de création. Entretien avec Julien Boutonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dire et lire les vulnérabilités contemporaines, 9, [9 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.2636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Patrick Née, Lorand Gaspar. Une poétique du vivant, Paris : Hermann, 2020, 430 p., EAN 9791037003348.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 26 (2), [5 p.]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58282/acta.19171⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (8), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.13101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...526 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201272v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-04621705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alphabet des éléments dans l’œuvre poétique de Vénus Khoury-Ghata</w:t>
               </w:r>
@@ -3683,321 +3683,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Feuilles d’Hôpital de Lorand Gaspar : pratique citationnelle et dialogisme médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Figure du poète-médecin, XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg Editeur, pp.219-238, 2018, 978-2-8257-1083-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La pertinence poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’infini commence ici. L’œuvre d’Henri Raynal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions nouvelles Cécile Defaut, pp.19-32, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judée à la lumière de Qoumrân. Archéologie du recueil, enjeux d'une recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lorand Gaspar, archives et genèse de l'oeuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 299, Classiques Garnier, pp.61-77, 2017, (Rencontres), 978-2-406-06912-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06912-6.p.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaccottet, l’émerveillement murmuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’émerveillement dans les littératures poétiques et narratives des XIXe et XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Éditions, pp.185-196, 2017, (Ateliers de l’imaginaire), 9782843103445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.6657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958711v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01958719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rouzeau : l’éternité l’air de rien</w:t>
               </w:r>
@@ -4892,1545 +4892,1545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sima, Joseph (1891-1971)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.515-516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.149-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forgeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.248-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">poème en prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.440-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleil des eaux (Le)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.516-519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pétrarque (1304-1374)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.423-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.149-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artaud, Antonin (1896-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armurier (L')</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasternak, Boris (1890-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.418-420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouve, Pierre Jean (1887-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.321-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avila, Thérèse d’ (1515-1582)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.61-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandelstam, Ossip (1892-1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.357-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur les hauteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire René Char</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.525-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mandelstam, Ossip (1892-1938)</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorgue (La)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire René Char</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.357-359</w:t>
+              <w:t xml:space="preserve">, 2015, pp.519-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jouve, Pierre Jean (1887-1976)</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">symbolisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire René Char</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.321-322</w:t>
+              <w:t xml:space="preserve">, 2015, pp.531-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pasternak, Boris (1890-1960)</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reverdy, Pierre (1889-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire René Char</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.418-420</w:t>
+              <w:t xml:space="preserve">, 2015, pp.485-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avila, Thérèse d’ (1515-1582)</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voisinages de Van Gogh (Les)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire René Char</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.61-63</w:t>
+              <w:t xml:space="preserve">, 2015, pp.612-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pétrarque (1304-1374)</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">troubadours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire René Char</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.423-425</w:t>
+              <w:t xml:space="preserve">, 2015, pp.587-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cosmos</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lascaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire René Char</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.149-151</w:t>
+              <w:t xml:space="preserve">, 2015, pp.335-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Artaud, Antonin (1896-1948)</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire René Char</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.47-49</w:t>
+              <w:t xml:space="preserve">, 2015, pp.83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Armurier (L')</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supervielle, Jules (1884-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire René Char</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.40-41</w:t>
+              <w:t xml:space="preserve">, 2015, pp.524-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...827 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955886v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02955769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apollinaire, Guillaume 1880-1918</w:t>
               </w:r>
@@ -6829,51 +6829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E695535"/>
+    <w:nsid w:val="CCADE29B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6977,51 +6977,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="749E9441"/>
+    <w:nsid w:val="341D622F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7211,51 +7211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gourio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3315-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060588519" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988224v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leclair" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06912-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04201289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ghil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obvil.sorbonne-universite.fr/corpus/critique/ghil_dates-et-oeuvres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.5880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.315" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.753" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.051.0013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14195-2.p.0083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.3798" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.335" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2636" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054011ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.050.0103" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9880" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.2007.2228" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2010.0249" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.626.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0219" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6657" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06912-6.p.0061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/document_numerique/748" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/laslar/735" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740549v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puv.450" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955894v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955811v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955833v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955829v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955886v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/swwg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gourio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3315-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060588519" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988224v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leclair" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06912-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04201289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ghil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obvil.sorbonne-universite.fr/corpus/critique/ghil_dates-et-oeuvres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.5880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.315" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.753" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19171" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.051.0013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14195-2.p.0083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.3798" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.335" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2636" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054011ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.050.0103" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9880" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.2007.2228" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2010.0249" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.626.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0219" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06912-6.p.0061" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6657" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/document_numerique/748" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/laslar/735" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740549v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puv.450" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955826v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955838v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955811v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/swwg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>