--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1533,1384 +1533,1384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nos traces prennent langue&amp;quot; Inscription des signes, épaisseur du temps chez Yves Bonnefoy, René Char et Christian Dotremont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Écrit sur l’écorce, la pierre, la neige…, 36, pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elseneur.335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierres pour mémoire. Le passé en présence dans l’œuvre poétique de Marie-Claire Bancquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nu(e)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, POÈT(E)S. Journées d’étude et colloques 2020-2022, 73, pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Écopoèthe : émergence d’une nouvelle figure d’auteur en poésie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Modes de Présence et Fonctions de l'écrivain dans la cité, 10, [13 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/elfe.3798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nos traces prennent langue&amp;quot; Inscription des signes, épaisseur du temps chez Yves Bonnefoy, René Char et Christian Dotremont</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Patrick Née, Lorand Gaspar. Une poétique du vivant, Paris : Hermann, 2020, 430 p., EAN 9791037003348.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (8), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.13101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulnérabilité est une puissance de création. Entretien avec Julien Boutonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dire et lire les vulnérabilités contemporaines, 9, [9 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.2636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(In)habiter en poète aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dire et lire les vulnérabilités contemporaines, 9, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.2123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alphabet des éléments dans l’œuvre poétique de Vénus Khoury-Ghata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.77-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bonnefoy, le haïku et la méditation de la présence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poésie moderne et méditations, 21, [ 9 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux de l’apostrophe muette : le dépaysement poétique chez André du Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le Dépaysement dans la littérature et le cinéma aux XXème et XXIème siècles, 4 (1), [13 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poème en prose, forme de la « contre-terreur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, René Char : le poème et l'action, 47 (3), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1054011ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je donne ton nom au jour ». Le don du poème à l’épreuve de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Quand dire c’est donner. Parole, langage et don, 2 (50), pp.103-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.050.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marge(s) de la poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traits-d'Union, la revue des jeunes chercheurs de Paris 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cartographie des marges : les lieux du possible, 6, pp.35-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Marie-Annick Gervais-Zaninger, Au regard des visages II. De Proust à Bonnefoy, Paris : Hermann, coll. &amp;quot;Savoir lettres&amp;quot;, 2016, 366 p., EAN 9782705688479</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (4), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.9880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physique de la réécriture chez Lorand Gaspar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Écrit sur l’écorce, la pierre, la neige…, 36, pp.99-112. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, Récrits, 26, pp.131-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Gogh, &amp;quot;l'extinction de la dernière couleur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes. René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, René Char : regards sur le monde de l'art, 3, pp.137-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De hautes pierres dans le vent...&amp;quot; Enjeux énonciatifs de deux motifs persiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de style </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Formes du poétique, 4, pp.81-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">L'alphabet des éléments dans l’œuvre poétique de Vénus Khoury-Ghata</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources de la nuit : Char et Dupin : genèse d'un imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes. René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poètes et philosophes de la fraternité selon Char, 2, pp.145-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carré de ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 80, pp.77-90</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, Guy Goffette autour des romances sans paroles, 57 (57), pp.9-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/litts.2007.2228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...738 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062690v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04069365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir le pays des pierres</w:t>
               </w:r>
@@ -3528,476 +3528,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poét&amp;quot;h&amp;quot;ique de la correspondance. Georges Perros et Lorand Gaspar, poètes hors du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Anselmini; Brigitte Diaz; Franziska Meier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances et critique littéraire XVe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 440, Classiques Garnier, pp.219-232, 2020, Rencontres, 978-2-406-09866-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09868-3.p.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tombeaux de mots et de soupirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marik Froidefond; Delphine Rumeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tombeaux poétiques et artistiques. Fortunes d'un genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2020, (Interférences), 978-2-7535-7932-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Feuilles d’Hôpital de Lorand Gaspar : pratique citationnelle et dialogisme médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Figure du poète-médecin, XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg Editeur, pp.219-238, 2018, 978-2-8257-1083-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Georg Editeur, pp.219-238, 2018, 978-2-8257-1083-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pertinence poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’infini commence ici. L’œuvre d’Henri Raynal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions nouvelles Cécile Defaut, pp.19-32, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaccottet, l’émerveillement murmuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’émerveillement dans les littératures poétiques et narratives des XIXe et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Éditions, pp.185-196, 2017, (Ateliers de l’imaginaire), 9782843103445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.6657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judée à la lumière de Qoumrân. Archéologie du recueil, enjeux d'une recomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lorand Gaspar, archives et genèse de l'oeuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299, Classiques Garnier, pp.61-77, 2017, (Rencontres), 978-2-406-06912-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06912-6.p.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958719v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01958711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rouzeau : l’éternité l’air de rien</w:t>
               </w:r>
@@ -4754,1890 +4754,1890 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pasternak, Boris (1890-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.418-420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouve, Pierre Jean (1887-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.321-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avila, Thérèse d’ (1515-1582)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.61-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandelstam, Ossip (1892-1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.357-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les hauteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.525-527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sima, Joseph (1891-1971)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.515-516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.149-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forgeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.248-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">poème en prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.440-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleil des eaux (Le)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.516-519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pétrarque (1304-1374)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.423-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.149-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artaud, Antonin (1896-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armurier (L')</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">troubadours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.587-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">symbolisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.531-534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reverdy, Pierre (1889-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.485-487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voisinages de Van Gogh (Les)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.612-614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorgue (La)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.519-520</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.335-337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.83-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supervielle, Jules (1884-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.524-525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apollinaire, Guillaume 1880-1918</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Gogh, Vincent (1853-1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.597-599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallarmé,Stéphane (1842-1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire René Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.354-357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire René Char</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.430-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo, Jean (1894-1984)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gourio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire René Char</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.302-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955792v1</w:t>
-              </w:r>
-[...1723 lines deleted...]
-                <w:t xml:space="preserve">hal-02955805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6829,51 +6829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCADE29B"/>
+    <w:nsid w:val="783FA624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6977,51 +6977,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="341D622F"/>
+    <w:nsid w:val="8222025F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7211,51 +7211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gourio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3315-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060588519" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988224v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leclair" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06912-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04201289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ghil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obvil.sorbonne-universite.fr/corpus/critique/ghil_dates-et-oeuvres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.5880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.315" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.753" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19171" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.051.0013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14195-2.p.0083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.3798" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.335" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2636" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054011ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.050.0103" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9880" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.2007.2228" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2010.0249" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.626.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0219" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06912-6.p.0061" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6657" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/document_numerique/748" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/laslar/735" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740549v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puv.450" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955826v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955838v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955811v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/swwg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-gourio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3315-0363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060588519" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988224v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leclair" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06912-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04201289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ghil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obvil.sorbonne-universite.fr/corpus/critique/ghil_dates-et-oeuvres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.5880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.315" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.753" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19171" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.051.0013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14195-2.p.0083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.335" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062502v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.3798" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2636" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054011ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.050.0103" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.9880" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.2007.2228" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2010.0249" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.626.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030690v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0219" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6657" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06912-6.p.0061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/document_numerique/748" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/laslar/735" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740549v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puv.450" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955771v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955811v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955894v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955895v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955829v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955801v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955769v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955902v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955792v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/swwg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>