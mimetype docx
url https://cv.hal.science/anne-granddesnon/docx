--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -542,183 +542,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La lectrice-spectatrice d’Autant en emporte le vent face à l’érotisation de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.170-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51777/relief18430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interpréter est politique. Le mouvement féministe contre le viol et les œuvres de fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/contextes.11373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736436v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04130548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récitatif entre espace périphérique et décrochage déictique du texte</w:t>
               </w:r>
@@ -991,169 +991,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de &amp;lt;i&amp;gt;The Narratology of Comic Art&amp;lt;/i&amp;gt; de Kai Mikkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le carnet biblio - La Brèche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser la frontière entre essai et autobiographie à partir de la bande dessinée. Are You My Mother? d'Alison Bechdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, I confini del saggio, 9, pp.221-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997763v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02882046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1238,182 +1238,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux d’une esthétique mineure dans les essais de bande dessinée de Liv Strömquist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essai médiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LISAA éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 229-249, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la reproduction au récit de soi : engendrement et destruction des images dans Fun Home et Are You My Mother? d'Alison Bechdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Garric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La destruction des images en bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, 2022, Iconotextes, 978-2-86906-786-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998170v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02454750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on dessiner le travail mental des mères ? Réflexion sur Building Stories de Chris Ware</w:t>
               </w:r>
@@ -1576,1228 +1576,1297 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autour de Pot-Bouille : parcours comparatiste et interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire les violences sexuelles et sexistes dans les textes du passé : enjeux et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAFC de l'académie de Versailles, Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Elle s’était confusément abandonnée à lui”. Compréhensions narratives de l'ellipse dans la réception critique de &amp;lt;em&amp;gt;Tess d'Urberville&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Elle s’abandonna". Représentation de l’acte de céder dans la littérature du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter les transgressions sexuelles des récits bibliques aux enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire, réécrire, (s’)adapter. Rendre lisibles les œuvres pour la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Mas; Pauline Franchini, Nov 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intuitions diachroniques à l'épreuve de corpus de réception : le cas des variations dans la perception de violences sexuelles fictionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Nouvelles narrations en histoire littéraire, nouvelles écritures du littéraire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinne François-Denève et Laurence Giavarini, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire un procès à la fiction ? Enjeux de la catégorisation d’actions comme violences sexuelles en réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et droits humains en contexte littéraire et cinématographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Baron, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire ou voir un (non-)consentement dans un récit de fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser les langages du consentement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Noémie Marignier; Daria Sobocinska, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec quels mots résumer Lolita ? Travail sémantique et polarités interprétatives dans les résumés de Lolita sur Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 70 ans de Lolita : (Re)lire Lolita après #MeToo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appropriations profanes de catégories juridiques dans la réception d’interactions sexuelles de fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatomie des incriminations sexuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joana Falxa, Oct 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec quels mots résumer ce qu’il se passe ? La catégorisation d’actions sexuelles dans l’élaboration des résumés de récits de fiction sur Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PLIGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Nancy &amp; Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les autres de la réception : peut-on lire avec n’importe qui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sujets « sensibles » en littératures : réceptions empiriques, nouvelles épistémologies, nouvelles pratiques d’enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Claire Marpeau, Philippe Clermont, Marianne Hillion et Marie-Jeanne Zenetti., Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aborder la question des violences sexuelles en littérature : perspectives méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(séminaire « Actualité de la recherche » du laboratoire POLEN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laélia Véron, Feb 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits dans l’interprétation des scènes de violences sexuelles. Réceptions profanes, réceptions expertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REPAIR. Violences sexuelles : changer les représentations, repenser les prises en charge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bérénice Hamidi; Gaëlle Marti, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’un·e voit un viol, l'autre pas. Théoriser l'interprétation de l'action narrative à partir des désaccords interprétatifs et lexicaux dans les résumés Wikipédia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who cares about calling non-consensual sex &amp;quot;rape&amp;quot; in summaries of fictional narratives on Wikipedia ? From a gender identity hypothesis to recurrent activist discursive practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Gender Identities Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Greifswald / Constance (on line), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et interpréter le désir et le (non-)consentement de personnages de fiction. Le problème de la psychologie des personnages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désir, consentement et violences sexuelles en littérature : quelles méthodes d’analyse littéraire ? Quels enjeux pour la discipline ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucie Nizard; Anne Grand d'Esnon; Éléonore Reverzy, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture littéraire, savoirs situés et reconfigurations d’une épistémologie romantique dans Les Années d’Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme. Matinée d’étude autour du programme de Lettres des ENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, département de Lettres de l'université de Bourgogne, Mar 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À côté du trigger warning : discuter la pertinence du paradigme traumatique pour la diversité des pratiques d’avertissement et d’anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et trauma : enjeux épistémologiques et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Merlin-Kajman, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconter ses lectures, se raconter : plaisir de lire, identité et émancipation chez Alison Bechdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plaisir de lire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Claire Marpeau; Elodie Hommel, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2807,973 +2876,973 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut le droit contre le viol ? / 1987 : Real Rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir ou ne pas voir ce qui se passe dans la caverne / 1982 : Men on Rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Que peut le droit contre le viol ? / 1987 : Real Rape</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais d’intégration de l’éducation à la sexualité à l’enseignement de français en classe de 2nde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fois qu’elles ont ouvert les yeux / 1975 : Rape Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de la cinquième séance du séminaire sur le baiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupes de conscience / 1974 : The First Sourcebook for Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le viol à côté de la réponse judiciaire / 1978 : La Revue d’en face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une femme qui a changé d’avis sur le viol / 1975 : Against Our Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Penser le viol à côté de la réponse judiciaire / 1978 : La Revue d’en face</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie et pratique / 1978 : Rape Crisis Centre de Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pas la pire chose qui puisse arriver à un être humain » / 1976 : Sexual Assault. Confronting Rape in America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Théorie et pratique / 1978 : Rape Crisis Centre de Londres</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les hommes violent-ils les femmes ? / 1974 : Contre le viol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire une littérature pédophile : le cas des études littéraires sur Gabriel Matzneff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biographie de l’autrice : présenter Virginia Woolf en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le viol en littérature : perspectives d’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de la journée d’étude “Plaisir de lire” à l’ENS de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3920,51 +3989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consent.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04770112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/anne-granddesnon/anrProjectId_i/56845" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malaises.hypotheses.org/author/annegde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avantmetoo.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.huma-num.fr/agranddesnon/recueil-de-commentaires-youtube" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.huma-num.fr/agranddesnon/feuille-de-style-csl-pour-bibliographie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/collection/10.34847/nkl.08c6uyd1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04770112v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grand D&#8217;esnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UBFCH014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grand d'Esnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.11373" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04130548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18430" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02882060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02882050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02882046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04232173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02454750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03599669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/recits-de-la-charge-mentale-des-femmes-sylvie-patron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Marpeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/65389" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03599673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03293248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03293245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04269116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233122v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233208v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consent.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04770112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/anne-granddesnon/anrProjectId_i/56845" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malaises.hypotheses.org/author/annegde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avantmetoo.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.huma-num.fr/agranddesnon/recueil-de-commentaires-youtube" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.huma-num.fr/agranddesnon/feuille-de-style-csl-pour-bibliographie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/collection/10.34847/nkl.08c6uyd1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04770112v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grand D&#8217;esnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UBFCH014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grand d'Esnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04130548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18430" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.11373" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02882060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02882050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02882046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04232173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02454750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03599669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/recits-de-la-charge-mentale-des-femmes-sylvie-patron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Marpeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/65389" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000728v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03599673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03293245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03293248v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04269116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>