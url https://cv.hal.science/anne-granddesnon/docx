--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -422,51 +422,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2024|19, </w:t>
+              <w:t xml:space="preserve">, 2025, Nommer les violences sexuelles : pouvoir épistémique, récits et représentations, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15bad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -991,169 +991,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser la frontière entre essai et autobiographie à partir de la bande dessinée. Are You My Mother? d'Alison Bechdel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, I confini del saggio, 9, pp.221-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;lt;i&amp;gt;The Narratology of Comic Art&amp;lt;/i&amp;gt; de Kai Mikkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le carnet biblio - La Brèche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882046v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01997763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1238,182 +1238,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la reproduction au récit de soi : engendrement et destruction des images dans Fun Home et Are You My Mother? d'Alison Bechdel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Garric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La destruction des images en bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, 2022, Iconotextes, 978-2-86906-786-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeux d’une esthétique mineure dans les essais de bande dessinée de Liv Strömquist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essai médiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LISAA éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 229-249, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LISAA éditeur</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02454750v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01998170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on dessiner le travail mental des mères ? Réflexion sur Building Stories de Chris Ware</w:t>
               </w:r>
@@ -1679,303 +1679,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intuitions diachroniques à l'épreuve de corpus de réception : le cas des variations dans la perception de violences sexuelles fictionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Nouvelles narrations en histoire littéraire, nouvelles écritures du littéraire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinne François-Denève et Laurence Giavarini, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire un procès à la fiction ? Enjeux de la catégorisation d’actions comme violences sexuelles en réception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes et droits humains en contexte littéraire et cinématographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Baron, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Elle s’était confusément abandonnée à lui”. Compréhensions narratives de l'ellipse dans la réception critique de &amp;lt;em&amp;gt;Tess d'Urberville&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Elle s’abandonna". Représentation de l’acte de céder dans la littérature du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconter les transgressions sexuelles des récits bibliques aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire, réécrire, (s’)adapter. Rendre lisibles les œuvres pour la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Mas; Pauline Franchini, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375398v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05064375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire ou voir un (non-)consentement dans un récit de fiction</w:t>
               </w:r>
@@ -2438,165 +2438,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Who cares about calling non-consensual sex &amp;quot;rape&amp;quot; in summaries of fictional narratives on Wikipedia ? From a gender identity hypothesis to recurrent activist discursive practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploring Gender Identities Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Greifswald / Constance (on line), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’un·e voit un viol, l'autre pas. Théoriser l'interprétation de l'action narrative à partir des désaccords interprétatifs et lexicaux dans les résumés Wikipédia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293245v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03293248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et interpréter le désir et le (non-)consentement de personnages de fiction. Le problème de la psychologie des personnages</w:t>
               </w:r>
@@ -2884,709 +2884,709 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voir ou ne pas voir ce qui se passe dans la caverne / 1982 : Men on Rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Que peut le droit contre le viol ? / 1987 : Real Rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Voir ou ne pas voir ce qui se passe dans la caverne / 1982 : Men on Rape</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais d’intégration de l’éducation à la sexualité à l’enseignement de français en classe de 2nde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes de conscience / 1974 : The First Sourcebook for Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le viol à côté de la réponse judiciaire / 1978 : La Revue d’en face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une femme qui a changé d’avis sur le viol / 1975 : Against Our Will</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie et pratique / 1978 : Rape Crisis Centre de Londres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pas la pire chose qui puisse arriver à un être humain » / 1976 : Sexual Assault. Confronting Rape in America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les hommes violent-ils les femmes ? / 1974 : Contre le viol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fois qu’elles ont ouvert les yeux / 1975 : Rape Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de la cinquième séance du séminaire sur le baiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grand d'Esnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233211v1</w:t>
-              </w:r>
-[...370 lines deleted...]
-                <w:t xml:space="preserve">hal-04233160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire une littérature pédophile : le cas des études littéraires sur Gabriel Matzneff</w:t>
               </w:r>
@@ -3989,51 +3989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consent.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04770112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/anne-granddesnon/anrProjectId_i/56845" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malaises.hypotheses.org/author/annegde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avantmetoo.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.huma-num.fr/agranddesnon/recueil-de-commentaires-youtube" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.huma-num.fr/agranddesnon/feuille-de-style-csl-pour-bibliographie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/collection/10.34847/nkl.08c6uyd1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04770112v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grand D&#8217;esnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UBFCH014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grand d'Esnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04130548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18430" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.11373" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02882060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02882050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02882046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04232173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02454750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03599669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/recits-de-la-charge-mentale-des-femmes-sylvie-patron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Marpeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/65389" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000728v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03599673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03293245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03293248v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04269116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233160v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://consent.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04770112" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/anne-granddesnon/anrProjectId_i/56845" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malaises.hypotheses.org/author/annegde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avantmetoo.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.huma-num.fr/agranddesnon/recueil-de-commentaires-youtube" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.huma-num.fr/agranddesnon/feuille-de-style-csl-pour-bibliographie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/collection/10.34847/nkl.08c6uyd1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04770112v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grand D&#8217;esnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UBFCH014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grand d'Esnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04130548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18430" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.11373" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02882060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02882050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02882046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04232173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02454750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03599669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/recits-de-la-charge-mentale-des-femmes-sylvie-patron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Marpeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/65389" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064375v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03599673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03293248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03293245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04269116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233152v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04233208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>