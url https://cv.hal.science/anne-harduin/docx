--- v0 (2026-04-03)
+++ v1 (2026-04-24)
@@ -1582,291 +1582,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium induces physiological and behavioral changes associated with 180 kDa NCAM lower expression and higher polysialic acid, in the African clawed Xenopus laevis tadpoles</w:t>
+                <w:t xml:space="preserve">Regulation of human GnT-IV family activity by the lectin domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Fliniaux</w:t>
+                <w:t xml:space="preserve">Naoko Osada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masamichi Nagae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Titran</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Takahiro Yamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harduin-Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiko Kizuka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116119⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Carbohydrate Research, 545, pp.109285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2024.109285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674332v1</w:t>
+                <w:t xml:space="preserve">hal-04749515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of human GnT-IV family activity by the lectin domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadmium induces physiological and behavioral changes associated with 180 kDa NCAM lower expression and higher polysialic acid, in the African clawed Xenopus laevis tadpoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Fliniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Titran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoko Osada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Masamichi Nagae</w:t>
+                <w:t xml:space="preserve">Yoshiko Uchimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahiro Yamasaki</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Francois Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Carbohydrate Research, 545, pp.109285. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Ecotoxicology and Environmental Safety, 273, pp.116119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2024.109285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749515v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rapid and Sensitive MicroPlate Assay (MPSA) Using an Alkyne‐Modified CMP‐Sialic Acid Donor to Evaluate Human Sialyltransferase Specificity</w:t>
               </w:r>
@@ -2579,51 +2579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of sialic acids and sialoglycoproteins in gametes and at fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fliniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4454,295 +4454,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extended cytoplasmic tail of the human B4GALNT2 is critical for its Golgi targeting and post-Golgi sorting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Portier</w:t>
+                <w:t xml:space="preserve">Systems glycomics of adult zebrafish identifies organ-specific sialylation and glycosylation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorick Vanbeselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan-Yi Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin-Yi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14621⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06950-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867603v1</w:t>
+                <w:t xml:space="preserve">hal-01931174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems glycomics of adult zebrafish identifies organ-specific sialylation and glycosylation patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ducrocq</w:t>
+                <w:t xml:space="preserve">The extended cytoplasmic tail of the human B4GALNT2 is critical for its Golgi targeting and post-Golgi sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Groux-Degroote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.4647. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (18), pp.3442-3463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06950-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.14621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931174v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroPlate Sialyltransferase Assay: A Rapid and Sensitive Assay Based on an Unnatural Sialic Acid Donor and Bioorthogonal Chemistry</w:t>
               </w:r>
@@ -5165,51 +5165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Vicogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7234,57 +7234,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the expressed glycome and glycosyltransferases of zebrafish liver cells as a relevant model system for glycosylation studies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Mapping the Expressed Glycome and Glycosyltransferases of Zebrafish Liver Cells as a Relevant Model System for Glycosylation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorick Vanbeselaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan-Yi Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7292,124 +7292,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harduin-Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 11 (4), pp.2164-77</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 11 (4), pp.2164-2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr200948j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224143v1</w:t>
+                <w:t xml:space="preserve">hal-02350669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Expressed Glycome and Glycosyltransferases of Zebrafish Liver Cells as a Relevant Model System for Glycosylation Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Mapping the expressed glycome and glycosyltransferases of zebrafish liver cells as a relevant model system for glycosylation studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorick Vanbeselaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan-Yi Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,103 +7426,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harduin-Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 11 (4), pp.2164-2177. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 11 (4), pp.2164-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr200948j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02350669v1</w:t>
+                <w:t xml:space="preserve">hal-01224143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sialome analysis of the cephalochordate Branchiostoma belcheri, a key organism for vertebrate evolution.</w:t>
               </w:r>
@@ -7618,307 +7618,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNF regulates sialyl-Lewis(x) and 6-sulfo-sialyl-Lewis(x) expression in human lung through up-regulation of ST3GAL4 transcript isoform BX.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sialome analysis of the cephalochordate Branchiostoma belcheri, a key organism for vertebrate evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fala El Machhour</w:t>
+                <w:t xml:space="preserve">Y. Guérardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mensier</w:t>
+                <w:t xml:space="preserve">L.-Y. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jaillard</w:t>
+                <w:t xml:space="preserve">A. Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.05.030⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.479-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwr155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708570v1</w:t>
+                <w:t xml:space="preserve">hal-02350673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sialome analysis of the cephalochordate Branchiostoma belcheri, a key organism for vertebrate evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Guérardel</w:t>
+                <w:t xml:space="preserve">TNF regulates sialyl-Lewis(x) and 6-sulfo-sialyl-Lewis(x) expression in human lung through up-regulation of ST3GAL4 transcript isoform BX.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Krzewinski-Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.-Y. Chang</w:t>
+                <w:t xml:space="preserve">Fala El Machhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fujita</w:t>
+                <w:t xml:space="preserve">Eric Mensier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Coddeville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Maes</w:t>
+                <w:t xml:space="preserve">Sophie Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (9), pp.2045-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.05.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwr155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02350673v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning, characterization, genomic organization and promoter analysis of the alpha1,6-fucosyltransferase gene (fut8) expressed in the rat hybridoma cell line YB2/0.</w:t>
               </w:r>
@@ -10524,406 +10524,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning, gene organization and expression of the human UDP-GalNAc:Neu5Acalpha2-3Galbeta-R beta1,4-N-acetylgalactosaminyltransferase responsible for the biosynthesis of the blood group Sda/Cad antigen: evidence for an unusual extended cytoplasmic domain.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and functional expression of a second human beta-galactoside alpha2,6-sialyltransferase, ST6Gal II.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Krzewinski-Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Juliant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Teintenier-Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Samyn-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 373 (Pt 2), pp.369-79</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 270 (5), pp.950-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221753v1</w:t>
+                <w:t xml:space="preserve">hal-01224173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant (2→3)-α-sialyltransferase immobilized on nickel-Agarose for preparative synthesis of sialyl Lewisx and Lewisa precursor oligosaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Ivannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Ivannikova</w:t>
+                <w:t xml:space="preserve">Fabrice Bintein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bintein</w:t>
+                <w:t xml:space="preserve">Annie Malleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Juliant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 338 (11), pp.1153-1161. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-6215(03)00130-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0008-6215(03)00130-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional expression of a second human beta-galactoside alpha2,6-sialyltransferase, ST6Gal II.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular cloning, gene organization and expression of the human UDP-GalNAc:Neu5Acalpha2-3Galbeta-R beta1,4-N-acetylgalactosaminyltransferase responsible for the biosynthesis of the blood group Sda/Cad antigen: evidence for an unusual extended cytoplasmic domain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Dolores Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Krzewinski-Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harduin-Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 270 (5), pp.950-61</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 373 (Pt 2), pp.369-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224173v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic value of tumoral sialyltransferase expression and circulating E-selectin concentrations in node-negative breast cancer patients</w:t>
               </w:r>
@@ -11034,51 +11034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning, gene organization and expression of the human UDP-GalNAc:Neu5Acalpha2-3Galbeta-R beta1,4-N-acetylgalactosaminyltransferase responsible for the biosynthesis of the blood group Sda/Cad antigen: evidence for an unusual extended cytoplasmic domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Dolores Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Krzewinski-Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11285,103 +11285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant (2--&amp;gt;3)-alpha-sialyltransferase immobilized on nickel-agarose for preparative synthesis of sialyl Lewis(x) and Lewis(a) precursor oligosaccharides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Ivannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Ivannikova</w:t>
+                <w:t xml:space="preserve">Fabrice Bintein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bintein</w:t>
+                <w:t xml:space="preserve">Annie Malleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Juliant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 338 (11), pp.1153-61</w:t>
@@ -15377,51 +15377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harduin-Lepers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403910v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laporte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lehoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groux-Degroote" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman A. Maftah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mollicone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delannoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oriol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harduin-Lepers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05374661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoi Morigo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Elin Teppa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamichi Nagae" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Yagi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiko Kizuka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113788" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05445943v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Douchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fliniaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Takeda-Uchimura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martoriati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdev.2025.204057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Benlakehal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gaetano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogatien Charlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Bouwalerh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05848-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04906532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Duca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malagolini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Pucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85450-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05376277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna H. Megalamani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manasa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maruti J. Gurav" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini S. Sanji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-025-10378-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Titran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Uchimura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bodart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116119" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04749515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Osada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamasaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2024.109285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04835900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiamungongo Clairene Filipe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushmaa Dangudubiyyam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Decloquement" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Teppa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400539" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04628025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Tokoro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyako Nakano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107450" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04625502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Teppa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Peter Galuska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2024.130647" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04220178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Tindara Venuto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Steinmetz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Schulz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42095-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04221332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harduin Lepers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-023-10123-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04008107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Vicogne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Portier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Venturi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24044139" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03857419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molinaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.982931" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Wavelet-Vermuse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux-Degroote" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vicogne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2021.194747" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254028v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux&#8208;degroote" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schulz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harduin&#8208;lepers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100363" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bordron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bagacean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pochard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073402" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Martorell-Ribera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Bochert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rebl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112391" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Martorell Ribera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Noel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020513" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963114v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwaa086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089946v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delannoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-You Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Mouajjah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mo00173e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Harrus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Glumoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107628" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Khoder-Agha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009539" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Hassinen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Khosrowabadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mennerich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2019.101182" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349804v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-019-09880-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349786v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Morley-Fletcher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Marrocco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#233;ger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mairesse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Reynaert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.07.168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095571v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan-Yi Chang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Gilormini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030622" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03213011v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Tsuchida" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiro Senda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Ito" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichi Saito" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kiso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25521-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867603v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14621" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Vanbeselaere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Yi Yu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducrocq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06950-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00529" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colomb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Krzewinski-Recchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Steenackers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20160602" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20920-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741238v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931172v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rombouts" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Holst" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00161" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741244v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zagorodko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chalopin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology5020014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741256v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww084" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charbit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12614" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358174v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana E Teppa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Plechakova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17081286" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741239v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thisse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu395" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143777v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cime-Castillo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delannoy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mendoza-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Monroy-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/504187" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020099v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Wavelet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.06.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224133v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Juliant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monjaret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Catieau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Violet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110422" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dall'Olio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Chiricolo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trinchera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.09.036" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741262v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081501v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872219v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bobowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20130989" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224139v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656027v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Foulquier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224143v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350669v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200948j" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224146v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Fujita" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708570v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fala El Machhour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mensier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jaillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.05.030" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-532M9QKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350673v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-Y. Chang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fujita" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coddeville" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwr155" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553309v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Teylaert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Meurice" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaucher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-11-1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224155v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Audry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeanneau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwq189" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521411v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mir" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.163931" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Julien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.01.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S05PM9W6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642030v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kitajima" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Sato" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Huang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-008-9161-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPH8395M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-008-9165-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RWQC4ZL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423661v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Carvalho" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Machado" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mendes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2009.09.010" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSGJH9D5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328132v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Mollicone" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-258" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318447v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guinez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dehennaut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cacan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-102509" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164921v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinho" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno T Marcos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Ferreira" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S Carvalho" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Oliveira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2006.08.010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-372NJK80-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350677v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rohfritsch" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A.F. Joosten" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.12.012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD2FTGKS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085751v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe F. Rohfritsch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laporte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350683v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Teintenier-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duonor-Cerutti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051120" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350681v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwj012" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085761v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Oriol" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350684v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwi063" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085757v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086299v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chazalet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aug&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikeos Mario Soumpasis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311764200" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224163v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Grandela" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cruz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Samyn-Petit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350685v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Marcos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-1921" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221753v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Montiel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350706v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ivannikova" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bintein" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malleron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(03)00130-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P916NLRM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224173v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086547v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebbar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hornez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verdi&#232;re" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350696v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20021892" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350688v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2003.03458.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224169v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224175v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foulquier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duvet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marchal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Mir" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350712v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0264-6021:3620491" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350717v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouyer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Huet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022200525695" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4753C56A885735D2757607A1B750F1ED9DC4FE6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224180v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Julien" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Krzewinski-Recchi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouyer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Huet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350714v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Vallejo-Ruiz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezaul Haque" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Schwientek" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Mandel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(01)00257-6" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F0D26C337B4568720A610D6374BA572B465805F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350719v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(01)01301-3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT8DFCR8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350729v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brucato" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4165(00)00006-4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVRMV0G8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350732v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Peyrat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Recchi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pawlowski" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcbr.2000.0185" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N9HXKR9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350731v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim F.A Steelant" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4165(00)00020-9" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2PDPRR5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350726v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stokes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim F.&#160;a. Steelant" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0264-6021:3520037" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888173v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mercier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wierinckx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oulmouden" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palcic" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/9.9.851" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211835v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Oulmouden" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fran&#231;ois Gallet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Palcic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Boilly-Marer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Verbert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006983214918" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MV67S3RT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309885v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Geremia" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350742v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James I. Langridge" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Plancke" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauti&#232;re" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/7.5.635" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350743v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/5.8.741" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD464B43EE13F4875C0765AA751E9D035406AAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350744v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Shaper" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mohaney" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Shaper" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/2.4.361" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-44W0LVXC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350746v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepers" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Shaw" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schneckenburger" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1990.tb19391.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350748v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepers" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cacan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verbert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90166-E" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVZZ1VTZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350751v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1989.tb15099.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350752v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schauer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(89)80731-8" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404091v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska M Kubelt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane G&#252;nther" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889403v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350656v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-54240-7_118" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224153v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/97816080538651130101" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944778v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/SpringerReference_332175" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350666v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#234;ne L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#233;rutti" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ozil" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choblet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-327-5_5" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211975v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harduin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-465-4_7" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350668v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608053865113010008" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224141v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harduin-Lepers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403910v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laporte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lehoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groux-Degroote" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman A. Maftah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mollicone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delannoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oriol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harduin-Lepers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05374661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoi Morigo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Elin Teppa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamichi Nagae" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Yagi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiko Kizuka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113788" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05445943v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Douchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fliniaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Takeda-Uchimura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martoriati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdev.2025.204057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Benlakehal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Gaetano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogatien Charlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Bouwalerh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05848-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04906532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Duca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malagolini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Pucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85450-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05376277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna H. Megalamani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manasa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maruti J. Gurav" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini S. Sanji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-025-10378-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04749515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Osada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamasaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2024.109285" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04674332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Titran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Uchimura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bodart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04835900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiamungongo Clairene Filipe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushmaa Dangudubiyyam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Decloquement" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Teppa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400539" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04628025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Tokoro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyako Nakano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.107450" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04625502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Teppa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Peter Galuska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2024.130647" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04220178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Tindara Venuto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Steinmetz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Schulz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42095-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04221332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harduin Lepers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-023-10123-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04008107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Vicogne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Portier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Venturi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24044139" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03857419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molinaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.982931" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Wavelet-Vermuse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux-Degroote" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vicogne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2021.194747" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254028v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux&#8208;degroote" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schulz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harduin&#8208;lepers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100363" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bordron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bagacean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pochard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073402" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Martorell-Ribera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Bochert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rebl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112391" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Martorell Ribera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Noel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020513" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963114v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwaa086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089946v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delannoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-You Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Mouajjah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mo00173e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Harrus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Glumoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107628" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Khoder-Agha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brysbaert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009539" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Hassinen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Khosrowabadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mennerich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2019.101182" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349804v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-019-09880-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349786v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Morley-Fletcher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Marrocco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#233;ger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mairesse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Reynaert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.07.168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095571v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan-Yi Chang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Gilormini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030622" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03213011v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Tsuchida" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiro Senda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Ito" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichi Saito" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Kiso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25521-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931174v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorick Vanbeselaere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Yi Yu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducrocq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06950-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14621" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00529" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colomb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Krzewinski-Recchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Steenackers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20160602" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20920-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741238v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931172v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rombouts" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Holst" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00161" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741244v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zagorodko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chalopin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology5020014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741256v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww084" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charbit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12614" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358174v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana E Teppa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Plechakova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17081286" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741239v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mir" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thisse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu395" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143777v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cime-Castillo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delannoy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mendoza-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Monroy-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/504187" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020099v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Wavelet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.06.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224133v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Juliant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monjaret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Catieau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Violet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110422" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dall'Olio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Chiricolo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Trinchera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.09.036" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741262v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081501v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872219v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bobowski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20130989" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224139v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656027v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Foulquier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350669v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200948j" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224143v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224146v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Fujita" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350673v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-Y. Chang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fujita" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coddeville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwr155" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708570v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fala El Machhour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mensier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jaillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.05.030" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-532M9QKT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553309v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Teylaert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Meurice" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaucher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-11-1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224155v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Audry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeanneau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwq189" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521411v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mir" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.163931" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Julien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.01.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S05PM9W6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642030v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kitajima" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Sato" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Huang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-008-9161-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LPH8395M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-008-9165-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RWQC4ZL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423661v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Carvalho" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Machado" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mendes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2009.09.010" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSGJH9D5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328132v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Mollicone" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-258" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318447v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guinez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dehennaut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cacan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-102509" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164921v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinho" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno T Marcos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Ferreira" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S Carvalho" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Oliveira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2006.08.010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-372NJK80-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350677v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rohfritsch" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A.F. Joosten" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.12.012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD2FTGKS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085751v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe F. Rohfritsch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laporte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350683v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Teintenier-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duonor-Cerutti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051120" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350681v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwj012" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085761v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Oriol" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350684v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwi063" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085757v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086299v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chazalet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aug&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikeos Mario Soumpasis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311764200" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224163v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Grandela" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cruz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Samyn-Petit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350685v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Marcos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-1921" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224173v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350706v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ivannikova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bintein" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malleron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(03)00130-7" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P916NLRM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221753v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Montiel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086547v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebbar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hornez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verdi&#232;re" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350696v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20021892" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350688v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2003.03458.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224169v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224175v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foulquier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duvet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Marchal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Mir" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350712v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0264-6021:3620491" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350717v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouyer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Huet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022200525695" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4753C56A885735D2757607A1B750F1ED9DC4FE6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224180v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Julien" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Krzewinski-Recchi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouyer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Huet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350714v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Vallejo-Ruiz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezaul Haque" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Schwientek" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Mandel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(01)00257-6" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F0D26C337B4568720A610D6374BA572B465805F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350719v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(01)01301-3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT8DFCR8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350729v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brucato" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4165(00)00006-4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVRMV0G8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350732v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Peyrat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Recchi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pawlowski" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mcbr.2000.0185" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N9HXKR9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350731v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim F.A Steelant" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4165(00)00020-9" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2PDPRR5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350726v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stokes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim F.&#160;a. Steelant" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0264-6021:3520037" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888173v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mercier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wierinckx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oulmouden" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palcic" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/9.9.851" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211835v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Oulmouden" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fran&#231;ois Gallet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Palcic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Boilly-Marer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Verbert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006983214918" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MV67S3RT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309885v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Geremia" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350742v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James I. Langridge" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Plancke" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauti&#232;re" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/7.5.635" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350743v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/5.8.741" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD464B43EE13F4875C0765AA751E9D035406AAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350744v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Shaper" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mohaney" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Shaper" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/2.4.361" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-44W0LVXC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350746v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepers" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Shaw" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schneckenburger" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1990.tb19391.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350748v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepers" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cacan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verbert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90166-E" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVZZ1VTZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350751v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1989.tb15099.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350752v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schauer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(89)80731-8" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404091v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska M Kubelt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane G&#252;nther" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889403v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350656v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-54240-7_118" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224153v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/97816080538651130101" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944778v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/SpringerReference_332175" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350666v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#234;ne L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre C&#233;rutti" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ozil" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choblet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-327-5_5" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211975v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harduin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-465-4_7" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350668v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608053865113010008" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224141v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>