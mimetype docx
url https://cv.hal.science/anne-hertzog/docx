--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -431,283 +431,283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lieux, espaces et échelles de l'engagement : penser la territorialisation de l'engagement dans la cité par l'art et la culture à partir de 5 terrains exploratoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée inter-terrains du projet ANR SAPS ECCE. Approches transversales et formes d'engagements situés à partir des 5 terrains exploratoires de la recherche participative. Avec la participation de tous les terrains.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy-Paris Université et Association Banlieue Capitale, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S’engager : réinventer les formes de l’action culturelle et démocratique. Résultats du projet de recherche E.C.C.E (ANR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM EUROPE CREATIVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Relais Culture Europe (Bureau Europe Creative France); CNC, Dec 2025, Paris, Maison des Métallos, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retours sur la recherche menée sur 5 terrains exploratoires auprès des acteurs.actrices enquêtés: espaces et lieux de l'engagement, transformations, invention de communs, transmissions, démocratie, arts et créations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Barthelemi Debost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée inter-terrains du projet ANR SAPS ECCE. Approches transversales et formes d'engagements situés à partir des 5 terrains exploratoires de la recherche participative. Avec la participation de tous les terrains.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CY Cergy-Paris Université et Association Banlieue Capitale, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...123 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1613,536 +1613,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Musées et patrimoines militaires : quelques exemples européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Patrimoines militaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Malandain, UVSQ, Oct 2022, Saint Quentin en Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tourisme et mémoire dans la construction du village martyr comme patrimoine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale, Giornti Internationale di Monte Sole 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bologne, Sep 2022, MARZABOTTO, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne Hertzog</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interculturalities and museum practices. Reflections from the Near East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papaioannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Patrimoines militaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Malandain, UVSQ, Oct 2022, Saint Quentin en Yvelines, France</w:t>
+              <w:t xml:space="preserve">Association of Critical Heritage Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Critical Heritage Studies, Dec 2022, SANTIAGO, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un lieu/des lieux, comment infuser le territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Du théâtre Universitaire…à l’Univers-cité : vers de nouvelles pratiques artistiques et culturelles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACE; TU Nantes, Jun 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de village martyrs: état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMINAIRE INTERNATIONAL VILMA I ORADOUR SUR GLANE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR RUINES, Feb 2022, ORADOUR SUR GLANE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser, représenter, évaluer les liens des institutions culturelles avec le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer le territoire, Formes et enjeux des pratiques artistiques, PSL WEEK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PSL, Mar 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire des prêts du Louvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Européen des Régisseurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association européenne des Régisseurs, Nov 2022, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475227v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04322503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche comparée des villages martyrs en Europe</w:t>
               </w:r>
@@ -2329,50 +2329,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrique(s) des patrimoines : l’enjeu participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabrique des Patrimoines, 18ème journée thématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union bretonne des Villes d'Art et d'Histoire et des Villes Historiques, Nov 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer l’empreinte civique des théâtres publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’empreinte d’un lieu culturel sur un territoire : observer, représenter, évaluer II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Hertzog; Elizabeth Auclair; MC 93 Bobigny; scène nationale de l'Essonne, Dec 2021, BOBIGNY EVRY, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’empreinte civique des théâtres dans les quartiers en difficulté : une nouvelle approche pour les politiques culturelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2381,290 +2532,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et pratiques culturelles dans les villes : Divergences ou convergences ? Pour une approche comparée Europe/Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Nanterre, Jun 2021, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier les partenariats d’un théâtre public : visualiser l’empreinte d’un théâtre sur son territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empreinte d’un lieu culturel sur un territoire : observer, représenter, évaluer II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Hertzog; Elizabeth Auclair; MC 93 de Bobigny; scène nationale de l'Essonne, Dec 2021, BOBIGNY EVRY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475026v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04475017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “civic footprint” of theatres in their local territory. An analysis of the spatial and social embedding of two National Scenes in the Parisian suburbs</w:t>
               </w:r>
@@ -3123,536 +3123,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Building well being indicators with participative methodology : complexity and limits of a place based approach of well being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association of American geographers Annual meeting (AAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAG et Washington University (Etats Unis), Apr 2019, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventer la commémoration d’une guerre mondiale comme événement global: Le cas de la mémoire de la première guerre mondiale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Scale‐making at Stake. The Use and Meaning of the Category ‘Global’ in Memory and Heritage Politics and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Conference of the Swiss Anthropological Association, Nov 2019, GENEVA, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires du Centenaire de la première guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Il était une fois le centenaire – Retour sur le cycle commémoratif du centenaire de la Grande Guerre", BNF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission du Centenaire, Jun 2019, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternative pathways for socially sustainable tourism: the renovation of traditional places in Porto Novo (Benin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association of American geographers Annual meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAG et Washington University (Etats Unis), Apr 2019, Washington (Etats-unis), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mise en tourisme, mise en visibilité des mémoires. Le cas du cimetière des travailleurs chinois de Nolette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMINAIRE TRIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sébastien Jacquot; Saskia Cousin; Université Paris 1 Panthéon Sorbonne, Université Paris Descartes, Nov 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les territoires du Centenaire de la première guerre mondiale</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des mémoires : regard des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Il était une fois le centenaire – Retour sur le cycle commémoratif du centenaire de la Grande Guerre", BNF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mission du Centenaire, Jun 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">Colloque Interprétation et réconciliation des mémoires : La contribution des sites patrimoniaux liés aux conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de l'Armée, Dec 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...253 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11 November commemoration in Chinese and Indian Diasporas in Western Europe: A postcolonial Responses to Colonial Memories of WWI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commemoration reframed Annual Congress of Memory Studies Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Memory Studies Association, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475079v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04475189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commémoration comme lieu de fabrique d’un homeland. Pratiques mémorielles, fabriques communautaires et territorialités diasporiques en France</w:t>
               </w:r>
@@ -3720,51 +3720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'empreinte civique d'un lieu culturel : cartographie d'une résidence d'artiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de l'IDHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHN, CY Cergy-Paris Université, Nov 2019, Cergy- Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4029,329 +4029,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Museums in Palestine, as tools of resistance or reconciliation ? Ambivalence and tension in heritage making in context of violent fragmentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association of Critical Heritage Studies Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Critical Heritage Studies, Sep 2018, HANGZHOU, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Missing Maps of urban violence: counter-mapping cities under occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de l'IDHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHN, CY Cergy-Paris Université, Dec 2018, Cergy- Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne Hertzog</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que le &amp;quot;rayonnement&amp;quot; d'une institution culturelle mondiale ? Réflexions sur le Louvre à partir de données numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association of Critical Heritage Studies Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Critical Heritage Studies, Sep 2018, HANGZHOU, China</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'IDHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDHN, CY Cergy-Paris Université, Dec 2018, Cergy- Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés et co-construction des patrimoines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines et communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vincent Negri; Vincent Guichard, Nov 2018, Bibracte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475118v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04475395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques citoyennes de la construction du patrimoine</w:t>
               </w:r>
@@ -4459,258 +4459,378 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEMUSE 14-45. Valoriser la mémoire des témoins et des collectionneurs d'objets des deux Guerres mondiales. Médiation, communication et interprétation muséales en Nord-Pas de Calais et Flandre occidentale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement dans la cité par la culture en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiter un village martyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13uwz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13uwz⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05091413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances dans la mise en tourisme contemporaine des lieux de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 119, p. 61-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villages martyrs en Europe&amp;quot;? quelle patrimonialisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4752,100 +4872,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1, p. 24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Villages martyrs » en Europe : quelle patrimonialisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Audeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4860,475 +4980,475 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire des prêts des collections du Louvre : approches de l’internationalisation du Louvre par la circulation des œuvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Géographie des musées, 117, pp.127-151. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.18039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gc.18039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03895613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites funéraires et mémoriels de la Grande Guerre comme patrimoine «mondial»: la mobilisation d’une catégorie scalaire inconcevable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Tome 49, 4, p. 303-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political space and commemoration. Observing places of demonstration of power in a global world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.8939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.8939⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03895604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cimetière chinois dans la Somme : pratiques mémorielles, lieu de co-présence et territorialités diasporiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafiq Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œuvres d’art public et manque de (re)connaissance : le cas des œuvres du 1% artistique dans les collèges du département des Yvelines. Etude sur la perception d’un patrimoine ordinaire issu d’une modalité spécifique de la commande publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sculptures : Études sur la sculpture | XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, p. 35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Activisme, participation, contestation : la place des habitants dans les processus de patrimonialisation en banlieues ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5344,73 +5464,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grands ensembles, cités ouvrières, logement social : patrimoines habités, patrimoines contestés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5426,189 +5546,189 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Great War heritage, « a heritage of one’s own »?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Preservation News, IFLAPAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le tourisme de mémoire bouleverse le travail de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5618,51 +5738,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Empreinte des lieux culturels sur les territoires. Observer, représenter, évaluer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5671,73 +5791,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Manuscrit. 2023, 9782304055245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Empreinte des lieux culturels sur les territoires. Observer, représenter, évaluer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5746,232 +5866,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Manuscrit. 2023, Devenirs urbains, Didier Desponds, 9782304055245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empreinte des lieux culturels sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Devenirs urbains, Didier Desponds, 9782304055245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Le Manuscrit</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Devenirs urbains, Didier Desponds, 9782304055245</w:t>
+                <w:t xml:space="preserve">hal-04515678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la participation à la co-construction des patrimoines urbains. L’invention du commun ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 310 p., 2017, collection Devenirs Urbains, 978-2-304-04704-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...72 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01976156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5981,731 +6101,731 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l'ouvrage L'empreinte des lieux culturels sur les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’empreinte des lieux culturels sur les territoires: observer, représenter, évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Devenirs urbains, 9782304055245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des lieux culturels, vers la co-construction d’indicateurs qualitatifs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’empreinte des lieux culturels sur les territoires: observer, représenter, évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Devenirs urbains, 9782304055245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque l’infrastructure culturelle est pensée comme lieu d’hospitalité. Le cas du hall de la MC93 de Bobigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Manuscrit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auclair E., Hertzog A., (dir.), L’empreinte des lieux culturels sur les territoires: observer, représenter, évaluer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Devenirs urbains</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction à l'ouvrage L'empreinte des lieux culturels sur les territoires</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d’empreinte civique : une approche renouvelée pour penser les relations entre lieux culturels et habitants d’un territoire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Manuscrit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empreinte des lieux culturels sur les territoires: observer, représenter, évaluer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Devenirs urbains, 9782304055245</w:t>
+              <w:t xml:space="preserve">, 2023, 9782304055245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’évaluation des lieux culturels, vers la co-construction d’indicateurs qualitatifs?</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’implication des habitants dans les projets artistiques : vers des projets citoyens ? L’exemple de la Scène nationale de l’Essonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orbis Tertius. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sabine Forero Mendoza, Marion Hohlfeldt, Pascale Peyraga. L’art en partage citoyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-36783-300-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux et partenariats des théâtres : propositions cartographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Manuscrit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empreinte des lieux culturels sur les territoires: observer, représenter, évaluer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Devenirs urbains, 9782304055245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...76 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque l’infrastructure culturelle est pensée comme lieu d’hospitalité. Le cas du hall de la MC93 de Bobigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empreinte des lieux culturels sur les territoires: observer, représenter, évaluer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9782304055245</w:t>
+              <w:t xml:space="preserve">, 2023, Devenirs urbains, 9782304055245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Hertzog</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les indicateurs d'épanouissement dans le PNR du Vexin français: analyse des aspirations habitantes dans le périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...71 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mutations du périurbain. De l’espace décrié aux territoires désirables ? Les mutations du péri-urbain. De l’espace décrié aux territoires désirables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782304049787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invention of the ordinary city as a heritage and tourist place: the case of a new town, Cergy-Pontoise (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6728,92 +6848,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Condevaux; Maria Gravari-Barbas; Sandra Guinand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism Dynamics in Everyday Places</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.74-97, 2021, 9780367686819. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003138600-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003138600-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03520630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invention of the ordinary city as a heritage and tourist place: the case of a new city, Cergy-Pontoise, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6842,168 +6962,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condevaux, A., Gravari Barbas, M., Guinand, S. (eds), Tourism Dynamics in Everyday Places: Before and After Tourism, Routledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs d'épanouissement dans le PNR du Vexin français : analyse des aspirations habitantes dans le périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations du périurbain. De l'espace décrié aux territoires désirables ? dir. Didier Desponds et Claire Fonticelli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit Eds, 2021, 2304049788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poser les jalons d’un inventaire participatif : retours sur la complexité d’une démarche de co-construction à Cergy-Pontoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7032,73 +7152,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la participation à la co-construction des patrimoines : l’invention du commun ? sous la direction d'Elizabeth Auclair, Anne Hertzog et Marie-Laure Poulot, p. 159-183</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Le Manuscrit, 2017, collection Devenirs urbains, 978-2-304-04704-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagées, participatives, collectives, de nouvelles démarches pour la co-construction des patrimoines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7127,51 +7247,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la participation à la co-construction des patrimoines urbains. L'invention du commun?, sous la direction d'Elizabeth Auclair, Anne Hertzog et Marie-Laure Poulot, p. 47-57</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Le Manuscrit, 2017, collection Devenirs Urbains, 978-2-304-04704-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7181,598 +7301,598 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital culture: managing and creating digital content and the cultural and creative industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CY Cergy Paris Université. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etablissement d’indicateurs qualitatifs permettant de mesurer l’empreinte civique des théâtres sur leur territoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CY Cergy Paris Université. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audience and service development (events festivals, games, guides visits, digital experiences, workshops…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CY Cergy Paris Université. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne Hertzog</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place des indicateurs qualitatifs de l'observatoire territorial du PNR du Vexin français via une enquête auprès de la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Desponds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRIEE Île-de-France; PNR du Vexin français. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation en question : entre culture experte et culture habitante. Rapport final de la recherche menée en partenariat avec le Service Patrimoines et Inventaire de la Région Ile-de-France pour le Ministère de la culture et de la communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverin Guillard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CY Cergy Paris Université. 2022</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire MRTE, Université de Cergy-Pontoise. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot; pôles secondaires &amp;quot; dans la réorganisation des mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Beyer</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Desponds</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Thouzellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRIEE Île-de-France; PNR du Vexin français. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] MAPA n° D0924 (0902034), PUCA (Plan Urbanisme Construction Architecture). 2014, pp.29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...126 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00715068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7782,137 +7902,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Museums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wellington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: 1914-1918-online. International Encyclopedia of the First World War, ed. by Ute Daniel, Peter Gatrell, Oliver Janz, Heather Jones, Jennifer Keene, Alan Kramer, and Bill Nasson, issued by Freie Universität Berlin, Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7922,134 +8042,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialités des Mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.6318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8117,51 +8237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A0D9DF8"/>
+    <w:nsid w:val="B42BC7E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8348,51 +8468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-hertzog" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2671-7299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146307v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papaioannou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Manzini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Biagetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Billot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Barthelemi Debost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arango" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kryder Reid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091436v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malandain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Audeval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babeth Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04480369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04480384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475139v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475411v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04480400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475404v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475395v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poulot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00836269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uwz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091410v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Audeval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.18039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8939" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq Ahmad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979445v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474499v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=15859" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474580v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474547v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04479521v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138600-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895607v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975949v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertzog" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Brandt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Cohen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wellington" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6318" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-hertzog" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2671-7299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146307v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papaioannou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Manzini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Biagetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Billot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Barthelemi Debost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arango" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kryder Reid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091436v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malandain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Audeval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babeth Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04480384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475129v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04480369v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475139v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475411v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04480400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poulot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00836269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uwz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895291v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Audeval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.18039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8939" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq Ahmad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491225v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979445v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=15859" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474580v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04479521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138600-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975949v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertzog" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Brandt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Cohen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wellington" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879080v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6318" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>