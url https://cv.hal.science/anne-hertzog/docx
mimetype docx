--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -126,199 +126,1311 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendances dans la mise en tourisme contemporaine des lieux de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119, p. 61-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visiter un village martyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13uwz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Villages martyrs » en Europe : quelle patrimonialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Audeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villages martyrs en Europe&amp;quot;? quelle patrimonialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Audeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, p. 24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géohistoire des prêts des collections du Louvre : approches de l’internationalisation du Louvre par la circulation des œuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Géographie des musées, 117, pp.127-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.18039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cimetière chinois dans la Somme : pratiques mémorielles, lieu de co-présence et territorialités diasporiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafiq Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites funéraires et mémoriels de la Grande Guerre comme patrimoine «mondial»: la mobilisation d’une catégorie scalaire inconcevable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tome 49, 4, p. 303-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political space and commemoration. Observing places of demonstration of power in a global world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.8939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œuvres d’art public et manque de (re)connaissance : le cas des œuvres du 1% artistique dans les collèges du département des Yvelines. Etude sur la perception d’un patrimoine ordinaire issu d’une modalité spécifique de la commande publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures : Études sur la sculpture | XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, p. 35-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands ensembles, cités ouvrières, logement social : patrimoines habités, patrimoines contestés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Activisme, participation, contestation : la place des habitants dans les processus de patrimonialisation en banlieues ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Great War heritage, « a heritage of one’s own »?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Preservation News, IFLAPAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le tourisme de mémoire bouleverse le travail de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des mémoires : éclairage des sciences sociales. Intervention de Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine des conflits: interprétation et réconciliation des mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, Hôtel des Invalides, France. L'harmattan, 2025, Questions contemporaines, 978-2-336-50472-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On War Heritage in Greece and France. Discussing Negative Heritage for the Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papaioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -328,4175 +1440,4175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Materialism in Cross-cultural Ethno-Archaeology: a reframing of Matter and Agency applied to spiritual landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Manzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Biagetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Looking at Things Differently – New Materialist Approaches in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz-Zentrum für Archäologie (LEIZA); Marburg Centre for the Ancient World (MCAW); ROOTS Cluster of Excellence, Mar 2025, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’engager : réinventer les formes de l’action culturelle et démocratique. Résultats du projet de recherche E.C.C.E (ANR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORUM EUROPE CREATIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Relais Culture Europe (Bureau Europe Creative France); CNC, Dec 2025, Paris, Maison des Métallos, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux, espaces et échelles de l'engagement : penser la territorialisation de l'engagement dans la cité par l'art et la culture à partir de 5 terrains exploratoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée inter-terrains du projet ANR SAPS ECCE. Approches transversales et formes d'engagements situés à partir des 5 terrains exploratoires de la recherche participative. Avec la participation de tous les terrains.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CY Cergy-Paris Université et Association Banlieue Capitale, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours sur la recherche menée sur 5 terrains exploratoires auprès des acteurs.actrices enquêtés: espaces et lieux de l'engagement, transformations, invention de communs, transmissions, démocratie, arts et créations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Barthelemi Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée inter-terrains du projet ANR SAPS ECCE. Approches transversales et formes d'engagements situés à partir des 5 terrains exploratoires de la recherche participative. Avec la participation de tous les terrains.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CY Cergy-Paris Université et Association Banlieue Capitale, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storytelling reinvented. Cultural institutions and digital culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papaioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Storytelling reinvented. Cultural institutions and digital culture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Hertzog; Georgios Papaioannou, Jan 2024, CY CERGY PARIS UNIVERSITE, CERGY, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture et engagements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et engagements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Hertzog; Association Banlieue Capitale, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wordl War One post conflit ecologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Kryder Reid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Post)conflict ecologies rethinking the afterlives of conflict and violence in more-than-human worlds?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of London, Feb 2024, LONDON, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorial tourism and ethics: the case of the french Martyr Village Oradour sur Glane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memòria, història pública, turisme. Reptes i oportunitats, I Jornades Internacionals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Memorial Democratic; Universitat Rovira i Virgili, May 2024, Tortosa, i Corbera d’Ebre, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The touristic dimension of memorial sites: a social and political construction between distrust and legitimacy. elements of reflection based on french cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Lugares de memoria y turismo: usos turísticos de la memoria » Museo de la Paz de Gernika, 9-10 octobre 2024, Gernika, Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fundación Museo de la Paz de Gernika y Observatorio de las Memorias Europeas Eurom-Ub, Oct 2024, Gernika, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement dans la cité par l'art et la culture, première journée d'étude du programme ANR SAPS ECCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engagement dans la cité par l'art et la culture en Europe, première journée d'étude du programme ANR SAPS ECCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Hertzog; Françoise Billot, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Georgios Papaioannou</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researching Martyred villages in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Storytelling reinvented. Cultural institutions and digital culture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Hertzog; Georgios Papaioannou, Jan 2024, CY CERGY PARIS UNIVERSITE, CERGY, France</w:t>
+              <w:t xml:space="preserve">SEMINAIRE INTERNATIONAL VILMA V DISTOMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ionian University, Greece; ANR RUINES, May 2023, ATHENS, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative approach for studying martyred villages in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMINAIRE INTERNATIONAL VILMA IV LIDICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR RUINES, Feb 2023, PRAGUE, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ruines de guerre : lieu de rencontre des vivants et des morts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Audeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babeth Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez Vous de l'Histoire de Blois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rendez Vous de l'Histoire, Oct 2023, Blois / Journées de l'histoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme de mémoire et mémoire partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Tourisme de Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DMCA, Ministère des Armées; Conseil Régional de Normandie, Nov 2023, CAEN, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du pèlerinage de souvenir au tourisme international : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les pèlerinages sur le front occidental de la première guerre mondiale, de la fin de la guerre aux pratiques contemporaines »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille; Université de Picardie Jules Verne, Oct 2023, CHATEAU THIERRY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On War Heritage in Greece and France. Discussing Negative Heritage for the Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papaioannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Un patrimoine pour l’avenir, une science pour le patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation des Sciences du Patrimoine, Mar 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musées et patrimoines militaires : quelques exemples européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Patrimoines militaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles Malandain, UVSQ, Oct 2022, Saint Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et mémoire dans la construction du village martyr comme patrimoine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale, Giornti Internationale di Monte Sole 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bologne, Sep 2022, MARZABOTTO, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de village martyrs: état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEMINAIRE INTERNATIONAL VILMA I ORADOUR SUR GLANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR RUINES, Feb 2022, ORADOUR SUR GLANE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser, représenter, évaluer les liens des institutions culturelles avec le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réinventer le territoire, Formes et enjeux des pratiques artistiques, PSL WEEK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSL, Mar 2022, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un lieu/des lieux, comment infuser le territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Du théâtre Universitaire…à l’Univers-cité : vers de nouvelles pratiques artistiques et culturelles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACE; TU Nantes, Jun 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interculturalities and museum practices. Reflections from the Near East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Papaioannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of Critical Heritage Studies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Critical Heritage Studies, Dec 2022, SANTIAGO, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire des prêts du Louvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Européen des Régisseurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association européenne des Régisseurs, Nov 2022, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche comparée des villages martyrs en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMINAIRE INTERNATIONAL VILMA II VASSIEUX EN VERCORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Grenoble; ANR RUINES, Jun 2022, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empreinte civique des théâtres dans les quartiers en difficulté : une nouvelle approche pour les politiques culturelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Politiques et pratiques culturelles dans les villes : divergences ou convergences ? Pour une approche comparée Europe/Amériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agora CY Cergy Paris Université et CNRS-CREDA, Jun 2021, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation au paysage des acteurs du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel paysage pour la mémoire ? Quelle mémoire pour le paysage?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luba Jurgenson; Philippe Mesnard; CELIS, Maison des Sciences de l'Homme, Clermont Ferrand, Dec 2021, CLERMONT FERRAND, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner les échelles de la patrimonialisation des sites funéraires de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INTERNATIONAL ANR RUINES (en ligne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR RUINES; Stéphane MIchonneau, Mar 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne Hertzog</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empreinte civique des théâtres dans les quartiers en difficulté : une nouvelle approche pour les politiques culturelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel paysage pour la mémoire ? Quelle mémoire pour le paysage?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luba Jurgenson; Philippe Mesnard; CELIS, Maison des Sciences de l'Homme, Clermont Ferrand, Dec 2021, CLERMONT FERRAND, France</w:t>
+              <w:t xml:space="preserve">Politiques et pratiques culturelles dans les villes : Divergences ou convergences ? Pour une approche comparée Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Jun 2021, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier les partenariats d’un théâtre public : visualiser l’empreinte d’un théâtre sur son territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’empreinte d’un lieu culturel sur un territoire : observer, représenter, évaluer II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Hertzog; Elizabeth Auclair; MC 93 de Bobigny; scène nationale de l'Essonne, Dec 2021, BOBIGNY EVRY, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrique(s) des patrimoines : l’enjeu participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrique des Patrimoines, 18ème journée thématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union bretonne des Villes d'Art et d'Histoire et des Villes Historiques, Nov 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer l’empreinte civique des théâtres publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empreinte d’un lieu culturel sur un territoire : observer, représenter, évaluer II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Hertzog; Elizabeth Auclair; MC 93 Bobigny; scène nationale de l'Essonne, Dec 2021, BOBIGNY EVRY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne Hertzog</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “civic footprint” of theatres in their local territory. An analysis of the spatial and social embedding of two National Scenes in the Parisian suburbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Beyond Creative Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer l’empreinte civique des théâtres publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« L’empreinte d’un lieu culturel sur un territoire : observer, représenter, évaluer »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CY Cergy Paris Université, la MC 93, Maison de la culture de Seine-Saint-Denis, Bobigny, et la Scène Nationale de l’Essonne, Agora-Desnos, Dec 2021, Bobigny-Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et mémoires : la douleur à l’épreuve de l’oubli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Contemporaines de la Mémoire (en ligne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Rize, Centre mémoires, cultures, échanges de la Ville de Villeurbanne; laboratoire Laboratoire EVS; Laboratoire Triangle, Apr 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inscription au patrimoine mondial des sites funéraires de la Grande Guerre, la mobilisation de l’échelle mondiale dans la patrimonialisation des sites de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Conclusif de PatriMondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR Patrimondial; Bernard Debarbieux, Nov 2020, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building wellbeing indicators with participative methodology : complexity and limits of a place based approach of wellbeing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAG Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of American Geographers, Apr 2019, WASHINGTON DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces des cérémonies et diasporas: le cas des diasporas indiennes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le centenaire de la première guerre mondiale. L’angle cérémoniel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Garcia; Comité d'histoire du ministère de la culture, Nov 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires du Centenaire de la première guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Il était une fois le centenaire – Retour sur le cycle commémoratif du centenaire de la Grande Guerre", BNF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission du Centenaire, Jun 2019, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternative pathways for socially sustainable tourism: the renovation of traditional places in Porto Novo (Benin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association of American geographers Annual meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAG et Washington University (Etats Unis), Apr 2019, Washington (Etats-unis), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en tourisme, mise en visibilité des mémoires. Le cas du cimetière des travailleurs chinois de Nolette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEMINAIRE TRIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Jacquot; Saskia Cousin; Université Paris 1 Panthéon Sorbonne, Université Paris Descartes, Nov 2019, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building well being indicators with participative methodology : complexity and limits of a place based approach of well being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of American geographers Annual meeting (AAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAG et Washington University (Etats Unis), Apr 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventer la commémoration d’une guerre mondiale comme événement global: Le cas de la mémoire de la première guerre mondiale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Scale‐making at Stake. The Use and Meaning of the Category ‘Global’ in Memory and Heritage Politics and Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annual Conference of the Swiss Anthropological Association, Nov 2019, GENEVA, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des mémoires : regard des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interprétation et réconciliation des mémoires : La contribution des sites patrimoniaux liés aux conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de l'Armée, Dec 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11 November commemoration in Chinese and Indian Diasporas in Western Europe: A postcolonial Responses to Colonial Memories of WWI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commemoration reframed Annual Congress of Memory Studies Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Memory Studies Association, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commémoration comme lieu de fabrique d’un homeland. Pratiques mémorielles, fabriques communautaires et territorialités diasporiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude, Les mémoires comme ressources et enjeux, AGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chevalier D. (coord.); Association des Géographes Français, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theater as places of hospitality : a critical approach of a new paradigm in cultural policy. Case studies from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAG Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of American Geographers, Apr 2019, WASHINGTON DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'empreinte civique d'un lieu culturel : cartographie d'une résidence d'artiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de l'IDHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHN, CY Cergy-Paris Université, Nov 2019, Cergy- Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theaters as places of hospitality? The changing role of cultural infrastructures in the social life of French cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of american geographers annual meeting AAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAG et washington University, Apr 2019, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Museums in Palestine, as tools of resistance or reconciliation ? Ambivalence and tension in heritage making in context of violent fragmentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of Critical Heritage Studies Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Critical Heritage Studies, Sep 2018, HANGZHOU, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing Maps of urban violence: counter-mapping cities under occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de l'IDHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHN, CY Cergy-Paris Université, Dec 2018, Cergy- Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que le &amp;quot;rayonnement&amp;quot; d'une institution culturelle mondiale ? Réflexions sur le Louvre à partir de données numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de l'IDHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHN, CY Cergy-Paris Université, Dec 2018, Cergy- Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés et co-construction des patrimoines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines et communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vincent Negri; Vincent Guichard, Nov 2018, Bibracte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques citoyennes de la construction du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche AUSser.ISP, « Du paysage culturel au paysage urbain historique. Quand les territoires deviennent patrimoine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, séminaire organisé par Adèle Esposito et Vincent Négri -AUSser.ISP, Dec 2016, Paris - Ecole nationale supérieure d’architecture de Paris-Belleville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en tourisme des champs de bataille et nouvelles formes de coopération entre acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEMUSE 14-45. Valoriser la mémoire des témoins et des collectionneurs d'objets des deux Guerres mondiales. Médiation, communication et interprétation muséales en Nord-Pas de Calais et Flandre occidentale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4506,2798 +5618,1686 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement dans la cité par la culture en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque l’infrastructure culturelle est pensée comme lieu d’hospitalité. Le cas du hall de la MC93 de Bobigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">L’empreinte des lieux culturels sur les territoires: observer, représenter, évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Devenirs urbains, 9782304055245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque l’infrastructure culturelle est pensée comme lieu d’hospitalité. Le cas du hall de la MC93 de Bobigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Villages martyrs en Europe&amp;quot;? quelle patrimonialisation ?</w:t>
+              <w:t xml:space="preserve">Auclair E., Hertzog A., (dir.), L’empreinte des lieux culturels sur les territoires: observer, représenter, évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Devenirs urbains</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l'ouvrage L'empreinte des lieux culturels sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Michonneau</w:t>
+              <w:t xml:space="preserve">L’empreinte des lieux culturels sur les territoires: observer, représenter, évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Devenirs urbains, 9782304055245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des lieux culturels, vers la co-construction d’indicateurs qualitatifs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Géohistoire des prêts des collections du Louvre : approches de l’internationalisation du Louvre par la circulation des œuvres</w:t>
+              <w:t xml:space="preserve">L’empreinte des lieux culturels sur les territoires: observer, représenter, évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Devenirs urbains, 9782304055245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d’empreinte civique : une approche renouvelée pour penser les relations entre lieux culturels et habitants d’un territoire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">L’empreinte des lieux culturels sur les territoires: observer, représenter, évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782304055245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux et partenariats des théâtres : propositions cartographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">L’empreinte des lieux culturels sur les territoires: observer, représenter, évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Devenirs urbains, 9782304055245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’implication des habitants dans les projets artistiques : vers des projets citoyens ? L’exemple de la Scène nationale de l’Essonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orbis Tertius. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              <w:t xml:space="preserve">Sabine Forero Mendoza, Marion Hohlfeldt, Pascale Peyraga. L’art en partage citoyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-36783-300-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les indicateurs d'épanouissement dans le PNR du Vexin français: analyse des aspirations habitantes dans le périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafiq Ahmad</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              <w:t xml:space="preserve">Les Mutations du périurbain. De l’espace décrié aux territoires désirables ? Les mutations du péri-urbain. De l’espace décrié aux territoires désirables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782304049787</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The invention of the ordinary city as a heritage and tourist place: the case of a new town, Cergy-Pontoise (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Condevaux; Maria Gravari-Barbas; Sandra Guinand. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sculptures : Études sur la sculpture | XIXe-XXIe siècle</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+              <w:t xml:space="preserve">Tourism Dynamics in Everyday Places</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.74-97, 2021, 9780367686819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003138600-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les indicateurs d'épanouissement dans le PNR du Vexin français : analyse des aspirations habitantes dans le périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Hertzog</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Mutations du périurbain. De l'espace décrié aux territoires désirables ? dir. Didier Desponds et Claire Fonticelli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit Eds, 2021, 2304049788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The invention of the ordinary city as a heritage and tourist place: the case of a new city, Cergy-Pontoise, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anne Hertzog</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Condevaux, A., Gravari Barbas, M., Guinand, S. (eds), Tourism Dynamics in Everyday Places: Before and After Tourism, Routledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poser les jalons d’un inventaire participatif : retours sur la complexité d’une démarche de co-construction à Cergy-Pontoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980732v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Anne Hertzog</w:t>
+                <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Preservation News, IFLAPAC</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              <w:t xml:space="preserve">De la participation à la co-construction des patrimoines : l’invention du commun ? sous la direction d'Elizabeth Auclair, Anne Hertzog et Marie-Laure Poulot, p. 159-183</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Le Manuscrit, 2017, collection Devenirs urbains, 978-2-304-04704-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagées, participatives, collectives, de nouvelles démarches pour la co-construction des patrimoines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02979445v1</w:t>
+              <w:t xml:space="preserve">De la participation à la co-construction des patrimoines urbains. L'invention du commun?, sous la direction d'Elizabeth Auclair, Anne Hertzog et Marie-Laure Poulot, p. 47-57</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Le Manuscrit, 2017, collection Devenirs Urbains, 978-2-304-04704-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Empreinte des lieux culturels sur les territoires. Observer, représenter, évaluer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Manuscrit. 2023, 9782304055245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Empreinte des lieux culturels sur les territoires. Observer, représenter, évaluer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Manuscrit. 2023, Devenirs urbains, Didier Desponds, 9782304055245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empreinte des lieux culturels sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Devenirs urbains, Didier Desponds, 9782304055245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la participation à la co-construction des patrimoines urbains. L’invention du commun ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 310 p., 2017, collection Devenirs Urbains, 978-2-304-04704-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01976156v1</w:t>
-              </w:r>
-[...1198 lines deleted...]
-                <w:t xml:space="preserve">hal-01975925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7309,438 +7309,438 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etablissement d’indicateurs qualitatifs permettant de mesurer l’empreinte civique des théâtres sur leur territoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CY Cergy Paris Université. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audience and service development (events festivals, games, guides visits, digital experiences, workshops…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CY Cergy Paris Université. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Digital culture: managing and creating digital content and the cultural and creative industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CY Cergy Paris Université. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne Hertzog</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place des indicateurs qualitatifs de l'observatoire territorial du PNR du Vexin français via une enquête auprès de la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Desponds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRIEE Île-de-France; PNR du Vexin français. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation en question : entre culture experte et culture habitante. Rapport final de la recherche menée en partenariat avec le Service Patrimoines et Inventaire de la Région Ile-de-France pour le Ministère de la culture et de la communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverin Guillard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Poulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire MRTE, Université de Cergy-Pontoise. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8056,51 +8056,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialités des Mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8237,51 +8237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B42BC7E8"/>
+    <w:nsid w:val="4E9CCA74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8468,51 +8468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-hertzog" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2671-7299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146307v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papaioannou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Manzini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Biagetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476764v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Billot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Barthelemi Debost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arango" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kryder Reid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091436v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malandain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Audeval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babeth Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04480384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475129v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04480369v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475139v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475411v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04480400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475103v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poulot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00836269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uwz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895291v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Audeval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.18039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8939" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq Ahmad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491225v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979445v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=15859" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474580v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04479521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138600-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975949v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertzog" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Brandt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Cohen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wellington" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879080v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6318" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-hertzog" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2671-7299" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145903v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uwz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Audeval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malandain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Audeval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.18039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq Ahmad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8939" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papaioannou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Manzini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Biagetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Billot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Barthelemi Debost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arango" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kryder Reid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babeth Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475218v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475026v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906029v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475384v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475129v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04480369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04480384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475065v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475091v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475411v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04480400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Poulot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00836269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476570v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474561v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04479521v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520630v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138600-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474499v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=15859" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090863v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975949v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertzog" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Brandt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Cohen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wellington" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879080v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.6318" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>